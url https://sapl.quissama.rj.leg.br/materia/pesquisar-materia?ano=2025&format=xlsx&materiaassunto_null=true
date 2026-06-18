--- v0 (2025-12-11)
+++ v1 (2026-06-18)
@@ -54,523 +54,523 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8564</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>DS</t>
   </si>
   <si>
     <t>Decretos sancionados</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8564/dec-4107.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8564/dec-4107.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4107/2024</t>
   </si>
   <si>
     <t>8565</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8565/dec-4108.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8565/dec-4108.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4108/2024</t>
   </si>
   <si>
     <t>8566</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8566/dec-4109.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8566/dec-4109.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4109/2024</t>
   </si>
   <si>
     <t>8567</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8567/dec-4110.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8567/dec-4110.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4110/2024</t>
   </si>
   <si>
     <t>8568</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8568/dec-4111.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8568/dec-4111.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4111/2024</t>
   </si>
   <si>
     <t>8569</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8569/dec-4112.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8569/dec-4112.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4112/2024</t>
   </si>
   <si>
     <t>8570</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8570/dec-4113.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8570/dec-4113.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4113/2024</t>
   </si>
   <si>
     <t>8571</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8571/dec-4119.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8571/dec-4119.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4119/2024</t>
   </si>
   <si>
     <t>8572</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ALEXANDRA MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8572/indicacao_001-2025_-_contencao_de_despesas.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8572/indicacao_001-2025_-_contencao_de_despesas.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito do Município de Quissamã, Sr. Marcelo de Souza Batista, a adoção de medidas urgentes de contenção de despesas administrativas e otimização dos gastos públicos, visando ao equacionamento da dívida pública, à recomposição salarial dos servidores efetivos e à garantia do cumprimento dos direitos constitucionais relacionados à remuneração mínima e à contribuição previdenciária.</t>
   </si>
   <si>
     <t>8578</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8578/indicacao_002-2025_-_desistencia_concessao_saneamento.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8578/indicacao_002-2025_-_desistencia_concessao_saneamento.pdf</t>
   </si>
   <si>
     <t>Solicita que o município de Quissamã desista de participar do processo licitatório referente à concessão dos serviços públicos de abastecimento de água e esgotamento sanitário, promovido pelo Consórcio Intermunicipal de Desenvolvimento do Norte e Noroeste Fluminense (CIDENNF), conforme Edital de Concorrência no 001/2023.</t>
   </si>
   <si>
     <t>8588</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8588/indicacao_003-2025_-_estrada_do_matias.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8588/indicacao_003-2025_-_estrada_do_matias.pdf</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Senhor Prefeito Municipal de Quissamã que se digne a reimplantar a linha de ônibus que percorria a Estrada do Matias, considerando a necessidade urgente de mobilidade para os moradores da localidade.</t>
   </si>
   <si>
     <t>8590</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8590/indicacao_004-2025_-_praca_do_machado_com_projeto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8590/indicacao_004-2025_-_praca_do_machado_com_projeto.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça na Comunidade do Machado, conforme o projeto elaborado pela própria comunidade em parceria com a Associação de Moradores e Amigos do Machado (AMA). Este projeto visa promover o bem-estar, a convivência social e o lazer dos moradores da região, atendendo a uma demanda há muito esperada por todos.</t>
   </si>
   <si>
     <t>8554</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Leis Sancionadas</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8554/lei-2485.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8554/lei-2485.pdf</t>
   </si>
   <si>
     <t>LEI N° 2485/2024</t>
   </si>
   <si>
     <t>8555</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8555/lei-2486.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8555/lei-2486.pdf</t>
   </si>
   <si>
     <t>LEI N° 2486/2024</t>
   </si>
   <si>
     <t>8556</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8556/lei-2487.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8556/lei-2487.pdf</t>
   </si>
   <si>
     <t>LEI N° 2487/2024</t>
   </si>
   <si>
     <t>8557</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8557/lei-2488.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8557/lei-2488.pdf</t>
   </si>
   <si>
     <t>LEI N° 2488/2024</t>
   </si>
   <si>
     <t>8558</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8558/lei-2489.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8558/lei-2489.pdf</t>
   </si>
   <si>
     <t>LEI N° 2489/2024</t>
   </si>
   <si>
     <t>8559</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8559/lei-2490.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8559/lei-2490.pdf</t>
   </si>
   <si>
     <t>LEI N° 2490/2024</t>
   </si>
   <si>
     <t>8560</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8560/lei-2491.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8560/lei-2491.pdf</t>
   </si>
   <si>
     <t>LEI N° 2491/2024</t>
   </si>
   <si>
     <t>8561</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8561/lei-2492.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8561/lei-2492.pdf</t>
   </si>
   <si>
     <t>LEI N° 2492/2024</t>
   </si>
   <si>
     <t>8562</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8562/lei-2493.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8562/lei-2493.pdf</t>
   </si>
   <si>
     <t>LEI N° 2493/2024</t>
   </si>
   <si>
     <t>8563</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8563/lei-2494.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8563/lei-2494.pdf</t>
   </si>
   <si>
     <t>LEI N° 2494/2024</t>
   </si>
   <si>
     <t>8577</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8577/lei-2495.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8577/lei-2495.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2495 DE 14 DE JANEIRO DE 2025.</t>
   </si>
   <si>
     <t>8575</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>MENSAGEM</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8575/mensagem_no_001-2025.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8575/mensagem_no_001-2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 001/2025 QUE ENCAMINHA PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL Nº 2037/2021</t>
   </si>
   <si>
     <t>8589</t>
   </si>
   <si>
     <t>OFGVA</t>
   </si>
   <si>
     <t>OFÍCIO/GAB/VEREADORA ALEXANDRA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8589/oficio_003-2025_-_cep.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8589/oficio_003-2025_-_cep.pdf</t>
   </si>
   <si>
     <t>Reiteração de solicitação sobre problemas com codificação postal e necessidade_x000D_
 de providências urgentes.</t>
   </si>
   <si>
     <t>8591</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8591/oficio_004-2025_-_praca_do_mathias.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8591/oficio_004-2025_-_praca_do_mathias.pdf</t>
   </si>
   <si>
     <t>Solicita  ao Prefeito que se digne a providenciar, com a máxima urgência, o reparo da iluminação pública na Praça do Mathias e em seu entorno.</t>
   </si>
   <si>
     <t>8580</t>
   </si>
   <si>
     <t>O.F</t>
   </si>
   <si>
     <t>Ofício do Executivo</t>
   </si>
   <si>
     <t>Orçamento - PMQ</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8580/oficio_envio_do_relatorio_3o_quadrimestre.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8580/oficio_envio_do_relatorio_3o_quadrimestre.pdf</t>
   </si>
   <si>
     <t>Ofício nº 04/2025, referente à avaliação das Metas Fiscais do 3º Quadrimestre de 2024.</t>
   </si>
   <si>
     <t>8573</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8573/oficio_n_025-25_cmq_-_secretaria_de_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8573/oficio_n_025-25_cmq_-_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>Ofício nº 025-2025 - SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>8579</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8579/oficio_no_103-2025.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8579/oficio_no_103-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 103/2025 QUE TRATA DA CESSÃO DO SERVIDOR ALEXANDRE DE SOUZA SANTOS, MAT. 020, PARA A PREFEITURA DE QUISSAMÃ</t>
   </si>
   <si>
     <t>8576</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8576/projeto_de_lei_-_altera_a_lei_municipal_no_2037-2021.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8576/projeto_de_lei_-_altera_a_lei_municipal_no_2037-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL Nº 2037/2021 - MENSAGEM Nº 001/2025</t>
   </si>
   <si>
     <t>8574</t>
   </si>
   <si>
     <t>PMA</t>
   </si>
   <si>
     <t>PROJETO DE MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8574/mocao_de_aplausos_bois_e_blocos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8574/mocao_de_aplausos_bois_e_blocos.pdf</t>
   </si>
   <si>
     <t>Ementa: Moção de Aplausos aos Organizadores dos Bois Malhadinhos e Blocos de Carnaval de Rua do Município de Quissamã</t>
   </si>
   <si>
     <t>8581</t>
   </si>
   <si>
     <t>DAMF</t>
   </si>
   <si>
     <t>Demonstrativo de Avaliação das Metas Fiscais</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8581/capa_e_relatorio_do_3_quadrimestre_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8581/capa_e_relatorio_do_3_quadrimestre_de_2024.pdf</t>
   </si>
   <si>
     <t>Demonstrativos e Relatórios do Ofício 04/2025, referente à avaliação das Metas fiscais do 3º Quadrimestre de 2024.</t>
   </si>
   <si>
     <t>8582</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8582/balancete_receita_cons._e_sem_ipmq_-_meta_arrec._e_cronog.desembolso.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8582/balancete_receita_cons._e_sem_ipmq_-_meta_arrec._e_cronog.desembolso.pdf</t>
   </si>
   <si>
     <t>Demonstrativos e Relatórios do Ofício 04/2025, referente à avaliação das Metas fiscais do 3º Quadrimestre de 2024 (Balancete da Receita com e sem IPMQ, Relatório de Metas de Arrecadação e Cronograma de Desembolso).</t>
   </si>
   <si>
     <t>8583</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8583/balancete_de_despesa_consolidado_1-94.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8583/balancete_de_despesa_consolidado_1-94.pdf</t>
   </si>
   <si>
     <t>Demonstrativos e Relatórios do Ofício 04/2025, referente à avaliação das Metas fiscais do 3º Quadrimestre de 2024 (Balancete da  Despesa Consolidado - 1 de 2).</t>
   </si>
   <si>
     <t>8584</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8584/balancete_de_despesa_consolidado_95-188.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8584/balancete_de_despesa_consolidado_95-188.pdf</t>
   </si>
   <si>
     <t>Demonstrativos e Relatórios do Ofício 04/2025, referente à avaliação das Metas fiscais do 3º Quadrimestre de 2024 (Balancete da Despesa Consolidado - 2 de 2).</t>
   </si>
   <si>
     <t>8585</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8585/balancete_de_despesa_s_ipmq_1-93.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8585/balancete_de_despesa_s_ipmq_1-93.pdf</t>
   </si>
   <si>
     <t>Demonstrativos e Relatórios do Ofício 04/2025, referente à avaliação das Metas fiscais do 3º Quadrimestre de 2024 (Balancete da Despesa Sem IPMQ - 1 de 2).</t>
   </si>
   <si>
     <t>8586</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8586/balancete_de_despesa_s_ipmq_94-186.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8586/balancete_de_despesa_s_ipmq_94-186.pdf</t>
   </si>
   <si>
     <t>Demonstrativos e Relatórios do Ofício 04/2025, referente à avaliação das Metas fiscais do 3º Quadrimestre de 2024 (Balancete da Despesa Sem IPMQ - 2 de 2).</t>
   </si>
   <si>
     <t>8587</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8587/representacao_-_comissao_ipmq_com_anexo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8587/representacao_-_comissao_ipmq_com_anexo.pdf</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO À COMISSÃO DE ACOMPANHAMENTO E FISCALIZAÇÃO DO_x000D_
 FUNDO PREVIDENCIÁRIO DO SERVIDOR PÚBLICO MUNICIPAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -878,67 +878,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8564/dec-4107.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8565/dec-4108.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8566/dec-4109.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8567/dec-4110.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8568/dec-4111.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8569/dec-4112.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8570/dec-4113.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8571/dec-4119.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8572/indicacao_001-2025_-_contencao_de_despesas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8578/indicacao_002-2025_-_desistencia_concessao_saneamento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8588/indicacao_003-2025_-_estrada_do_matias.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8590/indicacao_004-2025_-_praca_do_machado_com_projeto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8554/lei-2485.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8555/lei-2486.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8556/lei-2487.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8557/lei-2488.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8558/lei-2489.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8559/lei-2490.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8560/lei-2491.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8561/lei-2492.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8562/lei-2493.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8563/lei-2494.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8577/lei-2495.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8575/mensagem_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8589/oficio_003-2025_-_cep.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8591/oficio_004-2025_-_praca_do_mathias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8580/oficio_envio_do_relatorio_3o_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8573/oficio_n_025-25_cmq_-_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8579/oficio_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8576/projeto_de_lei_-_altera_a_lei_municipal_no_2037-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8574/mocao_de_aplausos_bois_e_blocos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8581/capa_e_relatorio_do_3_quadrimestre_de_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8582/balancete_receita_cons._e_sem_ipmq_-_meta_arrec._e_cronog.desembolso.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8583/balancete_de_despesa_consolidado_1-94.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8584/balancete_de_despesa_consolidado_95-188.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8585/balancete_de_despesa_s_ipmq_1-93.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8586/balancete_de_despesa_s_ipmq_94-186.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8587/representacao_-_comissao_ipmq_com_anexo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8564/dec-4107.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8565/dec-4108.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8566/dec-4109.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8567/dec-4110.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8568/dec-4111.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8569/dec-4112.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8570/dec-4113.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8571/dec-4119.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8572/indicacao_001-2025_-_contencao_de_despesas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8578/indicacao_002-2025_-_desistencia_concessao_saneamento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8588/indicacao_003-2025_-_estrada_do_matias.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8590/indicacao_004-2025_-_praca_do_machado_com_projeto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8554/lei-2485.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8555/lei-2486.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8556/lei-2487.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8557/lei-2488.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8558/lei-2489.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8559/lei-2490.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8560/lei-2491.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8561/lei-2492.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8562/lei-2493.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8563/lei-2494.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8577/lei-2495.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8575/mensagem_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8589/oficio_003-2025_-_cep.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8591/oficio_004-2025_-_praca_do_mathias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8580/oficio_envio_do_relatorio_3o_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8573/oficio_n_025-25_cmq_-_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8579/oficio_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8576/projeto_de_lei_-_altera_a_lei_municipal_no_2037-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8574/mocao_de_aplausos_bois_e_blocos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8581/capa_e_relatorio_do_3_quadrimestre_de_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8582/balancete_receita_cons._e_sem_ipmq_-_meta_arrec._e_cronog.desembolso.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8583/balancete_de_despesa_consolidado_1-94.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8584/balancete_de_despesa_consolidado_95-188.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8585/balancete_de_despesa_s_ipmq_1-93.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8586/balancete_de_despesa_s_ipmq_94-186.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2025/8587/representacao_-_comissao_ipmq_com_anexo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="143.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>