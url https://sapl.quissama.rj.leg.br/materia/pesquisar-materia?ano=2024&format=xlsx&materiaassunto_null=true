--- v0 (2025-12-10)
+++ v1 (2026-05-16)
@@ -54,11019 +54,11019 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7467</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AS</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>SESSÃO DE ATA - SA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7467/28062023.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7467/28062023.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 28-06-2023</t>
   </si>
   <si>
     <t>7468</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7468/12122023.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7468/12122023.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 12-12-2023</t>
   </si>
   <si>
     <t>7469</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7469/20122023_-_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7469/20122023_-_extra.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária 20-12-2023 Extra</t>
   </si>
   <si>
     <t>7470</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7470/13122023.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7470/13122023.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 13-12-2023</t>
   </si>
   <si>
     <t>7471</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7471/19122023_-_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7471/19122023_-_extra.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária 19-12-2023</t>
   </si>
   <si>
     <t>7472</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7472/20122023.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7472/20122023.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 20-12-2023</t>
   </si>
   <si>
     <t>7490</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7490/06022024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7490/06022024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 06.02.2024</t>
   </si>
   <si>
     <t>7532</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7532/07022024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7532/07022024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 07-02-2024</t>
   </si>
   <si>
     <t>7533</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7533/19122023.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7533/19122023.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 19-12-2023</t>
   </si>
   <si>
     <t>7534</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7534/20022024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7534/20022024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 20-02-2024</t>
   </si>
   <si>
     <t>7558</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7558/21022024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7558/21022024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 21-02-2024</t>
   </si>
   <si>
     <t>7559</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7559/2702024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7559/2702024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 27-02-2024</t>
   </si>
   <si>
     <t>7599</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7599/28022024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7599/28022024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 28.02.2024</t>
   </si>
   <si>
     <t>7600</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7600/05032024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7600/05032024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 05.03.2024</t>
   </si>
   <si>
     <t>7606</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7606/06032024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7606/06032024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 06.03.2024</t>
   </si>
   <si>
     <t>7655</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7655/12032024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7655/12032024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 12.03.2024</t>
   </si>
   <si>
     <t>7696</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7696/13033024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7696/13033024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 13.03.2024</t>
   </si>
   <si>
     <t>7704</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7704/19032024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7704/19032024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 19.03.2024</t>
   </si>
   <si>
     <t>7725</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7725/20032024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7725/20032024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 20.03.2024</t>
   </si>
   <si>
     <t>7748</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7748/26032024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7748/26032024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 26.03.2024</t>
   </si>
   <si>
     <t>7749</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7749/27032024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7749/27032024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 27.03.2024</t>
   </si>
   <si>
     <t>7750</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7750/02042024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7750/02042024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 02.04.2024</t>
   </si>
   <si>
     <t>7751</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7751/03042024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7751/03042024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 03.04.2024</t>
   </si>
   <si>
     <t>7780</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7780/09042024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7780/09042024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 09.04.2024</t>
   </si>
   <si>
     <t>7805</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7805/10042024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7805/10042024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 10.04.2024</t>
   </si>
   <si>
     <t>7896</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7896/16042024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7896/16042024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 16.04.2024</t>
   </si>
   <si>
     <t>7897</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7897/ata_27082024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7897/ata_27082024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 2708.2024</t>
   </si>
   <si>
     <t>7899</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7899/ata_28082024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7899/ata_28082024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 28.08.2024</t>
   </si>
   <si>
     <t>7923</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7923/30042024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7923/30042024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 30.04.2024</t>
   </si>
   <si>
     <t>7953</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7953/07052024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7953/07052024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 07.05.2024</t>
   </si>
   <si>
     <t>7954</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7954/08052024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7954/08052024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 08.05.2024</t>
   </si>
   <si>
     <t>7957</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7957/14052024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7957/14052024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 14.05.2024</t>
   </si>
   <si>
     <t>7969</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7969/15052024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7969/15052024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 15.05.2024</t>
   </si>
   <si>
     <t>7970</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7970/21052024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7970/21052024.pdf</t>
   </si>
   <si>
     <t>Sessão Ordinária do dia 21.05.2024</t>
   </si>
   <si>
     <t>8028</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8028/28052024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8028/28052024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 28.05.2024</t>
   </si>
   <si>
     <t>8029</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8029/29052024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8029/29052024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 29.05.2024</t>
   </si>
   <si>
     <t>8045</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8045/04062024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8045/04062024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 04.06.2024</t>
   </si>
   <si>
     <t>8046</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8046/05062024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8046/05062024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 05.06.2024</t>
   </si>
   <si>
     <t>8075</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8075/22052024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8075/22052024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 22.05.2024</t>
   </si>
   <si>
     <t>8076</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8076/11062024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8076/11062024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 11.06.2024</t>
   </si>
   <si>
     <t>8077</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8077/18062024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8077/18062024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 18.06.2024</t>
   </si>
   <si>
     <t>8091</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8091/19062024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8091/19062024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 26/06/2024</t>
   </si>
   <si>
     <t>8093</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8093/22052024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8093/22052024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 22/05/2024</t>
   </si>
   <si>
     <t>8095</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8095/25062024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8095/25062024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 25/06/2024.</t>
   </si>
   <si>
     <t>8135</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8135/26062024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8135/26062024.pdf</t>
   </si>
   <si>
     <t>8188</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8188/03072024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8188/03072024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 03.07.2024</t>
   </si>
   <si>
     <t>8189</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8189/09072024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8189/09072024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 09.07.2024</t>
   </si>
   <si>
     <t>8190</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8190/10072024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8190/10072024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 10.07.2024</t>
   </si>
   <si>
     <t>8208</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8208/02072024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8208/02072024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 02.07.2024</t>
   </si>
   <si>
     <t>8209</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8209/16072024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8209/16072024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 16.07.2024</t>
   </si>
   <si>
     <t>8210</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8210/17072024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8210/17072024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 17.07.2024</t>
   </si>
   <si>
     <t>8224</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8224/06082024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8224/06082024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 06.08.2024</t>
   </si>
   <si>
     <t>8225</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8225/07082024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8225/07082024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 07.08.2024</t>
   </si>
   <si>
     <t>8232</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8232/13082024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8232/13082024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 13.08.2024</t>
   </si>
   <si>
     <t>8233</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8233/14082024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8233/14082024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 14.08.2024</t>
   </si>
   <si>
     <t>8234</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8234/20082024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8234/20082024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 20.08.2024</t>
   </si>
   <si>
     <t>8235</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8235/21-08-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8235/21-08-2024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 21.08.2024</t>
   </si>
   <si>
     <t>8253</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8253/27082024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8253/27082024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 27.08.2024</t>
   </si>
   <si>
     <t>8254</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8254/28082024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8254/28082024.pdf</t>
   </si>
   <si>
     <t>8265</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8265/03092024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8265/03092024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 03.09.2024</t>
   </si>
   <si>
     <t>8283</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8283/04092024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8283/04092024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 04.09.2024</t>
   </si>
   <si>
     <t>8284</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8284/10092024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8284/10092024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 10.09.2024</t>
   </si>
   <si>
     <t>8285</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8285/11092024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8285/11092024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 11.09.2024</t>
   </si>
   <si>
     <t>8305</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8305/17092024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8305/17092024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 17.09.2024</t>
   </si>
   <si>
     <t>8306</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8306/18092024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8306/18092024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 18.09.2024</t>
   </si>
   <si>
     <t>8318</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8318/24092024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8318/24092024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 24.09.2024</t>
   </si>
   <si>
     <t>8319</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8319/25092024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8319/25092024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 25.09.2024</t>
   </si>
   <si>
     <t>8327</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8327/01102024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8327/01102024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 01.10.2024</t>
   </si>
   <si>
     <t>8328</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8328/02102024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8328/02102024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 02.10.2024</t>
   </si>
   <si>
     <t>8337</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8337/08102024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8337/08102024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 08.10.2024</t>
   </si>
   <si>
     <t>8338</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8338/09102024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8338/09102024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 09.10.2024</t>
   </si>
   <si>
     <t>8352</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8352/15102024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8352/15102024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 15.10.2024</t>
   </si>
   <si>
     <t>8353</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8353/16102024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8353/16102024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 16.10.2024</t>
   </si>
   <si>
     <t>8366</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8366/22102024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8366/22102024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 22.10.2024</t>
   </si>
   <si>
     <t>8367</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8367/23102024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8367/23102024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 23.10.2024</t>
   </si>
   <si>
     <t>8384</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8384/29102024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8384/29102024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 29.10.2024</t>
   </si>
   <si>
     <t>8385</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8385/30102024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8385/30102024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 30.10.2024</t>
   </si>
   <si>
     <t>8391</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8391/06112024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8391/06112024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 06.11.2024</t>
   </si>
   <si>
     <t>8397</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8397/05112024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8397/05112024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 05.11.2024</t>
   </si>
   <si>
     <t>8417</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8417/12112024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8417/12112024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 12.11.2024</t>
   </si>
   <si>
     <t>8418</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8418/13112024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8418/13112024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 13.11.2024</t>
   </si>
   <si>
     <t>8444</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8444/26112024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8444/26112024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 26.11.2024</t>
   </si>
   <si>
     <t>8445</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8445/27112024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8445/27112024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 27.11.2024</t>
   </si>
   <si>
     <t>8490</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8490/03122024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8490/03122024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 03.12.2024</t>
   </si>
   <si>
     <t>8491</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8491/04122024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8491/04122024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 04.12.2024</t>
   </si>
   <si>
     <t>8514</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8514/10122024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8514/10122024.pdf</t>
   </si>
   <si>
     <t>Sessão Ordinária do dia 10.12.2024</t>
   </si>
   <si>
     <t>8516</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8516/11122024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8516/11122024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada aos 11.12.2024</t>
   </si>
   <si>
     <t>8545</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8545/10122024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8545/10122024.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada aos 10.12.2024</t>
   </si>
   <si>
     <t>8546</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8546/ata_da_sessao_ordinaria_realizada_aos_17_dias_do_mes_de_dezembro_de_2024.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8546/ata_da_sessao_ordinaria_realizada_aos_17_dias_do_mes_de_dezembro_de_2024.odt</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 17.12.2024</t>
   </si>
   <si>
     <t>8547</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8547/ata_da_1a_sessao_extraordinaria_realizada_aos_17_dia_do_mes_de_dezembro_de_2024.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8547/ata_da_1a_sessao_extraordinaria_realizada_aos_17_dia_do_mes_de_dezembro_de_2024.odt</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Extraordinária do dia 17.12.2024</t>
   </si>
   <si>
     <t>8548</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8548/17.12.2024_-_2a_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8548/17.12.2024_-_2a_extra.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Extraordinária do dia 17.12.2024</t>
   </si>
   <si>
     <t>8024</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8024/ato_da_mesa_diretora_n_0012024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8024/ato_da_mesa_diretora_n_0012024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência da Sessão Solene de entrega de honrarias, que seria realizada na data comemorativa da Emancipação Político-Administrativa do Município, para outra data a ser agendada no mês de novembro de 2024.</t>
   </si>
   <si>
     <t>8078</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8078/ato_-_prorrogacao_do_horario_de_expediente_da_camara_municipal_de_quissama_-_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8078/ato_-_prorrogacao_do_horario_de_expediente_da_camara_municipal_de_quissama_-_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do horário de expediente da Câmara Municipal de Quissamã.</t>
   </si>
   <si>
     <t>7644</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>Balancete CMQ</t>
   </si>
   <si>
     <t>Contabilidade CMQ</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7644/balancete20240312_12355144.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7644/balancete20240312_12355144.pdf</t>
   </si>
   <si>
     <t>BALANCETE DE DESPESA, PLANO DE CONTAS, BALANCETE FINANCEIRO E CONCILIAÇÃO BANCÁRIA DO MES DE DEZEMBRO DE 2023.</t>
   </si>
   <si>
     <t>7645</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7645/balancete_de_janeiro..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7645/balancete_de_janeiro..pdf</t>
   </si>
   <si>
     <t>BALANCETE DE DESPESA, PLANO DE CONTAS, BALANCETE FINANCEIRO E CONCILIAÇÃO BANCÁRIA DO MES DE JANEIRO DE 2024.</t>
   </si>
   <si>
     <t>7746</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7746/balancete_de_fevereiro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7746/balancete_de_fevereiro.pdf</t>
   </si>
   <si>
     <t>Balancete de Despesa, balancete Financeiro, plano de contas e conciliação bancaria do mês de fevereiro de 2024.</t>
   </si>
   <si>
     <t>7879</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7879/balancete_03.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7879/balancete_03.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, plano de contas, balancete financeiro e conciliação Bancaria do mês de março de 2024.</t>
   </si>
   <si>
     <t>7964</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7964/balancete_do_mes_de_abril.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7964/balancete_do_mes_de_abril.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, balancete financeiro, plano de contas e conciliação bancaria do mês de abril de 2024.</t>
   </si>
   <si>
     <t>8056</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8056/balancete_do_mes_de_maio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8056/balancete_do_mes_de_maio.pdf</t>
   </si>
   <si>
     <t>Plano de Contas, Balancete de despesa, Balanço Financeiro e conciliação Bancária do mês de maio de 2024.</t>
   </si>
   <si>
     <t>8162</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8162/balancete_06.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8162/balancete_06.pdf</t>
   </si>
   <si>
     <t>BALANCETE DE DESPESA, BALANCETE FINANCEIRO, CONCILIAÇÃO BANCARIA, PLANO DE CONTAS E CONCILIAÇÃO BANCARIA DO MÊS DE JUNHO DE 2024.</t>
   </si>
   <si>
     <t>8229</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8229/balancete_07.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8229/balancete_07.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, balancete financeiro, plano de contas e conciliação bancária do mês de julho de 2024.</t>
   </si>
   <si>
     <t>8309</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8309/balancete_08.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8309/balancete_08.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, Balancete financeiro, plano de contas e conciliação Bancaria do mês de agosto de 2024.</t>
   </si>
   <si>
     <t>8373</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8373/balancete_09.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8373/balancete_09.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, plano de contas, balancete financeiro e plano de contas do mês de setembro de 2024.</t>
   </si>
   <si>
     <t>8416</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8416/balancete_10.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8416/balancete_10.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, balanço Financeiro, plano de contas e conciliação bancário do mês de outubro de 2024</t>
   </si>
   <si>
     <t>8552</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8552/balancete_11.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8552/balancete_11.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, Balancete financeiro, plano de contas e conciliação Bancaria do mês de novembro de 2024.</t>
   </si>
   <si>
     <t>7493</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Balancete do Executivo</t>
   </si>
   <si>
     <t>Coordenadoria de Contabilidade</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7493/balancete_de_receita_e_despesa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7493/balancete_de_receita_e_despesa.pdf</t>
   </si>
   <si>
     <t>Balancete de Receita e Despesa referentes ao mês de dezembro de 2023.</t>
   </si>
   <si>
     <t>7610</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7610/balancete_de__receita_e_despesa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7610/balancete_de__receita_e_despesa.pdf</t>
   </si>
   <si>
     <t>Balancete de Receita e Despesa Janeiro de 2024</t>
   </si>
   <si>
     <t>7661</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7661/balancete_de_receitae_despesa_fev-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7661/balancete_de_receitae_despesa_fev-2024.pdf</t>
   </si>
   <si>
     <t>Balancete de Receita e Despesa do mês de fevereiro de 2024.</t>
   </si>
   <si>
     <t>7883</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7883/balancete_de_receita_e_despesa_03_-_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7883/balancete_de_receita_e_despesa_03_-_2024.pdf</t>
   </si>
   <si>
     <t>Balancete de Receita e Despesa  do mês de março de 2024.</t>
   </si>
   <si>
     <t>7952</t>
   </si>
   <si>
     <t>Secretaria M. de Fazenda</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7952/balancete_de_receita_e_despesa..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7952/balancete_de_receita_e_despesa..pdf</t>
   </si>
   <si>
     <t>Balancete de Receita e Despesa do mês de abril de 2024.</t>
   </si>
   <si>
     <t>8071</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8071/balancete_de_receita_e_despesa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8071/balancete_de_receita_e_despesa.pdf</t>
   </si>
   <si>
     <t>Balancete de Receita e Despesa do mês de maio de 2024.</t>
   </si>
   <si>
     <t>8166</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8166/balancete_de_receita_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8166/balancete_de_receita_assinado.pdf</t>
   </si>
   <si>
     <t>Balancete de Receita do mês de junho de 2024.</t>
   </si>
   <si>
     <t>8167</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8167/balancete_de_despesa_assinado_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8167/balancete_de_despesa_assinado_2.pdf</t>
   </si>
   <si>
     <t>Balancete de Despesa do mês de junho de 2024.</t>
   </si>
   <si>
     <t>8238</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8238/balancete_de_receita_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8238/balancete_de_receita_assinado.pdf</t>
   </si>
   <si>
     <t>Balancete de Receita do mês de julho de 2024.</t>
   </si>
   <si>
     <t>8239</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8239/balancete_de_despesa_do_mes_de_julho_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8239/balancete_de_despesa_do_mes_de_julho_2024.pdf</t>
   </si>
   <si>
     <t>Balancete de Despesa do mês de julho.</t>
   </si>
   <si>
     <t>8288</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8288/balancete_de_despesa_assinado_2_compressed.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8288/balancete_de_despesa_assinado_2_compressed.pdf</t>
   </si>
   <si>
     <t>Balancete de Despesa referente o mês de agosto 2024</t>
   </si>
   <si>
     <t>8289</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8289/balancete_de_receita_assinado_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8289/balancete_de_receita_assinado_1.pdf</t>
   </si>
   <si>
     <t>Balancete de Receita do mês de agosto de 2024</t>
   </si>
   <si>
     <t>8346</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8346/balancete_de_receita_assinado_-_copia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8346/balancete_de_receita_assinado_-_copia.pdf</t>
   </si>
   <si>
     <t>Balancete de Receita  ref. ao mês de setembro do Executivo.</t>
   </si>
   <si>
     <t>8347</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8347/balacete_de_despesa_2-mesclado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8347/balacete_de_despesa_2-mesclado.pdf</t>
   </si>
   <si>
     <t>Balancete de Despesa do mês de setembro do executivo.</t>
   </si>
   <si>
     <t>8423</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8423/balancete_de_receita_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8423/balancete_de_receita_assinado.pdf</t>
   </si>
   <si>
     <t>Balancete de Receita do mês de outubro</t>
   </si>
   <si>
     <t>8424</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8424/balancete_de_despesa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8424/balancete_de_despesa.pdf</t>
   </si>
   <si>
     <t>Balancete de Despesa referente ao mês de outubro 2024</t>
   </si>
   <si>
     <t>8531</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8531/balancete_de_receita_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8531/balancete_de_receita_assinado.pdf</t>
   </si>
   <si>
     <t>Balancete de Receita do mês de Novembro de 2024</t>
   </si>
   <si>
     <t>8532</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8532/balancete_de_despesa_assinado_pag_1-93.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8532/balancete_de_despesa_assinado_pag_1-93.pdf</t>
   </si>
   <si>
     <t>Balancete de  Despesa do Mês de Novembro de 2024</t>
   </si>
   <si>
     <t>8533</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8533/balancete_de_despesa_pag_94-185.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8533/balancete_de_despesa_pag_94-185.pdf</t>
   </si>
   <si>
     <t>Balancete de Despesa do mês de novembro de 2024 Pag 94 a 185</t>
   </si>
   <si>
     <t>7492</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Certidão de Arrecadação</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7492/12-_certidao_camara_mes_referente_a_dezembro_de_2023.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7492/12-_certidao_camara_mes_referente_a_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação nº 12.2023, referente à arrecadação do mês de dezembro de 2024.</t>
   </si>
   <si>
     <t>7609</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7609/01-_certidao_camara_mes_referente_a_janeiro_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7609/01-_certidao_camara_mes_referente_a_janeiro_de_2024.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação nº1  do Mês de janeiro de 2024</t>
   </si>
   <si>
     <t>7660</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7660/02-_certidao_camara_mes_referente_a_fevereiro_de_2024_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7660/02-_certidao_camara_mes_referente_a_fevereiro_de_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Certidão nº 02/2024  referente a Arrecadação Orçamentaria do Mês de fevereiro de 2024.</t>
   </si>
   <si>
     <t>7882</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7882/03-_certidao_camara_mes_referente_a_marco_de_2024._atualizado_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7882/03-_certidao_camara_mes_referente_a_marco_de_2024._atualizado_1.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação nº 03  referente ao mês março de 2024.</t>
   </si>
   <si>
     <t>7951</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7951/04-_certidao_camara_referente_a_abril_de_2024_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7951/04-_certidao_camara_referente_a_abril_de_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação do mês de Abril de 2024.</t>
   </si>
   <si>
     <t>8070</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8070/05-_certidao_camara_mes_referente_a_maio_de_2024_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8070/05-_certidao_camara_mes_referente_a_maio_de_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação  nº 05/2024 , referente ao mês  de maio de 2024.</t>
   </si>
   <si>
     <t>8165</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8165/certidao_06.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8165/certidao_06.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação nº6/2024</t>
   </si>
   <si>
     <t>8237</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8237/07-_certidao_camara_mes_referente_a_julho_de_2024_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8237/07-_certidao_camara_mes_referente_a_julho_de_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Certidão nº 07/2024</t>
   </si>
   <si>
     <t>8287</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8287/08-_certidao_camara_mes_referente_a_agosto_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8287/08-_certidao_camara_mes_referente_a_agosto_de_2024.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação nº 08/2024</t>
   </si>
   <si>
     <t>8340</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8340/09_-_setembro_de_2024_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8340/09_-_setembro_de_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Certidão nº 09</t>
   </si>
   <si>
     <t>8422</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8422/10-_certidao_camara_mes_referente_a_outubro_de_2024_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8422/10-_certidao_camara_mes_referente_a_outubro_de_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação referente ao mês de outubro de 2024</t>
   </si>
   <si>
     <t>8530</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8530/11-_certidao_camara_mes_referente_a_novembro_de_2024_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8530/11-_certidao_camara_mes_referente_a_novembro_de_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Certidão nº 11 de Arrecadação Orçamentaria do mês de novembro de 2024.</t>
   </si>
   <si>
     <t>7578</t>
   </si>
   <si>
     <t>DS</t>
   </si>
   <si>
     <t>Decretos sancionados</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7578/dec-3860.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7578/dec-3860.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3860/2024 - CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$: 4.000.000,00 (QUATRO MILHÔES DE REAIS) PARA ATENDER DESPESAS NÃO PREVISTA NO ORÇAMENTO.</t>
   </si>
   <si>
     <t>7583</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7583/dec-3865.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7583/dec-3865.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3865/2024 - CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA R$: 2.013.406,25 ( DOIS MILHÕES, (TREZE MIL E QUATROCENTOS E SEIS REAIS E VINTE E CINCO CENTAVOS) PARA ATENDER DESPESAS NÃO PREVISTAS NO ORÇAMENTO.</t>
   </si>
   <si>
     <t>7587</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7587/dec-3835.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7587/dec-3835.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3835/2024 - COM BASE NA LEI MUNICIPAL Nº 2398/2023, FICA NA FORMA DE ANEXO, O QUADRO DE DETALHAMENTO DA DESPESA PARA EXERCÍCIO DE 2024 - (QDD-2024)</t>
   </si>
   <si>
     <t>7588</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7588/dec-3866.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7588/dec-3866.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3866 DE 2024 - CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA R$: 200.000,00 (DUZENTOS MIL REAIS) PARA ATENDER DEMANDAS AD SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA E TRÂNSITO.</t>
   </si>
   <si>
     <t>7589</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7589/dec-3867.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7589/dec-3867.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3867/2024 - CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA R$: 1.379.149,58 ( UM MILHÃO, TREZENTOS E SETENTA E NOVE MIL E CENTO E QUARENTA E  NOVE REAIS E CINQUENTA E OITO CENTAVOS) PARA ATENDER DESPESAS NÃO PREVISTA NO ORÇAMENTO.</t>
   </si>
   <si>
     <t>7668</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7668/dec-3871.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7668/dec-3871.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 3871/2024</t>
   </si>
   <si>
     <t>7674</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7674/dec-3880.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7674/dec-3880.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 3880/2024</t>
   </si>
   <si>
     <t>7672</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7672/dec-3881.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7672/dec-3881.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 3881/2024</t>
   </si>
   <si>
     <t>7670</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7670/dec-3882.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7670/dec-3882.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 3882/2024</t>
   </si>
   <si>
     <t>7741</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7741/dec-3887.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7741/dec-3887.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3.887/2024 - CRÉDITO SULEMENTAR R$: 1.321.290,00.</t>
   </si>
   <si>
     <t>7742</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7742/dec-3888.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7742/dec-3888.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3.888/2024 - CRÉDITO ADICIONAL R$: 1.646.569,52.</t>
   </si>
   <si>
     <t>7743</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7743/dec-3889.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7743/dec-3889.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3.889/2024 - CRÉDITO SUPLEMENTAR R$: 7.649.513,68.</t>
   </si>
   <si>
     <t>7744</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7744/dec-3890.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7744/dec-3890.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3.890/2024 - CRÉDITO ESPECIAL R$: 3.991.000,00.</t>
   </si>
   <si>
     <t>7745</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7745/dec-3891.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7745/dec-3891.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3.891/2024 - CRÉDITO ESPECIAL R$: 152.496,00.</t>
   </si>
   <si>
     <t>7774</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7774/dec-3898.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7774/dec-3898.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3898/2024 QUE TRATA DE CRÉDITO ADICIONAL ESPECIAL - R$ 30.000,00</t>
   </si>
   <si>
     <t>7775</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7775/dec-3899.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7775/dec-3899.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3899/2024 QUE TRATA DE CRÉDITO ADICIONAL ESPECIAL - R$ 200.000,00</t>
   </si>
   <si>
     <t>7777</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7777/dec-3900.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7777/dec-3900.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3900/2024 QUE TRATA DE CRÉDITO SUPLEMENTAR - R$ 365.093,32</t>
   </si>
   <si>
     <t>7776</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7776/dec-3901.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7776/dec-3901.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3901/2024 QUE TRATA DE CRÉDITO ADICIONAL ESPECIAL - R$ 803.000,00</t>
   </si>
   <si>
     <t>7804</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7804/dec-3914.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7804/dec-3914.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 3914/2024</t>
   </si>
   <si>
     <t>7878</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7878/dec-3913.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7878/dec-3913.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 3913/2024</t>
   </si>
   <si>
     <t>7904</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7904/dec-3922.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7904/dec-3922.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 3922/2024</t>
   </si>
   <si>
     <t>7944</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7944/dec-3931.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7944/dec-3931.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 3931/2024</t>
   </si>
   <si>
     <t>7946</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7946/dec-3935.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7946/dec-3935.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 3935/2024</t>
   </si>
   <si>
     <t>7948</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7948/dec-3936.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7948/dec-3936.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 3936/2024</t>
   </si>
   <si>
     <t>8066</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8066/dec-3952.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8066/dec-3952.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 3952/2024</t>
   </si>
   <si>
     <t>8067</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8067/dec-3960.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8067/dec-3960.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 3960/2024</t>
   </si>
   <si>
     <t>8068</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8068/dec-3966.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8068/dec-3966.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 3966/2024</t>
   </si>
   <si>
     <t>8145</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8145/dec-3968.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8145/dec-3968.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3968/2024 - CRÉDITO SUPLEMENTAR DE R$ 5.194.151,29</t>
   </si>
   <si>
     <t>8146</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8146/dec-3977.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8146/dec-3977.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3977/2024 - CRÉDITO ADICIONAL ESPECIAL DE R$ 2.000.000,00</t>
   </si>
   <si>
     <t>8147</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8147/dec-3983.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8147/dec-3983.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3983/2024 - CRÉDITO ADICIONAL ESPECIAL DE R$ 477.500,00</t>
   </si>
   <si>
     <t>8222</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8222/dec-4003.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8222/dec-4003.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4003/2024</t>
   </si>
   <si>
     <t>8221</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8221/dec-4004.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8221/dec-4004.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4004/2024</t>
   </si>
   <si>
     <t>8297</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8297/dec-4021.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8297/dec-4021.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 4021/2024 - ABERTURA DE CRÉDITO ESPECIAL NA IMPORTÂNCIA DE R$ 1.309.667,49</t>
   </si>
   <si>
     <t>8298</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8298/dec-4022.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8298/dec-4022.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 4022/2024 - ABERTURA DE CRÉDITO ESPECIAL NA IMPORTÂNCIA DE R$ 182.366,47</t>
   </si>
   <si>
     <t>8370</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8370/dec-4050.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8370/dec-4050.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4050/2024</t>
   </si>
   <si>
     <t>8372</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8372/dec-4051.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8372/dec-4051.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4051/2024</t>
   </si>
   <si>
     <t>8398</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8398/dec-4053.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8398/dec-4053.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 4053/2024 - CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 15.000,00</t>
   </si>
   <si>
     <t>8402</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8402/dec-4054.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8402/dec-4054.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 4054/2024 - CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 800,00</t>
   </si>
   <si>
     <t>8399</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8399/dec-4055.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8399/dec-4055.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 4055/2024 - CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 2.955.496,12</t>
   </si>
   <si>
     <t>8401</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8401/dec-4058.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8401/dec-4058.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 4058/2024 - CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 12.430.357,00</t>
   </si>
   <si>
     <t>8400</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8400/dec-4059.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8400/dec-4059.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 4059/2024 - CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 21.448.569,79</t>
   </si>
   <si>
     <t>8432</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8432/dec-4073.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8432/dec-4073.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4073/2024</t>
   </si>
   <si>
     <t>8433</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8433/dec-4074.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8433/dec-4074.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4074/2024</t>
   </si>
   <si>
     <t>8440</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8440/dec-4081.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8440/dec-4081.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4081/2024</t>
   </si>
   <si>
     <t>8434</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8434/dec-4082.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8434/dec-4082.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4082/2024</t>
   </si>
   <si>
     <t>8435</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8435/dec-4083.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8435/dec-4083.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4083/2024</t>
   </si>
   <si>
     <t>8472</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8472/dec-4090.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8472/dec-4090.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4090/2024</t>
   </si>
   <si>
     <t>8497</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8497/dec-4098.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8497/dec-4098.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4098/2024</t>
   </si>
   <si>
     <t>8499</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8499/dec-4099.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8499/dec-4099.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 4099/2024</t>
   </si>
   <si>
     <t>7461</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
     <t>Secretaria Administrativa - SecAdm</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7461/repasse_ao_municipio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7461/repasse_ao_municipio.pdf</t>
   </si>
   <si>
     <t>REPASSE AO MUNICÍPIO</t>
   </si>
   <si>
     <t>7481</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7481/termo_de_transmissao_de_cargo_prefeito.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7481/termo_de_transmissao_de_cargo_prefeito.pdf</t>
   </si>
   <si>
     <t>TERMO DE TRANSMISSÃO DE CARGO DE PREFEITO - ANTECIPAÇÃO DAS FÉRIAS MARIA DE FÁTIMA PACHECO.</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7513/recursos_do_orcamento_da_uniao_pagos_aos_municipios.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7513/recursos_do_orcamento_da_uniao_pagos_aos_municipios.pdf</t>
   </si>
   <si>
     <t>Recursos do Orçamento da União Pagos aos Municípios</t>
   </si>
   <si>
     <t>8262</t>
   </si>
   <si>
     <t>gilzis</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8262/camara_dos_deputados__transferenciasaos_municipios.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8262/camara_dos_deputados__transferenciasaos_municipios.pdf</t>
   </si>
   <si>
     <t>REPASSE PARA O MUNICÍPIO</t>
   </si>
   <si>
     <t>8263</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8263/recursos_do_orcamento_da_uniao_pogos_aos_municipio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8263/recursos_do_orcamento_da_uniao_pogos_aos_municipio.pdf</t>
   </si>
   <si>
     <t>8282</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8282/repasse_para_o_municipio__2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8282/repasse_para_o_municipio__2.pdf</t>
   </si>
   <si>
     <t>REPASSE PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>8290</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8290/repasse_para_o_municipio__1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8290/repasse_para_o_municipio__1.pdf</t>
   </si>
   <si>
     <t>8351</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8351/repasse_para_o_munocipio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8351/repasse_para_o_munocipio.pdf</t>
   </si>
   <si>
     <t>8377</t>
   </si>
   <si>
     <t>RILDO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8377/ata_e_estatuto_arquima_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8377/ata_e_estatuto_arquima_1.pdf</t>
   </si>
   <si>
     <t>Estatuto da Associação de Remanecentes de Quilombo de Machadinha a ser anexado ao Projeo de Lei 061/2024.</t>
   </si>
   <si>
     <t>8425</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8425/municipio_rj_3304151_2024_10.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8425/municipio_rj_3304151_2024_10.pdf</t>
   </si>
   <si>
     <t>8513</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8513/repasse_para_o_municipio_3.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8513/repasse_para_o_municipio_3.pdf</t>
   </si>
   <si>
     <t>8378</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8378/emenda_aditiva_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8378/emenda_aditiva_2.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao projeto de lei n° 61/2024 que declara de utilidade pública a associação de remanescentes de quilombo de machadinha.</t>
   </si>
   <si>
     <t>8511</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>ALEXANDRA MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8511/emenda_modificativa_151.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8511/emenda_modificativa_151.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao artigo 5º do Projeto de Lei n° 84 de 2024 que estima a receita e fixa a despesa do Município para o exercício de 2025.</t>
   </si>
   <si>
     <t>8512</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8512/emenda_modificativa_pl_084-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8512/emenda_modificativa_pl_084-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Artigo 5° do Projeto de Lei n° 084 de 2024 que estima a receita e fixa a despesa do Município para o exercício de 2025, passando a ter a seguinte redação.</t>
   </si>
   <si>
     <t>7462</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7462/indicacao_001-2024_-_centro_de_especialidades.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7462/indicacao_001-2024_-_centro_de_especialidades.pdf</t>
   </si>
   <si>
     <t>Solicita à Excelentíssima Prefeita Maria de Fátima Pacheco que se digne a promover a reforma e manutenção do Centro de Saúde Benedito Pinto das Chagas, incluindo a troca dos bancos de espera, que se encontram em péssimo estado de conservação, e a implementação de climatização adequada das salas e locais de espera dos pacientes, considerando o clima quente da nossa cidade, a fim de promover o bem-estar dos usuários_x000D_
 e dos funcionários.</t>
   </si>
   <si>
     <t>7466</t>
   </si>
   <si>
     <t>AILSON</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7466/indicacao_para_criar_a_galeria_lilas_na_camara_municipal.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7466/indicacao_para_criar_a_galeria_lilas_na_camara_municipal.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Presidente da Câmara Municipal de Quissamã/RJ, o Srº Fábio Castro da Costa, que junto a Mesa Diretora, estude a possibilidade de CRIA A GALERIA LILÁS NO ÂMBITO DA CÂMARA MUNICIPAL DE QUISSAMÃ.</t>
   </si>
   <si>
     <t>7473</t>
   </si>
   <si>
     <t>MAZINHO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7473/indicacao_001_-_construcao_e_retificacao_de_rampas_de_acesso_a_pcd_nas_ruas_e_avenidas_dos_bairros_de_quissama.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7473/indicacao_001_-_construcao_e_retificacao_de_rampas_de_acesso_a_pcd_nas_ruas_e_avenidas_dos_bairros_de_quissama.pdf</t>
   </si>
   <si>
     <t>Indica à Excelentíssima Senhora Prefeita Municipal de Quissamã, Maria de Fátima Pacheco, que verifique junto ao órgão competente a possibilidade de realizar a construção de rampas de acesso, nas Ruas e Avenidas dos Bairros de Quissamã.</t>
   </si>
   <si>
     <t>7476</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7476/indicacao_002-2024_-_pinguela_da_usina.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7476/indicacao_002-2024_-_pinguela_da_usina.pdf</t>
   </si>
   <si>
     <t>Solicita à Excelentíssima Prefeita Maria de Fátima Pacheco que se digne a realizar a recolocação da ponte de pedestres entre os bairros da Usina e do Carmo. Esta é uma necessidade premente que afeta diretamente a segurança e o bem-estar dos moradores locais.</t>
   </si>
   <si>
     <t>7477</t>
   </si>
   <si>
     <t>SIMONE FLORES</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7477/indicacao_programa_municipal_de_capacitacao_e_mentoria_para_empreendedores_locais.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7477/indicacao_programa_municipal_de_capacitacao_e_mentoria_para_empreendedores_locais.pdf</t>
   </si>
   <si>
     <t>INDICA à Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que, junto à Secretaria Municipal competente, estude a possibilidade de, visando o desenvolvimento econômico sustentável de nosso Município, implementar um Programa Municipal de Capacitação e Mentoria para Empreendedores Locais.</t>
   </si>
   <si>
     <t>7478</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7478/indicacao_conscientizacao_ambiental_nas_escolas_municipais.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7478/indicacao_conscientizacao_ambiental_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>INDICA à Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que, junto à Secretaria Municipal competente, estude a possibilidade de implementar um programa abrangente de conscientização ambiental nas escolas municipais de Quissamã, acompanhado da introdução de disciplinas específicas sobre meio ambiente no currículo escolar.</t>
   </si>
   <si>
     <t>7494</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7494/indicacao_para_aquisicao_de_bebedouro_e_cadeiras_para_a_capela_mortuaria_de_barra_do_furado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7494/indicacao_para_aquisicao_de_bebedouro_e_cadeiras_para_a_capela_mortuaria_de_barra_do_furado.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de aquisição de cadeiras e bebedouro para o Capela Mortuária de Barra do Furado.</t>
   </si>
   <si>
     <t>7502</t>
   </si>
   <si>
     <t>JANDERSON</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7502/indicacao__refletores_do_estadio_2024.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7502/indicacao__refletores_do_estadio_2024.odt</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos dos artigos 116 e 134 do Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ a Sra. Maria de Fátima Pacheco, que junto a secretaria competente, estude a possibilidade de instalar refletores no Estádio Antônio Carneiro Da Silva.</t>
   </si>
   <si>
     <t>7503</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7503/indicacao_-__calcetamentos_entrada_765__2024.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7503/indicacao_-__calcetamentos_entrada_765__2024.odt</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos dos artigos 116 e 134 do Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ a Sra. Maria de Fátima Pacheco, que junto a secretaria competente, que seja avaliada a possibilidade de realizar o Calcetamento e melhorias na Entrada 765 localizado na  Estrada do Matias.</t>
   </si>
   <si>
     <t>7504</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7504/indicacao_para_o_ciep_abrir_um_espaco_no_patio_para_embarque_e_desembarque_dos_alunos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7504/indicacao_para_o_ciep_abrir_um_espaco_no_patio_para_embarque_e_desembarque_dos_alunos.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade do CIEP abrir um espaço no pátio para o embarque e desembarque dos alunos.</t>
   </si>
   <si>
     <t>7505</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7505/indicacao_de_02_vagas_de_estacionamento_para_os_deficientes_fisicos_no_patio_e_no_estacionamento_da_prefeitura..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7505/indicacao_de_02_vagas_de_estacionamento_para_os_deficientes_fisicos_no_patio_e_no_estacionamento_da_prefeitura..pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de ter 2 vagas para deficientes no pátio e no estacionamento da prefeitura.</t>
   </si>
   <si>
     <t>7506</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7506/indicacao_12_-_construcao_de_quadra_poliesportiva_na_localidade_de_conde_de_araruama.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7506/indicacao_12_-_construcao_de_quadra_poliesportiva_na_localidade_de_conde_de_araruama.pdf</t>
   </si>
   <si>
     <t>Indica à Excelentíssima Senhora Prefeita Municipal de Quissamã, Maria de Fátima Pacheco, que verifique junto ao órgão competente a possibilidade de realizar a construção de uma Quadra Esportiva de Futebol Society, com refletores na Localidade de Conde de Araruama.</t>
   </si>
   <si>
     <t>7507</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7507/indicacao_reajuste_salario_dos_servidores_publicos_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7507/indicacao_reajuste_salario_dos_servidores_publicos_2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROMOVA O REAJUSTE_x000D_
 SALARIAL DOS SERVIDORES PÚBLICOS DE QUISSAMÃ NA ORDEM DE 48,08%_x000D_
 OBJETIVANDO COMPENSAR OS EFEITOS DA DESVALORIZAÇÃO SALARIAL DE_x000D_
 MARÇO DE 2014 A JANEIRO DE 2024</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7514/indicacao_004-2024_-_estacionamento_bf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7514/indicacao_004-2024_-_estacionamento_bf.pdf</t>
   </si>
   <si>
     <t>Indica a implementação de medidas para resolver os problemas de estacionamento e trânsito no Balneário de Barra do Furado, especialmente nos dias de grande afluxo de visitantes.</t>
   </si>
   <si>
     <t>7516</t>
   </si>
   <si>
     <t>FABINHO - Vereador Presidente</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7516/indicacao_para_instalacao_de_ponto_de_abrigo_com_cobertura_para_espera_de_onibus_escolares.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7516/indicacao_para_instalacao_de_ponto_de_abrigo_com_cobertura_para_espera_de_onibus_escolares.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de ponto de abrigo com cobertura para espera de ônibus escolares intramunicipais, nos seguintes locais: Rua: Floresta em frente ao conjunto de casas populares, próximo a Escola Carlos Roberto Cruz Filipino em Santa Catarina e a Creche Raquel Maria de Q. Mattoso e na Rua: José Matias, próximo a Rua 3.</t>
   </si>
   <si>
     <t>7531</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7531/indicacao_para_os_comerciantes_locais_utilizarem_os_muros_do_estadio_para_propaganda.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7531/indicacao_para_os_comerciantes_locais_utilizarem_os_muros_do_estadio_para_propaganda.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade do utilizar o muro do Estádio Municipal Antônio Carneiro da Silva (dentro e fora) como um espaço de publicidade para o comércio local.</t>
   </si>
   <si>
     <t>7536</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7536/indicacao_para_um_evento_de_combate_a_dengue.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7536/indicacao_para_um_evento_de_combate_a_dengue.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de realizar, em todos os bairros, o evento Todos Contra a Dengue.</t>
   </si>
   <si>
     <t>7537</t>
   </si>
   <si>
     <t>LOPINHO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7537/calcetamento_rua_franscisco.2024.docx</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7537/calcetamento_rua_franscisco.2024.docx</t>
   </si>
   <si>
     <t>CALCETAMENTO DA RUA FRANCISCO LOPES FIALHO _x000D_
  LOCALIZADO NA ESTRADA DO MATHIAS 1215</t>
   </si>
   <si>
     <t>7539</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7539/indicacaodistribuicao_de_repelente.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7539/indicacaodistribuicao_de_repelente.pdf</t>
   </si>
   <si>
     <t>Indicação sugerindo a distribuição de repelentes nas Unidades Escolares e Unidades de Saúde da Família do nosso município.</t>
   </si>
   <si>
     <t>7552</t>
   </si>
   <si>
     <t>LEONE CORDEIRO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7552/indicacao_implantar_espaco_kids_nas_unidades_de_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7552/indicacao_implantar_espaco_kids_nas_unidades_de_saude.pdf</t>
   </si>
   <si>
     <t>Implementar espaço kids nas unidades de saúde do município.</t>
   </si>
   <si>
     <t>7554</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7554/indicacao_-_auxilio_fardamento_da_guarda.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7554/indicacao_-_auxilio_fardamento_da_guarda.odt</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos dos artigos 116 e 134 do Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ a Sra. Maria de Fátima Pacheco, que junto a secretaria competente, estude a possibilidade de instituir o Auxílio Uniforme para os membros Ativos da Guarda Civil Municipal, a ser definido valor e condições de concessão conforme entendimento de Vossa Excelência e de acordo com o Estatuto da Guarda Civil Municipal de Quissamã.</t>
   </si>
   <si>
     <t>7555</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7555/indicacao_implantar_posto_de_coleta_de_lixo_eletronico.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7555/indicacao_implantar_posto_de_coleta_de_lixo_eletronico.pdf</t>
   </si>
   <si>
     <t>Implementar um Posto de Coleta Seletiva de Lixo Eletrônico, na zona rural e urbana do município de Quissamã.</t>
   </si>
   <si>
     <t>7556</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7556/indicacao_aumento_pai.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7556/indicacao_aumento_pai.pdf</t>
   </si>
   <si>
     <t>INDICA à Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que, junto à Secretaria Municipal competente, estude a possibilidade de promover o aumento do valor do benefício do Programa de Assistência ao Idoso – PAI, para o valor equivalente a meio salário-mínimo nacional vigente.</t>
   </si>
   <si>
     <t>7557</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7557/indicacao_cobertura_da_quadra_localizada_ao_lado_do_ginasio_poliesportivo.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7557/indicacao_cobertura_da_quadra_localizada_ao_lado_do_ginasio_poliesportivo.odt</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto a secretaria competente, estude a viabilidade de instalar uma cobertura na quadra de esportes localizada na Estrada do Correio Imperial, ao lado do Ginásio Poliesportivo  Walth Mille Pessanha.</t>
   </si>
   <si>
     <t>7562</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7562/indicacao_para_o_transporte_escolar_para_ao_lado_da_vigilancia_sanitaria_para_embarque_e_desembarque_dos_alunos_do_tania_regina.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7562/indicacao_para_o_transporte_escolar_para_ao_lado_da_vigilancia_sanitaria_para_embarque_e_desembarque_dos_alunos_do_tania_regina.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade do transporte escolar que atende a escola Tânia Regina, parar no espaço ao lado da Vigilância Sanitária para embarque e desembarque dos alunos.</t>
   </si>
   <si>
     <t>7565</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7565/indicacao_para_o_esf_de_caxias.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7565/indicacao_para_o_esf_de_caxias.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de desapropriar o terreno ao lado da casa de Zezinho e construir uma rua para sair no ESF de Caxias.</t>
   </si>
   <si>
     <t>7566</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7566/bueiro_inteligente.docx.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7566/bueiro_inteligente.docx.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ a Srª Maria de Fátima Pacheco dispõe sobre a implantação de dispositivo chamado bueiro inteligente nos logradouros do Município e dá outras providências</t>
   </si>
   <si>
     <t>7596</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7596/indicacao_03_-_instalacao_de_redutor_de_velocidade_-_rua_barao_de_monte_cedro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7596/indicacao_03_-_instalacao_de_redutor_de_velocidade_-_rua_barao_de_monte_cedro.pdf</t>
   </si>
   <si>
     <t>Indica à Excelentíssima Senhora Prefeita Municipal de Quissamã, Maria de Fátima Pacheco, que verifique junto ao órgão competente a possibilidade de instalação de um Redutor de Velocidade, na Rua Barão de Monte Cedro.</t>
   </si>
   <si>
     <t>7597</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7597/indicacao_04_-sinalizacao_vertical_e_giroflex_-_rua_barao_de_monte_cedro_-_barracaao_da_prefeitura.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7597/indicacao_04_-sinalizacao_vertical_e_giroflex_-_rua_barao_de_monte_cedro_-_barracaao_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Indica à Excelentíssima Senhora Prefeita Municipal de Quissamã, Maria de Fátima Pacheco, que verifique junto ao órgão competente a possibilidade de realizar Instalação de Sinalização Vertical, na Rua Barão de Monte Cedro, na entrada do barracão da Prefeitura.</t>
   </si>
   <si>
     <t>7602</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7602/indicacao_de_um_documentario_sobre_a_cidade_de_quissama_e_seus_bairros..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7602/indicacao_de_um_documentario_sobre_a_cidade_de_quissama_e_seus_bairros..pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de viabilização de meios necessários à criação de documentários, contando a história do município de Quissamã e seus bairros, adaptando-os às plataformas de youtube, streaming e vídeos curtos nas redes sócias.</t>
   </si>
   <si>
     <t>7612</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7612/indicacao_kit_pescador.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7612/indicacao_kit_pescador.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando a doação do “Kit Pescador”.</t>
   </si>
   <si>
     <t>7616</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7616/indicacao_para_curso_de_fotografia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7616/indicacao_para_curso_de_fotografia.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de oferecer Curso de Fotografia em câmeras fotográficas e celular.</t>
   </si>
   <si>
     <t>7619</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7619/indicacao_escola_inteligente.docx_-_google_docs.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7619/indicacao_escola_inteligente.docx_-_google_docs.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ a Srª Maria de Fátima Pacheco a Implantação do programa “ Escola Inteligente” nas instituições de ensino público e particular do município .</t>
   </si>
   <si>
     <t>7621</t>
   </si>
   <si>
     <t>CÁSSIO REIS</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7621/indicacao_repelente_e_inseticida.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7621/indicacao_repelente_e_inseticida.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que, junto com Secretaria competente, estude a possibilidade de distribuir repelentes e inseticidas para famílias de baixa renda do nosso município.</t>
   </si>
   <si>
     <t>7652</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7652/indicacao_005-2024_-_iluminacao_molhe_de_pedras_bf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7652/indicacao_005-2024_-_iluminacao_molhe_de_pedras_bf.pdf</t>
   </si>
   <si>
     <t>Destaca a necessidade premente de implementação de medidas imediatas para resolver o problema da iluminação inadequada no molhe de pedras localizado na foz do canal das Flechas, em Barra do Furado. A ausência de iluminação adequada neste ponto tem gerado uma série de problemas que afetam diretamente a segurança e o bem-estar dos habitantes e visitantes da região.</t>
   </si>
   <si>
     <t>7653</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7653/indicacao_006-2024_-_alimentacao_para_mulheres_vitimas_de_violencia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7653/indicacao_006-2024_-_alimentacao_para_mulheres_vitimas_de_violencia.pdf</t>
   </si>
   <si>
     <t>Solicita à prefeita e demais autoridades competentes que adotem medidas emergenciais específicas para garantir o acesso das vítimas de violência_x000D_
 doméstica à alimentação durante todo o processo de atendimento e proteção. As regras de acesso a tais medidas devem ser claras, transparentes e abrangentes, evitando a burocracia e garantindo que todas as vítimas sejam beneficiadas.</t>
   </si>
   <si>
     <t>7654</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7654/indicacao_para_criacao_da_secretaria_municipal_da_mulher.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7654/indicacao_para_criacao_da_secretaria_municipal_da_mulher.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade da criação da Secretaria Municipal da Mulher.</t>
   </si>
   <si>
     <t>7665</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7665/indicacao_para_distribuicao_de_repelentes_para_as_creches_e_escolas_do_municipio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7665/indicacao_para_distribuicao_de_repelentes_para_as_creches_e_escolas_do_municipio.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de distribuição de repelentes contra Aedes aegypti nas escolas e creches.</t>
   </si>
   <si>
     <t>7703</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7703/indicacao_de_psicologo_online_para_pais_ou_responsaveis_de_deficientes_fisicos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7703/indicacao_de_psicologo_online_para_pais_ou_responsaveis_de_deficientes_fisicos.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de realização de atendimento psicológico online para os pais ou responsáveis de pessoas com deficiência.</t>
   </si>
   <si>
     <t>7724</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7724/indicacao_de_redutores_de_velocidade_na_frente_das_unidades_escolares.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7724/indicacao_de_redutores_de_velocidade_na_frente_das_unidades_escolares.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de instalação de redutor de velocidades na frente das Unidades Escolares da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>7726</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7726/indicacao_2024_-_implantacao_de_ponto_de_onibus_para_abrigo_de_passageiros_-_sao_miguel_do_furado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7726/indicacao_2024_-_implantacao_de_ponto_de_onibus_para_abrigo_de_passageiros_-_sao_miguel_do_furado.pdf</t>
   </si>
   <si>
     <t>Implantação de um ponto de ônibus para abrigo de passageiros em frente a Igreja de São Miguel do Furado.</t>
   </si>
   <si>
     <t>7729</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7729/indicacao_para_oferecer_protetor_solar_para_os_trabalhadores_da_prefeitura_e_terceirizados.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7729/indicacao_para_oferecer_protetor_solar_para_os_trabalhadores_da_prefeitura_e_terceirizados.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de fornecer protetor solar para os trabalhadores da prefeitura e terceirizados, que ficam expostos ao sol durante o trabalho.</t>
   </si>
   <si>
     <t>7747</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7747/indicacao__placa_de_sinalizacao_estrada_ramiro_leite.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7747/indicacao__placa_de_sinalizacao_estrada_ramiro_leite.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando a sinalização correta por meio de Placas Informativas ao longo da Estrada Lavrador Ramiro Leite.</t>
   </si>
   <si>
     <t>7752</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7752/indicacao_para_aquisicao_de_bebe_conforto_cadeirinha_e_assento_de_elevacao_para_transporte_de_pacientes_em_tratamento_fora_do_municipio__tfd..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7752/indicacao_para_aquisicao_de_bebe_conforto_cadeirinha_e_assento_de_elevacao_para_transporte_de_pacientes_em_tratamento_fora_do_municipio__tfd..pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade da aquisição de bebê conforto, cadeirinha e assento de elevação para transporte de pacientes em Tratamento Fora do município ( TFD).</t>
   </si>
   <si>
     <t>7755</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7755/calcetamento_rua_elizabeth_maria_-_google_docs.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7755/calcetamento_rua_elizabeth_maria_-_google_docs.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ a Srª Maria de Fátima Pacheco o complemento do  calcetamento da Rua Elizabeth Maria Magno Pinheiro  atrás da casa de acolhimento</t>
   </si>
   <si>
     <t>7756</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7756/indicacao_cobertura_da_quadra_de_santa_catarina_-_google_docs.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7756/indicacao_cobertura_da_quadra_de_santa_catarina_-_google_docs.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ a Srª Maria de Fátima Pacheco junto a Secretaria de Obras e Serviços Urbanos a possibilidade de uma cobertura na quadra society localizada no Bairro de  Santa Catarina</t>
   </si>
   <si>
     <t>7762</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7762/indicacao_criacao_de_um_banco_municipal_de_materiais_hospitalares.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7762/indicacao_criacao_de_um_banco_municipal_de_materiais_hospitalares.pdf</t>
   </si>
   <si>
     <t>Criação de um banco municipal de materiais hospitalares para empréstimo ou doações.</t>
   </si>
   <si>
     <t>7763</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7763/indicacao_instalar_cameras_de_monitoramento_no_interior_de_cada_veiculo_escolar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7763/indicacao_instalar_cameras_de_monitoramento_no_interior_de_cada_veiculo_escolar.pdf</t>
   </si>
   <si>
     <t>Instalar câmeras de monitoramento no interior de cada veículo destinado ao transporte escolar municipal.</t>
   </si>
   <si>
     <t>7782</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7782/indicacao_para_realizar_um_festival_gospel_nos_bairros.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7782/indicacao_para_realizar_um_festival_gospel_nos_bairros.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de realizar um Festival Gospel, anualmente, nos bairros de Quissamã.</t>
   </si>
   <si>
     <t>7800</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7800/indicacao_de_lombada_-_google_docs.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7800/indicacao_de_lombada_-_google_docs.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ a Srª Maria de Fátima Pacheco junto a Secretaria de Mobilidade Urbana  a colocação de  lombadas e sinalização para pedestres na extensão da Rua 12 de Junho no bairro da Piteiras</t>
   </si>
   <si>
     <t>7818</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7818/indicacao_de_um_programa_de_mentoria_para_jovens_empreendedores.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7818/indicacao_de_um_programa_de_mentoria_para_jovens_empreendedores.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de implementar um Programa de Mentoria para os Jovens Empreendedores locais, conectando-os a empresários experientes da comunidade.</t>
   </si>
   <si>
     <t>7880</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7880/indicacao_da_cartilha_de_inclusao.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7880/indicacao_da_cartilha_de_inclusao.odt</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de realizar a entrega da cartilha "Sou diferente e daí? Tem lugar aí pra mim?" para todos os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>7884</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7884/indicacao_-_cer_-_pdf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7884/indicacao_-_cer_-_pdf.pdf</t>
   </si>
   <si>
     <t>INDICA à Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto à Secretaria Municipal competente estude a possibilidade de implantar um Centro Especializado em Reabilitação – CER no município de Quissamã.</t>
   </si>
   <si>
     <t>7894</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7894/indicacao_07_-_realizacao_de_servicos_de_limpeza_nos_bairros..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7894/indicacao_07_-_realizacao_de_servicos_de_limpeza_nos_bairros..pdf</t>
   </si>
   <si>
     <t>Indica à Excelentíssima Senhora Prefeita Municipal de Quissamã, Maria de Fátima Pacheco, que verifique junto ao órgão competente a possibilidade de Realizar Serviços de Roçagem nos Bairros de Quissamã.</t>
   </si>
   <si>
     <t>7895</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7895/indicacao_para_instalar_um_relogio_digital_na_praca_do_centro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7895/indicacao_para_instalar_um_relogio_digital_na_praca_do_centro.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de instalar um relógio Digital na praça do Centro.</t>
   </si>
   <si>
     <t>7905</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7905/indicacao_de_material_publicitario_nos_transporte_escolar_sobre_pedofilia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7905/indicacao_de_material_publicitario_nos_transporte_escolar_sobre_pedofilia.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de utilização de material publicitário nos veículos de transporte escolar do Município de Quissamã com intuito de combater o bullying infantil e a pedofilia.</t>
   </si>
   <si>
     <t>7914</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7914/indicacao_de_homenagem_a_ziraldo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7914/indicacao_de_homenagem_a_ziraldo.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de na FEQ e FLIQ realizar homenagens a Ziraldo Alves Pinto e suas belas obras.</t>
   </si>
   <si>
     <t>7915</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7915/torneiras_convencionais_das_escolas_e_predios_publicos_do_municipio_por_torneiras_de_fechamento_automatico._.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7915/torneiras_convencionais_das_escolas_e_predios_publicos_do_municipio_por_torneiras_de_fechamento_automatico._.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ a Srª Maria de Fátima Pacheco junto à secretaria competente  possibilidade da Troca das torneiras convencionais das escolas e prédios públicos do Município por torneiras de fechamento automático.</t>
   </si>
   <si>
     <t>7918</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7918/indicacao_para_colocacao_de_fraldario_nas_unidades_de_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7918/indicacao_para_colocacao_de_fraldario_nas_unidades_de_saude.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto a Secretaria competente estude a possibilidade de instalar bancadas nos banheiros das unidades de saúde do Município de Quissamã com o objetivo de fazer um fraldário para melhor atender as mães na troca de fralda de seus filhos.</t>
   </si>
   <si>
     <t>7922</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7922/indicacao__sinalizacao_de_transito.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7922/indicacao__sinalizacao_de_transito.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto a Secretaria competente estude a possibilidade de realizar melhorias na sinalização horizontal e vertical ao longo das Estradas do nosso Município.</t>
   </si>
   <si>
     <t>7924</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7924/indicacao_para_uma_casa_abrigo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7924/indicacao_para_uma_casa_abrigo.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de providenciar uma Casa Abrigo para acolher a mulher e seus dependentes, vítimas de violência doméstica.</t>
   </si>
   <si>
     <t>7928</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7928/indicacao_para_informatizar_a_biblioteca_do_ciep.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7928/indicacao_para_informatizar_a_biblioteca_do_ciep.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de informatizar a Biblioteca do CIEP.</t>
   </si>
   <si>
     <t>7931</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7931/indicacao_escola_inteligente_1.docx.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7931/indicacao_escola_inteligente_1.docx.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos elencados no Regimento_x000D_
 Interno desta Casa Legislativa INDICA a Excelentíssima Prefeita Municipal de_x000D_
 Quissamã/RJ, a Srª Maria de Fátima Pacheco Implantação do "Programa_x000D_
 Escola Inteligente” nas instituições de ensino público e particular do município_x000D_
 de Quissamã/RJ.</t>
   </si>
   <si>
     <t>7937</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7937/indicacao_-_melhorias_estrada_de_mandiquera.docx.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7937/indicacao_-_melhorias_estrada_de_mandiquera.docx.pdf</t>
   </si>
   <si>
     <t>INDICA à Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto à Secretaria Municipal competente estude a possibilidade de melhorias na estrada de Mandiquera.</t>
   </si>
   <si>
     <t>7938</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7938/indicacao_-_calcetamento_asfaltamento_estrada_de_mandiquera.docx.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7938/indicacao_-_calcetamento_asfaltamento_estrada_de_mandiquera.docx.pdf</t>
   </si>
   <si>
     <t>INDICA à Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto à Secretaria Municipal competente estude a possibilidade de calcetamento/asfaltamento da estrada de Mandiquera.</t>
   </si>
   <si>
     <t>7939</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7939/pdf_indicacao_concurso_beleza_negra_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7939/pdf_indicacao_concurso_beleza_negra_2024.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos dos artigos 116 e 134 do Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ a Sra. Maria de Fátima Pacheco, que junto a Coordenadoria de Políticas Para a Igualdade Racial, estude a possibilidade de realizar o Concurso Beleza Negra 2024 a ser definido e as condições conforme entendimento de Vossa Excelência.</t>
   </si>
   <si>
     <t>7949</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7949/indicacao_-_revitalizacao_da_orla_da_praia_de_joao_francisco_e_reforma_dos_quiosques.docx.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7949/indicacao_-_revitalizacao_da_orla_da_praia_de_joao_francisco_e_reforma_dos_quiosques.docx.pdf</t>
   </si>
   <si>
     <t>INDICA à Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto à Secretaria Municipal competente estude a possibilidade de realizar Obras de revitalização da orla da Praia de João Francisco com reforma dos quiosques</t>
   </si>
   <si>
     <t>7965</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7965/indicacao_-_ubs_beira_de_lagoa_2024.docx.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7965/indicacao_-_ubs_beira_de_lagoa_2024.docx.pdf</t>
   </si>
   <si>
     <t>INDICA à Excelentíssima Prefeita Municipal de Quissamã - RJ, a Sra. Maria de Fátima Pacheco, que junto a Secretaria Municipal competente estude a possibilidade de Construção de uma Unidade Básica de Saúde na localidade de Beira de Lagoa.</t>
   </si>
   <si>
     <t>7966</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7966/indicacao_-_saude_vai_ate_voce_2024.docx.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7966/indicacao_-_saude_vai_ate_voce_2024.docx.pdf</t>
   </si>
   <si>
     <t>INDICA à Excelentíssima Prefeita Municipal de Quissamã - RJ, a Sra. Maria de Fátima Pacheco, que junto a Secretaria Municipal de Saúde estude a possibilidade de implantar um Programa de Saúde Itinerante nas comunidades rurais com atendimento quinzenal/mensal contando com: 01 Ônibus/Carreta equipado com consultório odontológico, consultório médico e sala de espera; 01 Carro de apoio com capacidade de 05 lugares; Equipe contendo: 01 Coordenador(a); 01 Médico 40 horas; 02 Cirurgiões Dentistas 40 horas; 01 Enfermeiro; 01 Assistente Social; e, 02 Técnico de Enfermagem.</t>
   </si>
   <si>
     <t>7967</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7967/indicacao_para_priorizar_os_estrudantes_do_municipio_na_marcacao_de_consultas.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7967/indicacao_para_priorizar_os_estrudantes_do_municipio_na_marcacao_de_consultas.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de priorizara marcação de consultas para estudantes do município, quando encaminhados pelas Unidades escolares da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>8014</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8014/indicacao_par_levar_musica_para_a_praca_mario_moreira.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8014/indicacao_par_levar_musica_para_a_praca_mario_moreira.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de realizar “Batalhas de DJ”, “Música na Praça”, entre outros, na praça Mário Moreira.</t>
   </si>
   <si>
     <t>8021</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8021/indicacao_de_um_espaco_de_lazer_no_sitio_olhos_dagua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8021/indicacao_de_um_espaco_de_lazer_no_sitio_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de construir uma praça com área de lazer para as crianças, um campo society e um quiosque para a comunidade do Sítio Olhos D’agua.</t>
   </si>
   <si>
     <t>8022</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8022/indicacao_da_cobertura_do_patio_da_escola_sementes_do_futuro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8022/indicacao_da_cobertura_do_patio_da_escola_sementes_do_futuro.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de realizar a cobertura do pátio da Escola Sementes do Futuro.</t>
   </si>
   <si>
     <t>8030</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8030/indicacao_de_um_cemiterio_em_barra_do_furado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8030/indicacao_de_um_cemiterio_em_barra_do_furado.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de construir um cemitério em Barra do Furado.</t>
   </si>
   <si>
     <t>8043</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8043/indicacao_para_prorrogar_a_validade_do_concurso_publico_da_educacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8043/indicacao_para_prorrogar_a_validade_do_concurso_publico_da_educacao.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de prorrogar a validade do Concurso Público 001/2019 da Educação.</t>
   </si>
   <si>
     <t>8044</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8044/indicacao_para_instalar_um_bebedouro_na_praca_mario_moreira.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8044/indicacao_para_instalar_um_bebedouro_na_praca_mario_moreira.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de instalar um bebedouro na praça Mário Moreira.</t>
   </si>
   <si>
     <t>8047</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8047/indicacao_-_curso_vigilante_patrimonia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8047/indicacao_-_curso_vigilante_patrimonia.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos dos artigos 116 e 134 do Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ a Sra. Maria de Fátima Pacheco, que junto a secretaria competente, estude a possibilidade de oferecer aos jovens e adultos curso de Vigilante Patrimonial.</t>
   </si>
   <si>
     <t>8048</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8048/indicacao_de_lombada_-_google_docs.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8048/indicacao_de_lombada_-_google_docs.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ a Srª Maria de Fátima Pacheco junto a Secretaria de Mobilidade Urbana  a colocação de  lombadas e sinalização para pedestres na extensão da Rua Edval  Barcelos no bairro de Caxias</t>
   </si>
   <si>
     <t>8050</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8050/indicacao_estrutura_centro_de_especialidades.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8050/indicacao_estrutura_centro_de_especialidades.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que, junto com Secretaria competente, estude a possibilidade de implantar uma estrutura de cobertura fixa, cadeiras e caixa de som com microfone no centro de especialidades.</t>
   </si>
   <si>
     <t>8054</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8054/indicacao_007-2024_-_rampa_de_acesso_calcada_camara.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8054/indicacao_007-2024_-_rampa_de_acesso_calcada_camara.pdf</t>
   </si>
   <si>
     <t>Solicita à Excelentíssima Prefeita do Município de Quissamã, Sra. Maria de Fátima Pacheco, a instalação de uma rampa de acesso para cadeirantes em frente ao prédio da Câmara Municipal de Quissamã.</t>
   </si>
   <si>
     <t>8072</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8072/indicacao_para_realizar_a_cobertura_da_quadra_da_praca_da_penha.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8072/indicacao_para_realizar_a_cobertura_da_quadra_da_praca_da_penha.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de realizar a cobertura da quadra da praça da Penha.</t>
   </si>
   <si>
     <t>8088</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8088/indicacao_patrulha_rural_-_pdf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8088/indicacao_patrulha_rural_-_pdf.pdf</t>
   </si>
   <si>
     <t>INDICA à Excelentíssima Prefeita Municipal de Quissamã - RJ, a Sra. Maria de Fátima Pacheco, que junto a Secretaria Municipal competente estude a possibilidade de enviat a esta Casa Projeto de Lei que institua a Patrulha Rural na estrutura da Guarda Municipal.</t>
   </si>
   <si>
     <t>8089</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8089/indicacao_brigada_de_incendio_nas_escolas.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8089/indicacao_brigada_de_incendio_nas_escolas.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto a Secretaria competente estude a possibilidade de criação do Programa “Brigada de Incêndio” nas escolas municipais da rede pública de ensino do Municipio de Quissamã.</t>
   </si>
   <si>
     <t>8094</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8094/indicacao_para_asfaltar_a_rua_princesa_isabel.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8094/indicacao_para_asfaltar_a_rua_princesa_isabel.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de asfaltar a Rua Princesa Isabel, no Centro.</t>
   </si>
   <si>
     <t>8097</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8097/indicacao_.85.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8097/indicacao_.85.pdf</t>
   </si>
   <si>
     <t>Indica a Excelentíssima Senhora Prefeita a retirada de quebra-molas para instalação de redutores de velocidade, na RJ 196, trecho próximo a linha de trem, desativada na localidade de Conde de Araruama.</t>
   </si>
   <si>
     <t>8123</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8123/indicacao_para_cobertura_da_quadra_da_praca_de_santa_catarina.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8123/indicacao_para_cobertura_da_quadra_da_praca_de_santa_catarina.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de realizar a cobertura da quadra da praça Domingues Barcelos Rodrigues em Santa Catarina.</t>
   </si>
   <si>
     <t>8124</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8124/indicacao_portais_fixos_nas_praias.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8124/indicacao_portais_fixos_nas_praias.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que, junto com Secretaria competente, estude a possibilidade de construir portais fixos nas entradas das Praias de Barra do Furado e João Francisco.</t>
   </si>
   <si>
     <t>8128</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8128/indicacao_passe_do_trabalhador_2024.docx.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8128/indicacao_passe_do_trabalhador_2024.docx.pdf</t>
   </si>
   <si>
     <t>INDICA à Excelentíssima Prefeita Municipal de Quissamã - RJ, a Sra. Maria de Fátima Pacheco, que junto a Secretaria Municipal competente estude a possibilidade de enviar a esta Casa Projeto de Lei que institua o “Passe do Trabalhador”, destinado aos trabalhadores que residem no município de Quissamã e têm de se deslocar para os municípios de Campos dos Goytacazes e Macaé para a labuta.</t>
   </si>
   <si>
     <t>8134</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8134/indicacao_08_-_realizacao_de_reparo_do_calcetamento_e_da_iluminacao_da_rua_visconde_de_ururay.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8134/indicacao_08_-_realizacao_de_reparo_do_calcetamento_e_da_iluminacao_da_rua_visconde_de_ururay.pdf</t>
   </si>
   <si>
     <t>Indica à Excelentíssima Senhora Prefeita Municipal de Quissamã, Maria de Fátima Pacheco, que verifique junto ao órgão competente a possibilidade de Realizar o Reparo do Calcetamento e da Iluminação Pública nas Ruas Visconde de Ururay e Comendador José Julião, no centro da Cidade Quissamã.</t>
   </si>
   <si>
     <t>8148</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8148/indicacao_de_wi-fi_gratuito_no_transporte_universitario_e_intramunicipal.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8148/indicacao_de_wi-fi_gratuito_no_transporte_universitario_e_intramunicipal.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de disponibilizar Wi-Fi gratuito no Transporte Universitário e no Transporte Intramunicipal.</t>
   </si>
   <si>
     <t>8149</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8149/instalacao_de_uma_academia_ao_ar_livre_e_parque_infantil_-_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8149/instalacao_de_uma_academia_ao_ar_livre_e_parque_infantil_-_2.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ a Srª Maria de Fátima Pacheco junto à Secretaria competente estude a possibilidade de  realizar a Instalação de  Academia ao Ar Livre, e Parque Infantil nos bairros do Município de Quissamã</t>
   </si>
   <si>
     <t>8156</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8156/indicacao_008-2024_-_seguranca_presente_3.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8156/indicacao_008-2024_-_seguranca_presente_3.pdf</t>
   </si>
   <si>
     <t>Indica a Excelentíssima Prefeita do Município de Quissamã, Sra. Maria de Fátima Pacheco, a instituição do Programa "Segurança Presente" em Quissamã, em parceria com o Governo do Estado do Rio de Janeiro, em conformidade com a Lei Estadual n.º 8.597 de 30 de outubro de 2019</t>
   </si>
   <si>
     <t>8157</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8157/indicacao_para_alteracao_no_nome_da_escola_delfica_de_carvalho.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8157/indicacao_para_alteracao_no_nome_da_escola_delfica_de_carvalho.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de acrescentar a palavra PROFESSORA ao nome da Escola Municipal Délfica de Carvalho Wagner.</t>
   </si>
   <si>
     <t>8158</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8158/indicacao_de_cicloturismo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8158/indicacao_de_cicloturismo.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que, junto com Secretaria competente, estude a possibilidade de realizar a criação de rotas cicloturísticas com visitação guiada pelo nosso Município.</t>
   </si>
   <si>
     <t>8191</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8191/indicacao_para_construir_um_terminal_para_o_transporte_intramunicipal.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8191/indicacao_para_construir_um_terminal_para_o_transporte_intramunicipal.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de construir um Terminal Rodoviário para o Transporte Intramunicipal.</t>
   </si>
   <si>
     <t>8193</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8193/indicacao_10_-_realizacao_de_reparo_da_iluminacao_do_bairro_visgueiro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8193/indicacao_10_-_realizacao_de_reparo_da_iluminacao_do_bairro_visgueiro.pdf</t>
   </si>
   <si>
     <t>Indica à Excelentíssima Senhora Prefeita Municipal de Quissamã, Maria de Fátima Pacheco, que verifique junto ao órgão competente a possibilidade de Realizar o Reparo da Iluminação Pública no Bairro Visgueiro.</t>
   </si>
   <si>
     <t>8194</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8194/indicacao_09_-_realizacao_de_reparo_do_calcetamento_e_da_iluminacao_da_rua_barao_de_vila_franca.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8194/indicacao_09_-_realizacao_de_reparo_do_calcetamento_e_da_iluminacao_da_rua_barao_de_vila_franca.pdf</t>
   </si>
   <si>
     <t>Indica à Excelentíssima Senhora Prefeita Municipal de Quissamã, Maria de Fátima Pacheco, que verifique junto ao órgão competente a possibilidade de Realizar o Reparo do Calcetamento e da Iluminação Pública na Rua Barão de Vila Franca, no centro da Cidade Quissamã</t>
   </si>
   <si>
     <t>8207</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8207/indicacao_de_um_diretor_pedagogico_na_creche_do_centro_e_no_sementes_do_futuro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8207/indicacao_de_um_diretor_pedagogico_na_creche_do_centro_e_no_sementes_do_futuro.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de na Escola Sementes do Futuro e na Creche Municipal Rachel Francisca Carneiro da Silva ( Centro) ter um Diretor Pedagógico.</t>
   </si>
   <si>
     <t>8212</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8212/indicacao_do_pe_de_meia_para_os_alunos_do_eja.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8212/indicacao_do_pe_de_meia_para_os_alunos_do_eja.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de realizar o Programa Pé-de-Meia do Ensino Médio para os alunos do EJA à partir dos 30 anos de idade, matriculados no Ensino Médio.</t>
   </si>
   <si>
     <t>8213</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8213/indicacao_programa_de_avaliacao_oftalmologica.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8213/indicacao_programa_de_avaliacao_oftalmologica.pdf</t>
   </si>
   <si>
     <t>Programa de avaliação oftalmológica, para os alunos da educação infantil, do ensino fundamental e médio, matriculados na rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>8215</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8215/indicacao_programa_de_orientacao_profissional_especializado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8215/indicacao_programa_de_orientacao_profissional_especializado.pdf</t>
   </si>
   <si>
     <t>Programa de orientação profissional especializado, para os alunos das escolas públicas do município de Quissamã.</t>
   </si>
   <si>
     <t>8226</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8226/indicacao_de_diretor_comunitario_nas_escolas.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8226/indicacao_de_diretor_comunitario_nas_escolas.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de Ofertar nas Unidades Escolares Da penha e do Sítio Quissamã a função de Diretor (a) Comunitário (a).</t>
   </si>
   <si>
     <t>8227</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8227/indicacao_de_parede_de_azulejo_para_a_escola_sementes_do_futuro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8227/indicacao_de_parede_de_azulejo_para_a_escola_sementes_do_futuro.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de fazer uma parede de azulejo para pintura dos alunos da Educação Infantil da Escola Sementes do Futuro.</t>
   </si>
   <si>
     <t>8240</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8240/indicacao_para_construir_rampa_de_acesso_e_banheiro_adaptado_na_escola_sementes_do_futuro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8240/indicacao_para_construir_rampa_de_acesso_e_banheiro_adaptado_na_escola_sementes_do_futuro.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de construir rampa de acesso e banheiro adaptado na Escola Municipal Sementes do Futuro.</t>
   </si>
   <si>
     <t>8243</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8243/indicacao_de_ampliacao_do_cemiterio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8243/indicacao_de_ampliacao_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de ampliar o Cemitério Municipal.</t>
   </si>
   <si>
     <t>8252</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8252/indicacao_de_cras_itinerante_para_as_comunidades_distantes.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8252/indicacao_de_cras_itinerante_para_as_comunidades_distantes.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de levar um CRAS Itinerante às comunidades afastadas do polos dos CRAS.</t>
   </si>
   <si>
     <t>8255</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8255/indicacao_para_ampliar_as_salas_de_aulas_e_fazer_a_manutencao_da_rede_eletrica_na_escola_sementes_do_futuro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8255/indicacao_para_ampliar_as_salas_de_aulas_e_fazer_a_manutencao_da_rede_eletrica_na_escola_sementes_do_futuro.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de ampliar as salas de aulas e realizar manutenção da rede elétrica da Escola Municipal Sementes do Futuro.</t>
   </si>
   <si>
     <t>8258</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8258/indicacao_solicitando_a_instalacao_de_abastecimento_de_agua_santa_catarina.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8258/indicacao_solicitando_a_instalacao_de_abastecimento_de_agua_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando a instalação de abastecimento de água – CEDAE na rua Isa de Queiroz Matoso, no Bairro Santa Catarina.</t>
   </si>
   <si>
     <t>8266</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8266/indicacao_do_mutum.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8266/indicacao_do_mutum.odt</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de construir uma praça com área de lazer no Mutum.</t>
   </si>
   <si>
     <t>8267</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8267/indicacao_para_instalar_quebra-molas_na_estadra_de_barra_do_furado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8267/indicacao_para_instalar_quebra-molas_na_estadra_de_barra_do_furado.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de instalar quebra-molas, na estrada que vai pra Barra do Furado, nos locais de povoamento, como em São Miguel, perto do espaço da Petrobras.</t>
   </si>
   <si>
     <t>8268</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8268/indicacao_2024_-_manutencao_e_reparo_no_campo_sintetico_de_caxias.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8268/indicacao_2024_-_manutencao_e_reparo_no_campo_sintetico_de_caxias.pdf</t>
   </si>
   <si>
     <t>INDICA a excelentíssima Prefeita Municipal de Quissamã/ RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de fazer a manutenção e reparo do campo sintético de Caxias, como grama, alambrado e iluminação.</t>
   </si>
   <si>
     <t>8269</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8269/indicacao_2024_-_construcao_de_um_campo_de_grama_sintetica_em_barra_do_furado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8269/indicacao_2024_-_construcao_de_um_campo_de_grama_sintetica_em_barra_do_furado.pdf</t>
   </si>
   <si>
     <t>INDICA a excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de construir um Campo de grama sintética na localidade de Barra do Furado.</t>
   </si>
   <si>
     <t>8291</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8291/indicacao_para_inserir_o_gas_de_cozinha_na_cesta_basica_que_e_oferecida_para_a_populacao_de_baixa_renda.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8291/indicacao_para_inserir_o_gas_de_cozinha_na_cesta_basica_que_e_oferecida_para_a_populacao_de_baixa_renda.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de inserir o gás de cozinha na cesta básica que é oferecida às famílias de baixa renda, pelo município.</t>
   </si>
   <si>
     <t>8302</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8302/indicacao_de_banheiros_e_quebra-molas_em_boa_vista.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8302/indicacao_de_banheiros_e_quebra-molas_em_boa_vista.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de instalar banheiros e quebra-molas próximo a quadra de Boa Vista.</t>
   </si>
   <si>
     <t>8317</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8317/indicacao_para_abertura_da_piscina_da_praia_de_joao_francisco.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8317/indicacao_para_abertura_da_piscina_da_praia_de_joao_francisco.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de abrir a piscina da praia de João Francisco aos domingos, durante todo o ano.</t>
   </si>
   <si>
     <t>8334</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8334/indicacao_da_biblioteca_municipal.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8334/indicacao_da_biblioteca_municipal.odt</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade da biblioteca do CIEP se torna uma Biblioteca Municipal, para atender a população que necessita usar.</t>
   </si>
   <si>
     <t>8343</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8343/indicacao_de_oficina_de_xadrez_nas_escolas_do_fundamental_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8343/indicacao_de_oficina_de_xadrez_nas_escolas_do_fundamental_2.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de oferecer Oficina de Xadrez nas escolas do 6º ao 9º ano.</t>
   </si>
   <si>
     <t>8348</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8348/indicacao_luz_de_led_no_matias_.docx_-_google_docs.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8348/indicacao_luz_de_led_no_matias_.docx_-_google_docs.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no_x000D_
 Regimento Interno desta Casa Legislativa INDICA a Excelentíssima_x000D_
 Prefeita Municipal de Quissamã/RJ a Srª Maria de Fátima Pacheco junto_x000D_
 à Secretaria competente que estude a possibilidade de instalar_x000D_
 refletores de LED nas quadras do matias, quadra de areia e grama_x000D_
 sintética.</t>
   </si>
   <si>
     <t>8354</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8354/indicacao_para_intituir_o_programa_municipal_de_inclusao_dogital_para_idosos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8354/indicacao_para_intituir_o_programa_municipal_de_inclusao_dogital_para_idosos.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de instituir o Programa Municipal de Inclusão Digital para Idosos, com o objetivo de promover a alfabetização digital e ampliar o acesso à tecnologia para pessoas a partir de sessenta anos residentes no município de Quissamã.</t>
   </si>
   <si>
     <t>8390</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8390/indicacao_-_fala_cidadao_sessoes_cmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8390/indicacao_-_fala_cidadao_sessoes_cmq.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Presidente da Câmara Municipal de Quissamã/RJ, o Sr. Fábio Castro da Costa, que junto a Mesa Diretora desta Casa, estude a possibilidade de apresentar um Projeto de Resolução visando à inclusão de dispositivo no Regimento Interno desta Casa (Resolução nº 162, de 12 de julho de 2018), que contemple a possibilidade de fala de um cidadão durante as sessões ordinárias da Câmara Municipal.</t>
   </si>
   <si>
     <t>8393</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8393/caderno_certo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8393/caderno_certo.pdf</t>
   </si>
   <si>
     <t>Inclusão do caderno neurodivergente.</t>
   </si>
   <si>
     <t>8394</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8394/criacao_do_ciam.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8394/criacao_do_ciam.pdf</t>
   </si>
   <si>
     <t>Criação de um Centro Integrado de Apoio às Mães Atípicas (CIAM).</t>
   </si>
   <si>
     <t>8413</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8413/indicacao_de_reforma_do_anfiteatro_e_cobertura_do_estacionamento.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8413/indicacao_de_reforma_do_anfiteatro_e_cobertura_do_estacionamento.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria competente, estude a possibilidade de reformar o Anfiteatro da Prefeitura e realizar a cobertura do estacionamento.</t>
   </si>
   <si>
     <t>8437</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8437/indicacao_da_informacao_da_escola_integral_a_populacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8437/indicacao_da_informacao_da_escola_integral_a_populacao.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de promover, com a população, rodas de conversas com informações sobre o período integral que está sendo implantada nas Unidades Escolares, apresentar a proposta do Governo Federal e do Governo Municipal.</t>
   </si>
   <si>
     <t>8476</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8476/indicacao_para_aquisicao_de_um_acervo_de_livros_infanto_juvenil_e_mobilia_para_a_biblioteca_do_ciep.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8476/indicacao_para_aquisicao_de_um_acervo_de_livros_infanto_juvenil_e_mobilia_para_a_biblioteca_do_ciep.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria competente, estude a possibilidade de um comprar um acervo de livros infanto juvenil e mobília apropriada para a biblioteca do CIEP.</t>
   </si>
   <si>
     <t>8492</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8492/indicacao_2024-_implementacao_de_horarios_de_onibus_no_periodo_de_verao_para_a_praia_de_joao_francisco_-_3.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8492/indicacao_2024-_implementacao_de_horarios_de_onibus_no_periodo_de_verao_para_a_praia_de_joao_francisco_-_3.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã-RJ, a Srª maria de Fátima Pacheco, que junto a Secretaria Municipal de Transporte estude a possibilidade da implementação de horários de ônibus no período de verão para a praia de João Francisco.</t>
   </si>
   <si>
     <t>8502</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8502/indicacao_incubadora_startups.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8502/indicacao_incubadora_startups.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã-RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria competente estude a possibilidade de implementação do Programa Incubadora e Startups de Empresas no Município de Quissamã-R.J.</t>
   </si>
   <si>
     <t>7571</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7571/lei_complementar_no_019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7571/lei_complementar_no_019.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR Nº 019/2024 - ALTERA A LEI COMPLEMENTAR Nº 009, DE 31 DE DEZEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7773</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7773/lei_complementar_no_020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7773/lei_complementar_no_020.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR Nº 020/2024 QUE ALTERA O ART. 50 DA LEI COMPLEMENTAR Nº 006/2019</t>
   </si>
   <si>
     <t>7572</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Leis Sancionadas</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7572/lei-2371.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7572/lei-2371.pdf</t>
   </si>
   <si>
     <t>LEI N° 2371/2023</t>
   </si>
   <si>
     <t>7586</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7586/lei-2398.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7586/lei-2398.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2398/2023 QUE ESTIMA E RECEITA E FIXA A DESPESA DO MUNICÍPIO DE QUISSAMÃ PARA 2024</t>
   </si>
   <si>
     <t>7573</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7573/lei-2399.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7573/lei-2399.pdf</t>
   </si>
   <si>
     <t>lei n° 2399/2024</t>
   </si>
   <si>
     <t>7574</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7574/lei-2400.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7574/lei-2400.pdf</t>
   </si>
   <si>
     <t>LEI N° 2400/2024</t>
   </si>
   <si>
     <t>7575</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7575/lei-2401.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7575/lei-2401.pdf</t>
   </si>
   <si>
     <t>LEI N° 2401/2024</t>
   </si>
   <si>
     <t>7576</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7576/lei-2402.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7576/lei-2402.pdf</t>
   </si>
   <si>
     <t>LEI N° 2402/2024</t>
   </si>
   <si>
     <t>7577</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7577/lei-2403.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7577/lei-2403.pdf</t>
   </si>
   <si>
     <t>LEI N° 2403/2024</t>
   </si>
   <si>
     <t>7579</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7579/lei-2404.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7579/lei-2404.pdf</t>
   </si>
   <si>
     <t>LEI N° 2404/2024</t>
   </si>
   <si>
     <t>7580</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7580/lei-2406.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7580/lei-2406.pdf</t>
   </si>
   <si>
     <t>LEI N° 2406/2024</t>
   </si>
   <si>
     <t>7581</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7581/lei-2407.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7581/lei-2407.pdf</t>
   </si>
   <si>
     <t>LEI N° 2407/2024</t>
   </si>
   <si>
     <t>7582</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7582/lei-2408.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7582/lei-2408.pdf</t>
   </si>
   <si>
     <t>LEI N° 2408/2024.</t>
   </si>
   <si>
     <t>7667</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7667/lei-2409.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7667/lei-2409.pdf</t>
   </si>
   <si>
     <t>LEI N° 2409/2024</t>
   </si>
   <si>
     <t>7669</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7669/lei-2410.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7669/lei-2410.pdf</t>
   </si>
   <si>
     <t>LEI N° 2410/2024</t>
   </si>
   <si>
     <t>7671</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7671/lei-2411.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7671/lei-2411.pdf</t>
   </si>
   <si>
     <t>LEI N° 2411/2024</t>
   </si>
   <si>
     <t>7673</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7673/lei-2412.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7673/lei-2412.pdf</t>
   </si>
   <si>
     <t>LEI N° 2412/2024</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7675/lei-2413.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7675/lei-2413.pdf</t>
   </si>
   <si>
     <t>LEI N° 2413/2024</t>
   </si>
   <si>
     <t>7676</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7676/lei-2414.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7676/lei-2414.pdf</t>
   </si>
   <si>
     <t>LEI N° 2414/2024</t>
   </si>
   <si>
     <t>7732</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7732/lei-2415.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7732/lei-2415.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2415/2024 - ASSOCIAÇÃO NACIONAL DE MUNICÍPIOS E MEIO AMBIENTE - ANAMMA.</t>
   </si>
   <si>
     <t>7764</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7764/lei-2416.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7764/lei-2416.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2416/2024 QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO PÚBLICA DO MUNICIPAL DE QUISSAMÃ</t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7733/lei-2417.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7733/lei-2417.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2417/2024 - CRÉDITO ADICIONAL R$: 1.321.290,00.</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7734/lei-2418.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7734/lei-2418.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2418/2024 - CRÉDITO ADICIONAL R$: 1.646.569.52.</t>
   </si>
   <si>
     <t>7735</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7735/lei-2419.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7735/lei-2419.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2419/2024 - CRÉDITO SUPLEMENTAR R$: 7.649.513,68.</t>
   </si>
   <si>
     <t>7736</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7736/lei-2420.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7736/lei-2420.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2420/2024 - CRÉDITO ADICIONAL - R$: 3.991.000,00.</t>
   </si>
   <si>
     <t>7737</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7737/lei-2421.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7737/lei-2421.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2421/2024 - CRÉDITO ESPECIAL R$: 152.496,00.</t>
   </si>
   <si>
     <t>7738</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7738/lei-2422.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7738/lei-2422.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2422/2024 - ALTERA O ANEXO I DA LEI MUNICIPAL Nº 1015/2008.</t>
   </si>
   <si>
     <t>7765</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7765/lei-2423.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7765/lei-2423.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2423/2024 QUE AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - R$ 30.000,00</t>
   </si>
   <si>
     <t>7766</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7766/lei-2424.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7766/lei-2424.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2424/2024 QUE AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - R$ 200.000,00</t>
   </si>
   <si>
     <t>7767</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7767/lei-2425.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7767/lei-2425.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2425/2024 QUE AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR - R$ 365.093,32</t>
   </si>
   <si>
     <t>7768</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7768/lei-2426.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7768/lei-2426.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2426/2024 QUE AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL - R$ 803.000,00</t>
   </si>
   <si>
     <t>7769</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7769/lei-2427.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7769/lei-2427.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2427/2024 QUE INSTITUI O PROGRAMA NÚCLEO ESPECIALIZADO DE ATENDIMENTO AO HOMEM - NEAH</t>
   </si>
   <si>
     <t>7770</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7770/lei-2428.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7770/lei-2428.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2428/2024 QUE DISPÕE SOBRE O ATENDIMENTO PRIORITÁRIO EM CRECHES MUNICIPAIS PARA CRIANÇAS EM IDADE COMPATÍVEL, FILHOS DE MULHERES EM PRIVAÇÃO DE LIBERDADE, LIBERDADE CONDICIONAL E EGRESSAS DO SISTEMA CARCERÁRIO</t>
   </si>
   <si>
     <t>7771</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7771/lei-2429.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7771/lei-2429.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2429/2024 QUE DISPÕE SOBRE O ATENDIMENTO PRIORITÁRIO EM CRECHES MUNICIPAIS PARA CRIANÇAS EM IDADE COMPATÍVEL FILHOS DE MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA, DE NATUREZA FÍSICA, PSICOLÓGICA E SEXUAL</t>
   </si>
   <si>
     <t>7772</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7772/lei-2430.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7772/lei-2430.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2430/2024 QUE ALTERA A LEI MUNICIPAL Nº 1567/2016</t>
   </si>
   <si>
     <t>7877</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7877/lei-2431.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7877/lei-2431.pdf</t>
   </si>
   <si>
     <t>LEI N° 2431/2024</t>
   </si>
   <si>
     <t>7802</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7802/lei-2432.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7802/lei-2432.pdf</t>
   </si>
   <si>
     <t>LEI N° 2432/2024</t>
   </si>
   <si>
     <t>7803</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7803/lei-2433.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7803/lei-2433.pdf</t>
   </si>
   <si>
     <t>LEI N° 2433/2024</t>
   </si>
   <si>
     <t>7902</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7902/lei-2434.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7902/lei-2434.pdf</t>
   </si>
   <si>
     <t>LEI N° 2434/2024</t>
   </si>
   <si>
     <t>7903</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7903/lei-2435.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7903/lei-2435.pdf</t>
   </si>
   <si>
     <t>LEI N° 2435/2024</t>
   </si>
   <si>
     <t>7943</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7943/lei-2436.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7943/lei-2436.pdf</t>
   </si>
   <si>
     <t>LEI N° 2436/2024</t>
   </si>
   <si>
     <t>7945</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7945/lei-2437.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7945/lei-2437.pdf</t>
   </si>
   <si>
     <t>LEI N° 2437/2024.</t>
   </si>
   <si>
     <t>7947</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7947/lei-2438.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7947/lei-2438.pdf</t>
   </si>
   <si>
     <t>LEI N° 2438/2024</t>
   </si>
   <si>
     <t>7958</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7958/lei-2439.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7958/lei-2439.pdf</t>
   </si>
   <si>
     <t>LEI N° 2439/2024</t>
   </si>
   <si>
     <t>7959</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7959/lei-2440.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7959/lei-2440.pdf</t>
   </si>
   <si>
     <t>LEI N° 2440/2024.</t>
   </si>
   <si>
     <t>8063</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8063/lei-2441.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8063/lei-2441.pdf</t>
   </si>
   <si>
     <t>LEI N° 2441/2024</t>
   </si>
   <si>
     <t>8064</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8064/lei-2442.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8064/lei-2442.pdf</t>
   </si>
   <si>
     <t>LEI N° 2442/2024</t>
   </si>
   <si>
     <t>8065</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8065/lei-2443.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8065/lei-2443.pdf</t>
   </si>
   <si>
     <t>LEI N° 2443/2024</t>
   </si>
   <si>
     <t>8140</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8140/lei-2444.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8140/lei-2444.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2444/2024 - CRÉDITO SUPLEMENTAR - R$ 5.194.151,29</t>
   </si>
   <si>
     <t>8141</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8141/lei-2445.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8141/lei-2445.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2445/2024 - CRÉDITO ADICIONAL ESPECIAL - R$ 2.000.000,00</t>
   </si>
   <si>
     <t>8151</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8151/lei-2446.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8151/lei-2446.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2446/2024 QUE ALTERA A LEI MUNICIPAL Nº 2037/2021</t>
   </si>
   <si>
     <t>8153</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8153/lei-2447.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8153/lei-2447.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2447/2024 QUE ALTERA A LEI MUNICIPAL Nº 1892/2019</t>
   </si>
   <si>
     <t>8143</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8143/lei-2448.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8143/lei-2448.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2448/2024 - CRÉDITO ADICIONAL ESPECIAL DE R$ 477.500,00</t>
   </si>
   <si>
     <t>8144</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8144/lei-2449.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8144/lei-2449.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2449/2024 - LEI ORGÂNICA DA PROCURADORIA GERAL DO MUNICÍPIO DE QUISSAMÃ</t>
   </si>
   <si>
     <t>8152</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8152/lei-2452.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8152/lei-2452.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2452/2024 QUE ALTERA A LEI MUNICIPAL Nº 1483/2015</t>
   </si>
   <si>
     <t>8142</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8142/lei-2453.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8142/lei-2453.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2453/2024 - FIXA SUBSÍDIO DOS VEREADORES PARA LEGISLATURA 2025/2028</t>
   </si>
   <si>
     <t>8184</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8184/lei-2454.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8184/lei-2454.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2454/2024 - ALTERA  A LEI MUNICIPAL Nº 2308/2023</t>
   </si>
   <si>
     <t>8185</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8185/lei-2455.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8185/lei-2455.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2455/2024 - ALTER A LEI MUNICIPAL Nº 2085/2021</t>
   </si>
   <si>
     <t>8186</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8186/lei-2456.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8186/lei-2456.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2456/2024 - CRIAÇÃO DO SERVIÇO DE CAPELANIA DA GUARDA CIVIL MUNICIPAL</t>
   </si>
   <si>
     <t>8219</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8219/lei-2457.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8219/lei-2457.pdf</t>
   </si>
   <si>
     <t>LEI N° 2457/2024</t>
   </si>
   <si>
     <t>8220</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8220/lei-2458.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8220/lei-2458.pdf</t>
   </si>
   <si>
     <t>LEI N° 2458/2024</t>
   </si>
   <si>
     <t>8241</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8241/lei-2459.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8241/lei-2459.pdf</t>
   </si>
   <si>
     <t>LEI N° 2459/2024</t>
   </si>
   <si>
     <t>8242</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8242/lei-2460.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8242/lei-2460.pdf</t>
   </si>
   <si>
     <t>LEI N° 2460/2024</t>
   </si>
   <si>
     <t>8281</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8281/lei-2461.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8281/lei-2461.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2461/2024 ALTERAÇÃO DE NOME DA ESCOLA MUNICIPAL DÉLFICA DE CARVALHO WAGNER</t>
   </si>
   <si>
     <t>8292</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8292/lei-2462.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8292/lei-2462.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2462/2024 - ABERTURA DE CRÉDITO ESPECIAL NA IMPORTÂNCIA DE R$ 1.309.667,49</t>
   </si>
   <si>
     <t>8293</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8293/lei-2463.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8293/lei-2463.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2463/2024 - ABERTURA DE CRÉDITO ESPECIAL NA IMPORTÂNCIA DE R$ 182.366,47</t>
   </si>
   <si>
     <t>8368</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8368/lei-2464.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8368/lei-2464.pdf</t>
   </si>
   <si>
     <t>LEI N° 2464/2024</t>
   </si>
   <si>
     <t>8369</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8369/lei-2465.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8369/lei-2465.pdf</t>
   </si>
   <si>
     <t>LEI N° 2465/2024</t>
   </si>
   <si>
     <t>8371</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8371/lei-2466.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8371/lei-2466.pdf</t>
   </si>
   <si>
     <t>LEI N° 2466/2024</t>
   </si>
   <si>
     <t>8379</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8379/lei-2467.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8379/lei-2467.pdf</t>
   </si>
   <si>
     <t>LEI N° 2467/2024</t>
   </si>
   <si>
     <t>8380</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8380/lei-2468.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8380/lei-2468.pdf</t>
   </si>
   <si>
     <t>LEI N° 2468/2024</t>
   </si>
   <si>
     <t>8381</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8381/lei-2469.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8381/lei-2469.pdf</t>
   </si>
   <si>
     <t>LEI N° 2469/2024</t>
   </si>
   <si>
     <t>8382</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8382/lei-2470.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8382/lei-2470.pdf</t>
   </si>
   <si>
     <t>LEI N° 2470/2024</t>
   </si>
   <si>
     <t>8383</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8383/lei-2471.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8383/lei-2471.pdf</t>
   </si>
   <si>
     <t>LEI N° 2471/2024</t>
   </si>
   <si>
     <t>8436</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8436/lei-2472.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8436/lei-2472.pdf</t>
   </si>
   <si>
     <t>LEI N° 2472/2024</t>
   </si>
   <si>
     <t>8427</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8427/lei-2473.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8427/lei-2473.pdf</t>
   </si>
   <si>
     <t>LEI N° 2473/2024</t>
   </si>
   <si>
     <t>8428</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8428/lei-2474.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8428/lei-2474.pdf</t>
   </si>
   <si>
     <t>LEI N° 2474/2024</t>
   </si>
   <si>
     <t>8430</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8430/lei-2475.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8430/lei-2475.pdf</t>
   </si>
   <si>
     <t>LEI N° 2475/2024</t>
   </si>
   <si>
     <t>8431</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8431/lei-2476.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8431/lei-2476.pdf</t>
   </si>
   <si>
     <t>LEI N° 2476/2024</t>
   </si>
   <si>
     <t>8429</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8429/lei-2477.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8429/lei-2477.pdf</t>
   </si>
   <si>
     <t>LEI N° 2477/2024</t>
   </si>
   <si>
     <t>8471</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8471/lei-2478.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8471/lei-2478.pdf</t>
   </si>
   <si>
     <t>LEI N° 2478/2024</t>
   </si>
   <si>
     <t>8496</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8496/lei-2479.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8496/lei-2479.pdf</t>
   </si>
   <si>
     <t>LEI N° 2479/2024</t>
   </si>
   <si>
     <t>8498</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8498/lei-2480.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8498/lei-2480.pdf</t>
   </si>
   <si>
     <t>LEI N° 2480/2024</t>
   </si>
   <si>
     <t>8500</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8500/lei-2481.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8500/lei-2481.pdf</t>
   </si>
   <si>
     <t>LEI N° 2481/2024</t>
   </si>
   <si>
     <t>8501</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8501/lei-2482.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8501/lei-2482.pdf</t>
   </si>
   <si>
     <t>LEI N° 2482/2024</t>
   </si>
   <si>
     <t>8527</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8527/lei-2483.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8527/lei-2483.pdf</t>
   </si>
   <si>
     <t>LEI N° 2483/2024</t>
   </si>
   <si>
     <t>8528</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8528/lei-2484.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8528/lei-2484.pdf</t>
   </si>
   <si>
     <t>LEI N° 2484/2024</t>
   </si>
   <si>
     <t>7482</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>MENSAGEM</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7482/mensagem_001-2024_-_altera_a_lei_complementar_no_009-2021.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7482/mensagem_001-2024_-_altera_a_lei_complementar_no_009-2021.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 001/2024 -  ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 009/2021, QUE INSTIUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE QUISSAMÃ.</t>
   </si>
   <si>
     <t>7486</t>
   </si>
   <si>
     <t>Orçamento - PMQ</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7486/mensagem_0002-2024-_cae_anulacao_-_r_1.379.14958-_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7486/mensagem_0002-2024-_cae_anulacao_-_r_1.379.14958-_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.002/2024, referente à autorização para abertura de Crédito Adicional Especial na importância de R$ 1.379.149,58 (um milhão, trezentos e setenta nove mil e cento e quarenta e nove reais e cinquenta e oito centavos).</t>
   </si>
   <si>
     <t>7488</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7488/mensagem_0003-2024_-_cae_convenio_-_r_200.00000_-assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7488/mensagem_0003-2024_-_cae_convenio_-_r_200.00000_-assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.003/2024, referente à autorização para abertura de Crédito Adicional Especial na importância de R$ 200.000,00 (duzentos mil reais).</t>
   </si>
   <si>
     <t>7495</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7495/mensagem_004-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7495/mensagem_004-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 004/2024 - ALTERA A LEI Nº 2341, DE 21 DE AGOSTO DE 2023, QUE INSTITUI O PROGRAMA AUXÚLIO MATERIAL DIDÁTICO DOCENTE PARA PROFISSIONAIS DO QUADRO DO MAGISTÉRIO EM EXERCICIO DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>7497</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7497/mensagem_005-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7497/mensagem_005-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 005/2024 - ALTERA A LEI MUNICIPAL Nº 2308, DE 11 DE MAIO DE 2023, AUE INSTITUI O PROGRAMA AUXÍLIO MATERIAL DIDÁTICO NA FORMA DE CARTÃO MAGNÉTICO DESTINADO AQUISIÇÃO DE MATERIAL ESCOLAR.</t>
   </si>
   <si>
     <t>7499</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7499/mensagem_0006-2024_-_cae_superavit_-_r_4.000.00000_-_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7499/mensagem_0006-2024_-_cae_superavit_-_r_4.000.00000_-_assinado.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0006/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 4.000.000,00 (quatro milhões de reais).</t>
   </si>
   <si>
     <t>7526</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7526/mensagem_0007-2024_-_cae_superavit_-_r_2.013.40625_-assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7526/mensagem_0007-2024_-_cae_superavit_-_r_2.013.40625_-assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 007/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 2.013.406,25 (dois milhões, treze mil e quatrocentos e seis reais e vinte e cinco centavos).</t>
   </si>
   <si>
     <t>7541</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7541/mensagem_no_008-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7541/mensagem_no_008-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 008/2024 - AUTORIZAÇÃO PARA ASSOCIAÇÃO DO MUNICÍPIO DE QUISSAMÃ JUNTO À ANAMMA</t>
   </si>
   <si>
     <t>7544</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7544/mensagem_0009-2024_-_cs_convenio_-_r_400.00000_-_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7544/mensagem_0009-2024_-_cs_convenio_-_r_400.00000_-_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0009/2024, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 400.000,00 (quatrocentos mil reais).</t>
   </si>
   <si>
     <t>7546</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7546/mensagem_0010-2024-_cae_anulacao_-_r_46603-_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7546/mensagem_0010-2024-_cae_anulacao_-_r_46603-_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0010/2024, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 466,03 (quatrocentos e sessenta e seis reais e três centavos)</t>
   </si>
   <si>
     <t>7548</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7548/mensagem_0011-2024_-_cae_convenio_-_r_465.56250-_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7548/mensagem_0011-2024_-_cae_convenio_-_r_465.56250-_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0011/2024, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 465.562,50 (quatrocentos e sessenta e cinco mil e quinhentos e sessenta e dois reais e cinquenta centavos)</t>
   </si>
   <si>
     <t>7550</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7550/mensagem_0012-2024_-_cs_convenio_-_r_47750000_-_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7550/mensagem_0012-2024_-_cs_convenio_-_r_47750000_-_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0012/2024, que solicita em Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 477.500,00 (quatrocentos e setenta e sete mil e quinhentos reais).</t>
   </si>
   <si>
     <t>7642</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7642/mensagem_013-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7642/mensagem_013-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 013/2024 - QUE ALTERA O ANEXO I DA LEI MUNICIPAL Nº 1015, DE 12 DE MARÇO DE 2008.</t>
   </si>
   <si>
     <t>7601</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7601/mensagem_no_014-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7601/mensagem_no_014-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 014/2024 - ENCAMINHA PROJETO DE LEI QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO PÚBLICA MUNICIPAL DE QUISSAMÃ</t>
   </si>
   <si>
     <t>7584</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7584/mensagem_0015-2024_-_cae_superavit_-_r_1.646.56952-assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7584/mensagem_0015-2024_-_cae_superavit_-_r_1.646.56952-assinado.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0015/2024, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 1.646.569,52 (um milhão seiscentos e quarenta e seis mil e quinhentos e sessenta e nove reais e cinquenta e dois centavos).</t>
   </si>
   <si>
     <t>7622</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7622/mensagem_no_016-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7622/mensagem_no_016-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 016/2024 - PROJETO DE LEI QUE CONCEDE REVISÃO DE VENCIMENTO AOS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>7646</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7646/mensagem_017-2024-_nucleo_especializado_de_atendimento_ao_homem.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7646/mensagem_017-2024-_nucleo_especializado_de_atendimento_ao_homem.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 017/2024 - INSTITUI O NÚCLEO ESPECIALIZADO DE ATENDIMENTO AO HOMEM- NEAH.</t>
   </si>
   <si>
     <t>7639</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7639/mensagem_0018-2024_-_cae_superavit_-_r_1.321.29000_-_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7639/mensagem_0018-2024_-_cae_superavit_-_r_1.321.29000_-_assinado.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0018/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 1.321.290,00 (um milhão, trezentos e vinte e um mil e duzentos e noventa reais).</t>
   </si>
   <si>
     <t>7647</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7647/mensagem_019-2024_-_atendimento_prioritario_em_creches-_mulheres_em_privacao_de_liberdade..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7647/mensagem_019-2024_-_atendimento_prioritario_em_creches-_mulheres_em_privacao_de_liberdade..pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 019/2024- ATENDIMENTO PRIORITÁRIO EM CRECHES PARA CRIANÇAS FILOS DE MULHERES EM PRIVAÇÃO DE LIBERDADE.</t>
   </si>
   <si>
     <t>7650</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7650/mensagem_020-2024-_atendimento_prioritario_em_creches_-_mulhres_vitimas_de_violencia..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7650/mensagem_020-2024-_atendimento_prioritario_em_creches_-_mulhres_vitimas_de_violencia..pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 020/2024 - DISPÕE SOBRE O ATENDIMENTO PRIORITÁRIO EM CRECHES PARA CRIANÇAS DE MULHERES VITIMAS DE VIOLENCIA DOMESTICA,</t>
   </si>
   <si>
     <t>7677</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7677/mensagem_0021-2024_-_cae_excesso_-_r_152.49600_-_assinada....pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7677/mensagem_0021-2024_-_cae_excesso_-_r_152.49600_-_assinada....pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0021/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ R$ 152.496,00 (cento e cinquenta e dois mil e quatrocentos e noventa e seis reais)</t>
   </si>
   <si>
     <t>7683</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7683/mensagem_0022-2024_-_cs_superavit_-_r_7.649.51368_-_assinada....pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7683/mensagem_0022-2024_-_cs_superavit_-_r_7.649.51368_-_assinada....pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0022/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 7.649.513,68  (sete milhões, setecentos e quarenta e nove mil, quinhentos e treze reais e sessenta e oito centavos).</t>
   </si>
   <si>
     <t>7685</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7685/mensagem_0023-2024_-_cae_superavit_-_r_3.991.00000_-_assinada....pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7685/mensagem_0023-2024_-_cae_superavit_-_r_3.991.00000_-_assinada....pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0023/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 3.991.000,00 (três milhões, novecentos e noventa e um  mil reais)</t>
   </si>
   <si>
     <t>7698</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7698/mensagem_0024-2024_-_cae_superavit_-_r_30.00000_-_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7698/mensagem_0024-2024_-_cae_superavit_-_r_30.00000_-_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0024/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 30.000,00 (trinta mil reais)</t>
   </si>
   <si>
     <t>7701</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7701/mensagem_0025-2024-_cae_anulacao_-_r_200.00000_-_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7701/mensagem_0025-2024-_cae_anulacao_-_r_200.00000_-_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0025/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 200.000,00 (duzentos mil reais).</t>
   </si>
   <si>
     <t>7706</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7706/mensagem_0026-2024_-_cs_convenio_-_r_365.09332_-_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7706/mensagem_0026-2024_-_cs_convenio_-_r_365.09332_-_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0026/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 365.093,32 (trezentos e sessenta e cinco mil e noventa e três reais e trinta e dois centavos).</t>
   </si>
   <si>
     <t>7708</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7708/mensagem_0027-2024_-_cae_superavit_-_r_803.000000_-_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7708/mensagem_0027-2024_-_cae_superavit_-_r_803.000000_-_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0027/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 803.000,00 (oitocentos e três mil reais).</t>
   </si>
   <si>
     <t>7739</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7739/mensagem_0028-2024_-_cs_superavit_-_r_1.180.00000-assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7739/mensagem_0028-2024_-_cs_superavit_-_r_1.180.00000-assinado.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0028/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 1.180.000,00 (um milhão, cento e oitenta mil reais).</t>
   </si>
   <si>
     <t>7753</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7753/mensagem_0029-2024_-_cae_superavit_-_r_325.84100-assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7753/mensagem_0029-2024_-_cae_superavit_-_r_325.84100-assinado.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0029/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 325.841,00 (trezentos e vinte e cinco mil, oitocentos e quarenta e um reais).</t>
   </si>
   <si>
     <t>7783</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7783/mensagem_no_030-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7783/mensagem_no_030-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 030/2024 QUE ENCAMINHA PROJETO DE LEI QUE CRIA A INSPETORIA E GRUPAMENTO DE RONDA ESCOLAR DA GUARDA CIVIL MUNICIPAL</t>
   </si>
   <si>
     <t>7785</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7785/mensagem_no_031-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7785/mensagem_no_031-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 031/2024 QUE ENCAMINHA PROJETO DE LEI QUE CRIA O GRUPAMENTO ESPECIALIZADO CANIL DA GUARDA CIVIL DE QUISSAMÃ</t>
   </si>
   <si>
     <t>7819</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7819/mensagem_0032-2024_-_cae_superavit_-_r_374.30000-assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7819/mensagem_0032-2024_-_cae_superavit_-_r_374.30000-assinado.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0032/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 374.300,00 (trezentos e setenta e quatro mil e trezentos reais).</t>
   </si>
   <si>
     <t>7900</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7900/mensagem_0033-2024_-_cs_superavit_-_r_3.200.00000-assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7900/mensagem_0033-2024_-_cs_superavit_-_r_3.200.00000-assinado.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0033/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 3.200.000,00 (três milhões e duzentos mil reais).</t>
   </si>
   <si>
     <t>7910</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7910/mensagem_0034-2024_-_cae_excesso_-_r_22.82805_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7910/mensagem_0034-2024_-_cae_excesso_-_r_22.82805_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0034/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 22.828,05 (vinte e dois mil, oitocentos e vinte e oito reais e cinco centavos).</t>
   </si>
   <si>
     <t>7913</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7913/mensagem_0035-2024_-_cae_excesso_-_r_1.611.0000_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7913/mensagem_0035-2024_-_cae_excesso_-_r_1.611.0000_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0035/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 1.611.000,00 (um milhão, seiscentos e onze mil reais).</t>
   </si>
   <si>
     <t>8012</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8012/mensagem_0036-2024_-_cae_superavit_-_r_671.50000_-_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8012/mensagem_0036-2024_-_cae_superavit_-_r_671.50000_-_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0036/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 671.500,00 (seiscentos e setenta e um mil e quinhentos reais)</t>
   </si>
   <si>
     <t>8016</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8016/mensagem_0.037-2024-_cae_anulacao_-_r_2.50000-_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8016/mensagem_0.037-2024-_cae_anulacao_-_r_2.50000-_assinado.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0037/2024, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 2.500,00 (dois mil e quinhentos reais).</t>
   </si>
   <si>
     <t>8036</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8036/mensagem_no_039-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8036/mensagem_no_039-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 039/2024 QUE ENCAMINHA PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL Nº 2037/2021</t>
   </si>
   <si>
     <t>8031</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8031/mensagem_no_040-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8031/mensagem_no_040-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 040/2024 QUE ENCAMINHA PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL Nº 1892/2019</t>
   </si>
   <si>
     <t>8034</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8034/mensagem_0041-2024_-_cae_superavit_-_r_300.00000_-assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8034/mensagem_0041-2024_-_cae_superavit_-_r_300.00000_-assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0041/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 300.000,00 (trezentos mil reais).</t>
   </si>
   <si>
     <t>8057</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8057/mensagem_0042-2024_-_cs_superavit_-_r_5.194.15129_-_ass.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8057/mensagem_0042-2024_-_cs_superavit_-_r_5.194.15129_-_ass.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0042/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 5.194.151,29 (cinco milhões, cento e noventa e quatro mil e cento e cinquenta e um reais e vinte e nove centavos).</t>
   </si>
   <si>
     <t>8060</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8060/mensagem_043-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8060/mensagem_043-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 043/2024 - QUE CRIA O CONSELHO MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO SUSTENTÁVEL - COMADES.</t>
   </si>
   <si>
     <t>8079</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8079/mensagem_0044-2024_-_cae_excesso_-_r_2.000.00000_-_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8079/mensagem_0044-2024_-_cae_excesso_-_r_2.000.00000_-_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0044/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 2.000.000,00 (dois milhões de reais).</t>
   </si>
   <si>
     <t>8081</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8081/mensagem_0045-2024_-_cae_convenio_-_r_477.50000_-assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8081/mensagem_0045-2024_-_cae_convenio_-_r_477.50000_-assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0045/2024, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 477.500,00 (quatrocentos e setenta e sete mil e quinhentos reais).</t>
   </si>
   <si>
     <t>8136</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8136/mensagem_no_046-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8136/mensagem_no_046-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 046/2024 QUE ENCAMINHA PROJETO DE LEI QUE CRIA A CAPELANIA DA GUARDA CIVIL MUNICIPAL DE QUISSAMÃ</t>
   </si>
   <si>
     <t>8126</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8126/mensagem_no_047-2024_e_anexo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8126/mensagem_no_047-2024_e_anexo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 047/2024 QUE VERSA SOBRE A LEI ORGÂNICA DA PROCURADORIA GERAL DO MUNICÍPIO DE QUISSAMÃ</t>
   </si>
   <si>
     <t>8131</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8131/mensagem_no_048-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8131/mensagem_no_048-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 048/2024 QUE ENCAMINHA PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL Nº 2308/2023</t>
   </si>
   <si>
     <t>8138</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8138/mensagem_no_049-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8138/mensagem_no_049-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 049/2024 QUE ENCAMINHA PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL Nº 2085/2021</t>
   </si>
   <si>
     <t>8154</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8154/mensagem_0050-2024_-_cae_excesso_-_r_585.27932-_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8154/mensagem_0050-2024_-_cae_excesso_-_r_585.27932-_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0050/2024, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 585.279,32 (quinhentos e oitenta e cinco mil, duzentos e setenta e nove reais e trinta e dois centavos).</t>
   </si>
   <si>
     <t>8168</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8168/mensagem_no_051-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8168/mensagem_no_051-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 051/2024 QUE ENCAMINHA PROJETO DE LEI QUE INSTITUI O GABINETE DE GESTÃO INTEGRADA EM SEGURANÇA PÚBLICA</t>
   </si>
   <si>
     <t>8196</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8196/mensagem_0052-2024_-_cae_excesso_-_r_181.36647_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8196/mensagem_0052-2024_-_cae_excesso_-_r_181.36647_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0052/2024, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 181.366,47 (cento e oitenta e um mil e trezentos e sessenta e seis reais e quarenta e sete centavos).</t>
   </si>
   <si>
     <t>8202</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8202/mensagem_no_053-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8202/mensagem_no_053-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 053/2024 QUE ENCAMINHA PROJETO DE LEI QUE CRIA O CONSELHO MUNICIPAL DE PROMOÇÃO DE POLÍTICAS PARA DIVERSIDADE LGBTI+</t>
   </si>
   <si>
     <t>8246</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8246/mensagem_0054-2024-_cae_anulacao_-_r182.36647_-_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8246/mensagem_0054-2024-_cae_anulacao_-_r182.36647_-_assinado.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.054/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 182.366,47 (cento e oitenta e dois mil e trezentos e sessenta e seis reais e quarenta e sete centavos)</t>
   </si>
   <si>
     <t>8250</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8250/mensagem_0055-2024-_cae_superavit_-_r_1.309.66749_-_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8250/mensagem_0055-2024-_cae_superavit_-_r_1.309.66749_-_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.055/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 1.309.667,49 (um milhão, trezentos e nove mil, seiscentos e sessenta e sete reais e quarenta e nove centavos).</t>
   </si>
   <si>
     <t>8303</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8303/mensagem_no_056-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8303/mensagem_no_056-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 056/2024 - ENCAMINHA PROJETO DE LEI QUE REESTRUTURA O CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR - CAE</t>
   </si>
   <si>
     <t>8307</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8307/mensagem_0057-2024_-_cae_excesso_-_r_10000._assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8307/mensagem_0057-2024_-_cae_excesso_-_r_10000._assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0057/2024, referente à autorização para abertura de crédito adicional especial, cujo valor totaliza a importância de R$ 100,00 (cem reais).</t>
   </si>
   <si>
     <t>8320</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8320/mensagem_0058-2024_ldo_2025.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8320/mensagem_0058-2024_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 0058/2024 - Lei de Diretrizes Orçamentárias 2025.</t>
   </si>
   <si>
     <t>8330</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8330/mensagem_0.059-2024_-_cae_excesso_-_r_15.00000-_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8330/mensagem_0.059-2024_-_cae_excesso_-_r_15.00000-_assinado.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0059/2024, referente à autorização para abertura de crédito adicional especial, cujo valor totaliza a importância de R$ 15.000,00 (quinze mil reais).</t>
   </si>
   <si>
     <t>8332</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8332/mensagem_0.060-2024-_cae_anulacao_-_r_80000_-_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8332/mensagem_0.060-2024-_cae_anulacao_-_r_80000_-_assinado.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0060/2024, referente à autorização para abertura de crédito adicional especial, cujo valor totaliza a importância de R$ 800,00 (oitocentos reais).</t>
   </si>
   <si>
     <t>8341</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8341/pl_e_justificativa_da_msg_61.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8341/pl_e_justificativa_da_msg_61.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0061/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 4.500,00 (quatro mil e quinhentos reais).</t>
   </si>
   <si>
     <t>8355</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8355/mensagem_no_062-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8355/mensagem_no_062-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 062/2024 QUE ENCAMINHA PROJETO DE LEI QUE DISPÕE SOBRE O EQUACIONAMENTO DO DÉFICIT TÉCNICO ATUARIAL DO RPPS</t>
   </si>
   <si>
     <t>8349</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8349/mensagem_0063-2024_-_cs_excesso_-_r_2.955.49612-_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8349/mensagem_0063-2024_-_cs_excesso_-_r_2.955.49612-_assinado.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.063/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 2.955.496,12 (dois milhões, novecentos e cinquenta e cinco mil e quatrocentos e noventa e seis reais e doze centavos)</t>
   </si>
   <si>
     <t>8358</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8358/mensagem_0.064-2024_-_cae_excesso_-_r_10.00000-_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8358/mensagem_0.064-2024_-_cae_excesso_-_r_10.00000-_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0064/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>8360</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8360/mensagem_0065-2024_-_cs__excesso_-_r_12.430.35700__assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8360/mensagem_0065-2024_-_cs__excesso_-_r_12.430.35700__assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.065/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 12.430.357,00 (doze milhões, quatrocentos e trinta mil, trezentos e cinquenta e sete reais).</t>
   </si>
   <si>
     <t>8362</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8362/mensagem_0.066-2024-_cs__anulacao_-_r_22.338.76979_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8362/mensagem_0.066-2024-_cs__anulacao_-_r_22.338.76979_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.066/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 22.338.769,79 (vinte e dois milhões, trezentos e trinta e oito mil e setecentos e sessenta e nove reais e setenta e nove centavos).</t>
   </si>
   <si>
     <t>8388</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8388/mensagem_0067-2024_-_cs_anulacao_-_r_2.705.59964-assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8388/mensagem_0067-2024_-_cs_anulacao_-_r_2.705.59964-assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.067/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 2.705.599,64 (dois milhões, setecentos e cinco mil, quinhentos e noventa e nove reais e sessenta e quatro centavos).</t>
   </si>
   <si>
     <t>8404</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8404/mensagem_0068-2024_-_cs_anulacao_-_r_2.389.10000_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8404/mensagem_0068-2024_-_cs_anulacao_-_r_2.389.10000_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.068/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 2.389.100,00 (dois milhões, trezentos e oitenta e nove mil e cem reais).</t>
   </si>
   <si>
     <t>8406</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8406/mensagem_0.069-2024-_cae_anulacao_-_r_10.00000_-assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8406/mensagem_0.069-2024-_cae_anulacao_-_r_10.00000_-assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.069/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>8408</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8408/mensagem_0070-2024_-_cs__excesso_-_r_1.159.20151-_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8408/mensagem_0070-2024_-_cs__excesso_-_r_1.159.20151-_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.070/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 1.159.201,51 (um milhão, cento e cinquenta e nove mil e duzentos e um reais e cinquenta e um centavos).</t>
   </si>
   <si>
     <t>8414</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8414/mensagem_no_071_-_politica_turismo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8414/mensagem_no_071_-_politica_turismo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 071/2024 QUE ENCAMINHA PROJETO DE LEI QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE TURISMO E A CRIAÇÃO DO FUNDO MUNICIPAL DE TURISMO</t>
   </si>
   <si>
     <t>8441</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8441/mensagem_0072-2024_-_cs_anulacao_-_r_4.373.79154_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8441/mensagem_0072-2024_-_cs_anulacao_-_r_4.373.79154_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.072/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 4.373.791,54 (quatro milhões, trezentos e setenta e três mil e setecentos e noventa e um reais e cinquenta e quatro centavos).</t>
   </si>
   <si>
     <t>8469</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8469/mensagem_no_073-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8469/mensagem_no_073-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 073/2024 QUE ENCAMINHA PROJETO DE LEI QUE ALTERA A LEI COMPLEMENTAR Nº 012/2022 - PLANO DIRETOR</t>
   </si>
   <si>
     <t>8446</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8446/mensagem_da_loa_2025.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8446/mensagem_da_loa_2025.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 0074/2024, referente ao Projeto de Lei Orçamentária Anual (PLOA-2025).</t>
   </si>
   <si>
     <t>8478</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8478/mensagem_0.075-2024_-_cs_anulacao_-_r_1.298.81442__mens._75.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8478/mensagem_0.075-2024_-_cs_anulacao_-_r_1.298.81442__mens._75.2024.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.075/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 1.298.814,42 (um milhão, duzentos e noventa e oito mil e oitocentos e quatorze reais e quarenta e dois centavos).</t>
   </si>
   <si>
     <t>8480</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8480/mensagem_0.076-2024-_cae_anulacao_-_r_2500.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8480/mensagem_0.076-2024-_cae_anulacao_-_r_2500.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.076/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 25,00 (vinte e cinco reais).</t>
   </si>
   <si>
     <t>8503</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8503/mensagem_0.077-2024_-_cs_anulacao_-_r_4.294.42076.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8503/mensagem_0.077-2024_-_cs_anulacao_-_r_4.294.42076.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.077/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 4.294.420,76 (quatro milhões, duzentos e noventa e quatro mil, quatrocentos e vinte reais e setenta e seis centavos).</t>
   </si>
   <si>
     <t>8505</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8505/mensagem_0078-2024_-_cse_excesso_-_r_2.281.80000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8505/mensagem_0078-2024_-_cse_excesso_-_r_2.281.80000.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.078/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 2.281.800,00 (dois milhões, duzentos e oitenta e um mil e oitocentos reais).</t>
   </si>
   <si>
     <t>8507</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8507/mensagem_0079-2024_-_cse_excesso_-_r_267.17774.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8507/mensagem_0079-2024_-_cse_excesso_-_r_267.17774.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.079/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 267.177,74 (duzentos e sessenta mil, cento e setenta e sete reais e setenta e quatro centavos).</t>
   </si>
   <si>
     <t>8509</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8509/mensagem_0.080-2024_-_cae_superavit_-_r_1.683.96072.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8509/mensagem_0.080-2024_-_cae_superavit_-_r_1.683.96072.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.080/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 1.683.960,72 (um milhão, seiscentos e oitenta e três mil e novecentos e sessenta reais e setenta e dois centavos).</t>
   </si>
   <si>
     <t>8534</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8534/mensagem_no_081-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8534/mensagem_no_081-2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 081/2024 QUE ENCAMINHA PROJETO DE LEI QUE VERSA SOBRE A CRIAÇÃO DOS COMPONENTES MUNICIPAIS DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - SISAN</t>
   </si>
   <si>
     <t>8537</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8537/mensagem_0.082-2024_-_cae_superavit_-_r_1.693.96072_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8537/mensagem_0.082-2024_-_cae_superavit_-_r_1.693.96072_assinado.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.082/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 1.693.960,72. (um milhão, seiscentos e noventa e três mil e novecentos e sessenta reais e setenta e dois centavos).</t>
   </si>
   <si>
     <t>8539</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8539/mensagem_0083-2024_-_cse_excesso_-_r_330.00000_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8539/mensagem_0083-2024_-_cse_excesso_-_r_330.00000_assinado.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.083/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 330.000,00 (trezentos e trinta mil reais).</t>
   </si>
   <si>
     <t>8541</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8541/mensagem_0084-2024_-_cse_excesso_-_r_1.387.22574_-_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8541/mensagem_0084-2024_-_cse_excesso_-_r_1.387.22574_-_assinado.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.084/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 1.387.225,74 (um milhão, trezentos e oitenta e sete mil, duzentos e vinte e cinco reais e setenta e quatro centavos).</t>
   </si>
   <si>
     <t>8543</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8543/mensagem_0.085-2024_-_cs_anulacao_-_r_965.50000_assinada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8543/mensagem_0.085-2024_-_cs_anulacao_-_r_965.50000_assinada.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0.085/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 965.500,00 (novecentos e sessenta e cinco mil e quinhentos reais).</t>
   </si>
   <si>
     <t>8038</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>OR</t>
   </si>
   <si>
     <t>OFICIO RESPOSTA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8038/oficio_no_179-2024_semad.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8038/oficio_no_179-2024_semad.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 179/2024 DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO EM RESPOSTA AO OFÍCIO PROGE/CMQ Nº 09/2024</t>
   </si>
   <si>
     <t>8039</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8039/oficio_no_180-2024_semad.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8039/oficio_no_180-2024_semad.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 180/2024 DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO EM RESPOSTA AO OFÍCIO Nº 036/2024 DA DIVISÃO DE RECURSOS HUMANOS DA CÂMARA DE QUISSAMÃ</t>
   </si>
   <si>
     <t>7458</t>
   </si>
   <si>
     <t>OFGVA</t>
   </si>
   <si>
     <t>OFÍCIO/GAB/VEREADORA ALEXANDRA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7458/oficio_001-2024_-_pinguela_da_usina.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7458/oficio_001-2024_-_pinguela_da_usina.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Marcelo de Souza Batista – Prefeito em exercício -  solicita que tome as providências necessárias e urgentes para a reforma e recolocação da ponte de pedestres entre os bairros da Usina e do Carmo._x000D_
 O bem-estar, a segurança e a mobilidade dos nossos cidadãos estão em jogo, e não podemos mais postergar essa demanda essencial.</t>
   </si>
   <si>
     <t>7460</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7460/oficio_002-2024_-_quiosque_jf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7460/oficio_002-2024_-_quiosque_jf.pdf</t>
   </si>
   <si>
     <t>Ilmo. Sr. Arnaldo Gonçalves da Silva Queirós Mattoso Secretario Municipal de Desenvolvimento Econômico, Trabalho e Turismo - Solicita esclarecimentos sobre se houve algum procedimento licitatório ou formal realizado para conceder a exploração comercial do Quiosque nº QJF-1aos proprietários do Expresso Carioca Gastrobar, e, em caso afirmativo, solicito a disponibilização de cópias dos documentos pertinentes, bem como esclarecimentos sobre os critérios adotados para tal decisão.</t>
   </si>
   <si>
     <t>7459</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7459/oficio_003-2024_-_pq_aquatico.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7459/oficio_003-2024_-_pq_aquatico.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Marcelo de Souza Batista – Prefeito em exercício -  solicita com urgência que forneça informações detalhadas sobre o atual estágio das obras do Parque Aquático Municipal Nonô Francisco de Paula Que se encontra em situação precária e perigosa, apontando as razões para_x000D_
 a demora e apresentando as medidas efetivas que estão sendo tomadas para resolver as questões identificadas. A comunidade exige transparência e cobra ações concretas para a conclusão das obras.</t>
   </si>
   <si>
     <t>7463</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7463/oficio_004-2024_-_sigma.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7463/oficio_004-2024_-_sigma.pdf</t>
   </si>
   <si>
     <t>Requer a V. Sra. cópia integral do processo administrativo n° 3724/2023 e respectivos processos de pagamento, incluindo as comprovações dos serviços executados.</t>
   </si>
   <si>
     <t>7464</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7464/oficio_005-2024_-_notebooks.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7464/oficio_005-2024_-_notebooks.pdf</t>
   </si>
   <si>
     <t>Requer cópias integrais dos processos administrativos nos 4244/2022 e 3878/2023, respectivos processos de pagamento e inventário patrimonial dos bens que já foram entregues.</t>
   </si>
   <si>
     <t>7465</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7465/oficio_006-2024_-_emergencia_educacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7465/oficio_006-2024_-_emergencia_educacao.pdf</t>
   </si>
   <si>
     <t>Requer a V. Sra. cópia integral do processo administrativo n° 16832/2023 e respectivos processos de pagamento.</t>
   </si>
   <si>
     <t>7475</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7475/oficio_007-2024_-_quadra_barra_do_furado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7475/oficio_007-2024_-_quadra_barra_do_furado.pdf</t>
   </si>
   <si>
     <t>Indicação em questão trata das providências necessárias em relação ao conserto da cobertura da quadra de Barra do Furado, em resposta às crescentes preocupações manifestadas por diversos moradores da localidade e pelos frequentadores assíduos deste espaço destinado ao lazer e à prática esportiva_x000D_
 Solicita encarecidamente que sejam tomadas as seguintes providências:_x000D_
 1. Início imediato dos processos necessários para o conserto e reforço da estrutura da_x000D_
 cobertura da quadra de Barra do Furado;_x000D_
 2. Realização de uma vistoria urgente por parte da Defesa Civil Municipal, a fim de_x000D_
 avaliar a segurança do local para seus frequentadores.</t>
   </si>
   <si>
     <t>7515</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7515/oficio_009-2024_-_pq_expo_dengue.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7515/oficio_009-2024_-_pq_expo_dengue.pdf</t>
   </si>
   <si>
     <t>Expressa profunda preocupação com a situação alarmante presenciada hoje, 20/02/2024, no Parque de Exposição Dr. Renato Queirós Carneiro da Silva._x000D_
 A quantidade de locais com acúmulo de água é assustadora e propícia para a proliferação do mosquito Aedes Aegypti, o principal vetor da dengue, representando um sério risco à saúde pública de nossa comunidade._x000D_
 Solicita que medidas imediatas sejam adotadas para resolver essa questão. É imprescindível que sejam realizadas ações urgentes de limpeza, Controle Larvário, Controle Adulticida e eliminação de focos de água parada dentro e ao redor do Parque de Exposições, a fim de conter a propagação da dengue e proteger nossa comunidade.</t>
   </si>
   <si>
     <t>7590</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7590/oficio_011-2024_-_5cia_dengue_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7590/oficio_011-2024_-_5cia_dengue_1.pdf</t>
   </si>
   <si>
     <t>Solicita tratamento imediato de limpeza e controle larvário imóvel atualmente locado pela Prefeitura Municipal para abrigar a 5ª CIA de Polícia Militar do 32º BPM, conforme documentado no Ofício nº 061/2023 e Processo nº 9717/2023.</t>
   </si>
   <si>
     <t>7591</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7591/oficio_012-2024_-_ambulatorio_de_saude_mental.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7591/oficio_012-2024_-_ambulatorio_de_saude_mental.pdf</t>
   </si>
   <si>
     <t>Demonstra a necessidade urgente do retorno do Ambulatório de Saúde Mental Carlos Magalhães Pereira da Silva ao seu local de origem, devidamente adequado para proporcionar conforto e segurança tanto aos usuários quanto aos funcionários que dele dependem.</t>
   </si>
   <si>
     <t>7593</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7593/oficio_013-2024_-_castramovel_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7593/oficio_013-2024_-_castramovel_1.pdf</t>
   </si>
   <si>
     <t>Expressa a preocupação diante de uma situação que beira o surrealismo administrativo. Conforme contrato entre a Prefeitura Municipal de Quissamã e a empresa L D Unidades Móveis &amp; Representações Ltda, datado de 28 de julho de 2022, foi adquirida uma unidade móvel castramóvel, com o propósito singular de realizar a castração de animais de pequeno porte em nosso município.</t>
   </si>
   <si>
     <t>7598</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7598/oficio_015-2024_-_lagoa_da_ribeira.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7598/oficio_015-2024_-_lagoa_da_ribeira.pdf</t>
   </si>
   <si>
     <t>Relatar fatos graves e exigir ação imediata diante da situação alarmante que temos enfrentado em nosso município, especialmente em relação à_x000D_
 mortandade de peixes na lagoa da Ribeira, uma área de proteção ambiental municipal.</t>
   </si>
   <si>
     <t>7618</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7618/oficio_014-2024_-_fliquinho.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7618/oficio_014-2024_-_fliquinho.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos com a qualidade do material didático distribuído aos alunos da rede pública de ensino municipal de Quissamã, em especial o livro intitulado "A Turma do Fliquinho.</t>
   </si>
   <si>
     <t>7664</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7664/oficio_016-2024_-_instalacoes_eletricas_praca.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7664/oficio_016-2024_-_instalacoes_eletricas_praca.pdf</t>
   </si>
   <si>
     <t>sOLICITA com urgência, que a Prefeitura Municipal tome as medidas necessárias para remover essas instalações elétricas temporárias da Praça Brigadeiro José Caetano e do Pátio da Igreja Matriz, garantindo a segurança dos nossos munícipes. Além disso, peço que sejam adotadas medidas preventivas para evitar que situações semelhantes ocorram no futuro.</t>
   </si>
   <si>
     <t>7695</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7695/oficio_017-2024_-_andrea_pacheco.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7695/oficio_017-2024_-_andrea_pacheco.pdf</t>
   </si>
   <si>
     <t>Indaga quais seriam os poderes atribuídos à Sra. Andrea de Fátima Pacheco Barreto, filha de Antônio Franca Pacheco e Alcinea Pacheco Barreto, inscrita no CPF sob o n.º 042.004.597-01, nascida em 05/07/1974, dentro da Secretaria Municipal de Saúde, que eventualmente teriam embasado sua ação de passar à frente da fila de exames na clínica particular contratada pelo Governo Municipal, bem como sua capacidade de influenciar em medidas disciplinares envolvendo outros funcionários da referida secretaria, como no caso da Sra. Lourdes de Fátima Santos Nascimento.</t>
   </si>
   <si>
     <t>7700</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7700/oficio_018-2024_-_chris_tonietto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7700/oficio_018-2024_-_chris_tonietto.pdf</t>
   </si>
   <si>
     <t>Solicita à nobre Deputada Federal Ilma. Dra. Chris Tonietto que seja viabilizado o montante de R$ 500.000,00 (quinhentos mil reais) em recursos financeiros por meio de emenda parlamentar, para a aquisição de uma retroescavadeira sobre rodas. Tal investimento agregará ainda mais agilidade ao serviço prestado pela Patrulha Agrícola aos pequenos produtores rurais que necessitam de auxílio em suas propriedades, incluindo a_x000D_
 manutenção de tanques para desedentação de animais. Além disso, contribuirá para a abertura e manutenção de estradas vicinais, facilitando o _x000D_
  escoamento da produção agrícola, e apoiará novas atividades agrícolas, como piscicultura e agroindústrias. Também permitirá a manutenção de manilhamentos, com a substituição de manilhas de diâmetros inferiores ao necessário para o bom escoamento dos cursos d'água, evitando interrupções de trechos e diversas outras atividades inerentes à produção agrícola em nosso município.</t>
   </si>
   <si>
     <t>7731</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7731/oficio_019-2024_-_ruas_de_caxias.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7731/oficio_019-2024_-_ruas_de_caxias.pdf</t>
   </si>
   <si>
     <t>Expressa uma preocupação que vem sendo compartilhada por diversos moradores das ruas Adolfo Carneiro da Silva e Gerânio de Paula, no Bairro de_x000D_
 Caxias. Trata-se do acúmulo de entulhos, restos de podas de plantas e outros itens volumosos e inservíveis que têm se espalhado pelas calçadas dessas vias.</t>
   </si>
   <si>
     <t>7968</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7968/oficio_021-2024_-_retroescavadeira.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7968/oficio_021-2024_-_retroescavadeira.pdf</t>
   </si>
   <si>
     <t>solicita esclarecimentos sobre um assunto de interesse público premente: a situação da retroescavadeira pertencente à Prefeitura Municipal de Quissamã, atualmente parada para manutenção na empresa PETRAL PEÇAS PARA TRATORES E MÁQUINAS LTDA, em Campos dos Goytacazes.</t>
   </si>
   <si>
     <t>8027</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8027/oficio_025-2024_-_ses.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8027/oficio_025-2024_-_ses.pdf</t>
   </si>
   <si>
     <t>Interrupção das Obras de Ampliação dos Sistemas de Esgotamento Sanitário do Município de Quissamã</t>
   </si>
   <si>
     <t>8026</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8026/oficio_026-2024_-_ponte_da_usina.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8026/oficio_026-2024_-_ponte_da_usina.pdf</t>
   </si>
   <si>
     <t>Solicitação de Providências para Reforma e Recolocação da Ponte de Pedestres_x000D_
 entre os Bairros da Usina e do Carmo</t>
   </si>
   <si>
     <t>8049</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8049/oficio_027-2024_-_uniformes_escolares.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8049/oficio_027-2024_-_uniformes_escolares.pdf</t>
   </si>
   <si>
     <t>Irregularidades no armazenamento de uniformes, tênis, meias, mochilas escolares e demais materiais pedagógicos no antigo galpão do polo de confecções</t>
   </si>
   <si>
     <t>8053</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8053/oficio_028-2024_-_ordem_cronologica.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8053/oficio_028-2024_-_ordem_cronologica.pdf</t>
   </si>
   <si>
     <t>Falta de Transparência no Portal da Transparência da Prefeitura de Quissamã</t>
   </si>
   <si>
     <t>8223</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8223/oficio_030-2024_-_tania.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8223/oficio_030-2024_-_tania.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre ressarcimento ao município de Campos dos Goytacazes da servidora Tânia Regina dos Santos Magalhães</t>
   </si>
   <si>
     <t>8214</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8214/oficio_031-2024_-_insv.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8214/oficio_031-2024_-_insv.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos acerca das recorrentes dificuldades enfrentadas pelos trabalhadores da saúde contratados pelo Instituto de Saúde Nossa_x000D_
 Senhora da Vitória, através do Contrato de Gestão n.o 001/2020, firmado com a Prefeitura Municipal de Quissamã. Este contrato, que visa a Parceria para Gestão Compartilhada, Operacionalização e Execução das Ações e Serviços de Saúde do Hospital Maria Mariana de Jesus, da Unidade de Pronto Atendimento Mário Barros Wagner e do Centro de Saúde Benedito Pinto das Chagas, tem sido objeto de preocupações por parte dos profissionais e da população em geral.</t>
   </si>
   <si>
     <t>8325</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8325/oficio_033-2024_-_transporte_de_criancas.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8325/oficio_033-2024_-_transporte_de_criancas.pdf</t>
   </si>
   <si>
     <t>Fiscalização e Solicitação de Providências Urgentes sobre Transporte Irregular_x000D_
 de Crianças com Deficiência</t>
   </si>
   <si>
     <t>8323</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8323/oficio_035-2024_-_transporte_universitario_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8323/oficio_035-2024_-_transporte_universitario_1.pdf</t>
   </si>
   <si>
     <t>Irregularidades no Transporte Universitário</t>
   </si>
   <si>
     <t>8322</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8322/oficio_036-2024_-_unidade_emergencia_bf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8322/oficio_036-2024_-_unidade_emergencia_bf.pdf</t>
   </si>
   <si>
     <t>Solicitação de ações imediatas para restabelecimento das condições mínimas de_x000D_
 funcionamento da Unidade Emergencial Mário Barros Wagner - Barra do Furado</t>
   </si>
   <si>
     <t>8324</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8324/oficio_034-2024_-_delfica.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8324/oficio_034-2024_-_delfica.pdf</t>
   </si>
   <si>
     <t>Situação da Cozinha e Sistema de Registro de Acesso da Escola Municipal_x000D_
 Professora Délfica de Carvalho Wagner</t>
   </si>
   <si>
     <t>8375</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8375/oficio_037-2024_-_chris_tonietto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8375/oficio_037-2024_-_chris_tonietto.pdf</t>
   </si>
   <si>
     <t>Solicita a  A Deputada Federal Ilma. Dra. Chris Tonietto uma emenda parlamentar no valor de R$ 1.100.000,00 (um milhão e cem mil de reais), destinada à aquisição de um mamógrafo digital para o Hospital Municipal Mariana Maria de Jesus (HMMMJ).</t>
   </si>
   <si>
     <t>8419</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8419/oficio_038-2024_-_poubel.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8419/oficio_038-2024_-_poubel.pdf</t>
   </si>
   <si>
     <t>Emendas parlamentares no valor total de R$ 760.000,00 para o Colégio Estadual Visconde de Quissamã. Esse montante, se destinado, será de extrema importância para garantir uma estrutura mais moderna e adequada para o ensino e o bem-estar dos nossos alunos e professores.</t>
   </si>
   <si>
     <t>8420</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8420/oficio_039-2024_-_poubel.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8420/oficio_039-2024_-_poubel.pdf</t>
   </si>
   <si>
     <t>Solicita o apoio junto à Secretaria de Estado de Educação (SEEDUC) para viabilizar uma série de intervenções urgentes no Colégio Estadual Visconde de Quissamã. Essas melhorias são fundamentais para garantir a qualidade do ambiente educacional e fortalecer o compromisso com a formação dos nossos jovens.</t>
   </si>
   <si>
     <t>8477</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8477/oficio_042-2024_-_transporte_de_criancas.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8477/oficio_042-2024_-_transporte_de_criancas.pdf</t>
   </si>
   <si>
     <t>Solicita, com urgência, que sejam adotadas medidas efetivas para corrigir essas irregularidades e assegurar que o transporte escolar atenda aos padrões de segurança, conforto e acessibilidade exigidos. Além disso, reforço a necessidade de uma resposta formal ao Ofício nº 033/2024, uma vez que as questões nele tratadas permanecem sem solução.</t>
   </si>
   <si>
     <t>8488</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8488/oficio_043-2024_-_cep.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8488/oficio_043-2024_-_cep.pdf</t>
   </si>
   <si>
     <t>Trata de um problema que vem causando sérios transtornos à população de Quissamã: a ausência de CEPs específicos para diversos logradouros do município. Até meados de 2023, o CEP geral 28735-000 atendia a toda a cidade. Com a implementação de CEPs por logradouros, algumas áreas foram contempladas, mas grande parte, especialmente nas zonas rurais e rururbanas, continuou sem codificação própria.</t>
   </si>
   <si>
     <t>8489</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8489/oficio_044-2024_-_iluminacao_bonfim.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8489/oficio_044-2024_-_iluminacao_bonfim.pdf</t>
   </si>
   <si>
     <t>Solicito com urgência a implantação de iluminação pública no bairro Sítio Nosso Senhor do Bonfim, atendendo às inúmeras reclamações que tenho recebido de moradores da localidade.</t>
   </si>
   <si>
     <t>8550</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8550/oficio_048-2024_-_rua_adolfo_carneiro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8550/oficio_048-2024_-_rua_adolfo_carneiro.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza e solução emergencial para a Rua Adolfo Carneiro da Silva – Bairro Caxias</t>
   </si>
   <si>
     <t>7779</t>
   </si>
   <si>
     <t>OGVL</t>
   </si>
   <si>
     <t>Ofício GAB/VER. LEONE</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7779/oficio_enel_10_de_abril_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7779/oficio_enel_10_de_abril_de_2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja avaliada a situação da recorrente falta de energia na praia de João Francisco.</t>
   </si>
   <si>
     <t>8192</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8192/oficio_balanca_do_machado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8192/oficio_balanca_do_machado.pdf</t>
   </si>
   <si>
     <t>Solicitar a instalação da Balança do Machado.</t>
   </si>
   <si>
     <t>8316</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8316/oficio_enel_praia_joao_francisco_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8316/oficio_enel_praia_joao_francisco_2024.pdf</t>
   </si>
   <si>
     <t>Solicitar o reparo da iluminação na orla da Praia de João Francisco.</t>
   </si>
   <si>
     <t>8396</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8396/oficio_refletor_no_estadio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8396/oficio_refletor_no_estadio.pdf</t>
   </si>
   <si>
     <t>Revisão no sistema de iluminação e a reposição de refletores no campo de futebol do Estádio Municipal.</t>
   </si>
   <si>
     <t>8475</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8475/oficio_troca_de_lampada_queimada_12_de_setembro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8475/oficio_troca_de_lampada_queimada_12_de_setembro.pdf</t>
   </si>
   <si>
     <t>Substituição de lâmpada queimada no poste, localizado à Rua 12 de Setembro.</t>
   </si>
   <si>
     <t>7908</t>
   </si>
   <si>
     <t>OFSMS</t>
   </si>
   <si>
     <t>Ofício Sec. M. Saúde</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7908/of_053_-_2024_camara_audiencia_3qd2023.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7908/of_053_-_2024_camara_audiencia_3qd2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 53/2024 DA SECRETARIA MUNICIPAL DE SAÚDE - ENCAMINHA MÍDIA DIGITALIZADA COM APRESENTAÇÃO DA AUDIÊNCIA PÚBLICA DE PRESTAÇÃO DE CONTAS DA SAÚDE REFERENTE AO 3º QUADRIMESTRE DE 2023</t>
   </si>
   <si>
     <t>7932</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7932/oficio_131_-_secretaria_de_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7932/oficio_131_-_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 131/2024 - SECRETARIA MUNICIPAL DE SAÚDE - CONVIDAR O SENHOR PRESIDENTE E DEMAIS VEREADORES PARA PARTICIPAR SA AUDIÊNCIA PÚBLICA DE PRESTAÇÃO DE CONTAS DA SECRETARIA MUNICIPAL DE SAÚDE REFERENTE AO 1º QUADRIMESTRE DE 2024, NO PRÓXIMO DIA 27 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>7480</t>
   </si>
   <si>
     <t>O.F</t>
   </si>
   <si>
     <t>Ofício do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7480/oficio_010-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7480/oficio_010-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 010/2024 - ANTECIPAÇÃO E RETORNO DAS FÉRIAS DA PREFEITA MARIA DE FÁTIMA PACHECO.</t>
   </si>
   <si>
     <t>7962</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7962/oficio_semfa_017-2024-_camara-_relatorio_do_1o_quadrimestre.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7962/oficio_semfa_017-2024-_camara-_relatorio_do_1o_quadrimestre.pdf</t>
   </si>
   <si>
     <t>Ofício nº 017/2024, relatório referente à Avaliação das Metas Fiscais do 1º Quadrimestre de 2024, retificado.</t>
   </si>
   <si>
     <t>7608</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7608/01-_janeiro_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7608/01-_janeiro_de_2024.pdf</t>
   </si>
   <si>
     <t>Oficio referente a  Receita e Despesa  do  mês de janeiro de 2024.</t>
   </si>
   <si>
     <t>8312</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8312/oficio_no_024-2024_gpref.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8312/oficio_no_024-2024_gpref.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 024/2024 DA CHEFIA DE GABINETE DA PREFEITA EM RESPOSTA AO OFÍCIO CMQ/GP Nº 047/2024 DO PRESIDENTE FÁBIO CASTRO</t>
   </si>
   <si>
     <t>7659</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7659/02-_fevereiro_de_2024__-assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7659/02-_fevereiro_de_2024__-assinado.pdf</t>
   </si>
   <si>
     <t>Ofício referente a Receita e Despesa do mês de fevereiro de 2024.</t>
   </si>
   <si>
     <t>8085</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8085/oficio_n.o_027.2024_-ppa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8085/oficio_n.o_027.2024_-ppa.pdf</t>
   </si>
   <si>
     <t>Ofício nº 027/2024 - SEMFA, referente ao Relatório de Avaliação do PPA 2022-2025 - (Período de referência 2023).</t>
   </si>
   <si>
     <t>7697</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7697/oficio_no_029-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7697/oficio_no_029-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 029/2024 QUE ENCAMINHA VETO PARCIAL AO PROJETO DE LEI COMPLEMENTAR Nº 007/2023</t>
   </si>
   <si>
     <t>8299</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8299/oficio_n.o_030-2024-_camara-_relatorio_do__2o__quadrimestre.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8299/oficio_n.o_030-2024-_camara-_relatorio_do__2o__quadrimestre.2024.pdf</t>
   </si>
   <si>
     <t>Ofício nº 030/2024, referente à avaliação das Metas Fiscais do 2º Quadrimestre de 2024.</t>
   </si>
   <si>
     <t>8311</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8311/oficio_31.2024_lei_de_diretrizes_orcamentarias.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8311/oficio_31.2024_lei_de_diretrizes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>Ofício SEMFA n° 031/2024  (Convida os membros do Poder Legislativo para audiência pública da Lei de Diretrizes Orçamentárias - exercício de 2025).</t>
   </si>
   <si>
     <t>7778</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7778/oficio_no_033-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7778/oficio_no_033-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 033/2024 EM RESPOSTA AO OFÍCIO Nº 001/2024 DO GABINETE DA PRESIDÊNCIA DA CÂMARA DE QUISSAMÃ</t>
   </si>
   <si>
     <t>7787</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7787/oficio_no_36-2024__camara_-__retificado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7787/oficio_no_36-2024__camara_-__retificado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 36/2024, referente ao envio da  Prestação de Contas de Governo  Del. 285/2018 , do exercício de 2023.</t>
   </si>
   <si>
     <t>7781</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7781/oficio_no_039-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7781/oficio_no_039-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 039/2024 QUE INFORMA RETORNO DO SERVIDOR ALEXANDRE DE SOUZA SANTOS À CÂMARA MUNICIPAL DE QUISSAMÃ</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7501/oficio_44-24_-_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7501/oficio_44-24_-_saude.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 44/2024 - SECRETARIA MUNICIPAL DE SAÚDE - AUTERAÇÃO DE DATA PARA UTILIZAÇÃO DO PLENÁRIO DESTA CASA LEGISLATIVA PARA APRESENTAÇÃO DA AUDIÊNCIA PÚBLICA PARA PRESTAÇÃO DE CONTAS - 29 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>7512</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7512/oficio_046-2024_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7512/oficio_046-2024_saude.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 046/2024 - Reiterando o convite para participação de audiência de prestação de contas do terceiro quadrimestre de 2023 da Secretaria Municipal de Saúde em nova data: 29 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>7881</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7881/03-_marco_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7881/03-_marco_de_2024.pdf</t>
   </si>
   <si>
     <t>Ofício referente a Receita e Despesa do mês de março de 2024.</t>
   </si>
   <si>
     <t>7950</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7950/04-abril_de_2024_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7950/04-abril_de_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício referente a Receita e Despesa do Mês de abril de 2024.</t>
   </si>
   <si>
     <t>7955</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7955/oficio_segov_n.o_054-2024-_camara-_relatorio_do_1o_quadrimestre.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7955/oficio_segov_n.o_054-2024-_camara-_relatorio_do_1o_quadrimestre.pdf</t>
   </si>
   <si>
     <t>Ofício nº 054/2024, referente à avaliação das Metas Fiscais do 1º Quadrimestre de 2024.</t>
   </si>
   <si>
     <t>7971</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7971/item_1.1_oficio_n_o58_2024__oficio_regularizasdor__camara..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7971/item_1.1_oficio_n_o58_2024__oficio_regularizasdor__camara..pdf</t>
   </si>
   <si>
     <t>Ofício nº 58/2024 referente ao Ofício Regularizador nº211527-7/2024, da Prestação de Contas de Governo. Deliberação 285/2018. do Exercício de 2023.</t>
   </si>
   <si>
     <t>8069</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8069/oficio_69.2024_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8069/oficio_69.2024_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 69/2024 referente a Receita e Despesa  do mês de maio de 2024.</t>
   </si>
   <si>
     <t>8098</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8098/oficio_no78__2024_valdira_tce_277_camara_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8098/oficio_no78__2024_valdira_tce_277_camara_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 78/2024  de Envio da Prestação de Contas de gestão do fundo Municipal de assistência social do Exercício de 2024.</t>
   </si>
   <si>
     <t>8204</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8204/oficio_no_091-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8204/oficio_no_091-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 091/2024 EM RESPOSTA AO OFÍCIO CMQ 068/2024 - INDICAÇÃO Nº 039/2024 DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8170</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8170/oficio_no_092-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8170/oficio_no_092-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 092/2024 EM RESPOSTA AO OFÍCIO CMQ 088/2024 - INDICAÇÃO DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8171</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8171/oficio_no_093-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8171/oficio_no_093-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 093/2024 EM RESPOSTA AO OFÍCIO CMQ 093/2024 - INDICAÇÃO DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8172</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8172/oficio_no_094-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8172/oficio_no_094-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 094/2024 EM RESPOSTA AO OFÍCIO CMQ 099/2024 - INDICAÇÃO Nº 057/2024 DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8173</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8173/oficio_no_095-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8173/oficio_no_095-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 095/2024 EM RESPOSTA AO OFÍCIO CMQ 103/2024 - INDICAÇÃO Nº 061/2024 DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8174</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8174/oficio_no_096-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8174/oficio_no_096-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 096/2024 EM RESPOSTA AO OFÍCIO CMQ 018/2024 DO VEREADOR RILDO BARCELOS</t>
   </si>
   <si>
     <t>8175</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8175/oficio_no_097-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8175/oficio_no_097-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 097/2024 EM RESPOSTA AO OFÍCIO CMQ 034/2024 - INDICAÇÃO Nº 021/2024 DO VEREADOR JANDERSON BARRETO</t>
   </si>
   <si>
     <t>8164</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8164/oficio_098-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8164/oficio_098-2024.pdf</t>
   </si>
   <si>
     <t>Ofício referente a Receita e Despesa do mês de junho de 2024.</t>
   </si>
   <si>
     <t>8176</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8176/oficio_no_099-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8176/oficio_no_099-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 099/2024 EM RESPOSTA AO OFÍCIO CMQ 051/2024 - INDICAÇÃO Nº 034/2024 DO VEREADOR CÁSSIO REIS</t>
   </si>
   <si>
     <t>8177</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8177/oficio_no_100-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8177/oficio_no_100-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 100/2024 EM RESPOSTA AO OFÍCIO CMQ 127/2024 - INDICAÇÃO Nº 078/2024 DO VEREADOR ADEILSON LOPES</t>
   </si>
   <si>
     <t>8178</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8178/oficio_no_101-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8178/oficio_no_101-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 101/2024 EM RESPOSTA AO OFÍCIO CMQ 030/2024 - INDICAÇÃO Nº 019/2024 DO VEREADOR RILDO BARCELOS</t>
   </si>
   <si>
     <t>8179</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8179/oficio_no_102-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8179/oficio_no_102-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 102/2024 EM RESPOSTA AO OFÍCIO CMQ 037/2024 - INDICAÇÃO Nº 025/2024 DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8180</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8180/oficio_no_103-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8180/oficio_no_103-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 103/2024 EM RESPOSTA AO OFÍCIO CMQ 028/2024 - INDICAÇÃO Nº 028/2024 DO VEREADOR JOCEMAR DE SOUZA</t>
   </si>
   <si>
     <t>8181</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8181/oficio_no_104-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8181/oficio_no_104-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 104/2024 EM RESPOSTA AO OFÍCIO CMQ 049/2024 - INDICAÇÃO Nº 031/2024 DO VEREADOR RILDO BARCELOS</t>
   </si>
   <si>
     <t>8182</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8182/oficio_no_105-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8182/oficio_no_105-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 105/2024 EM RESPOSTA AO OFÍCIO CMQ 056/2024 - INDICAÇÃO Nº 037/2024 DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8183</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8183/oficio_no_106-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8183/oficio_no_106-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 106/2024 EM RESPOSTA AO OFÍCIO CMQ 073/2024 - INDICAÇÃO Nº 040/2024 DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8195</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8195/oficio_no_107-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8195/oficio_no_107-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 107/2024 EM RESPOSTA AO OFÍCIO CMQ 078/2024 - INDICAÇÃO Nº 043/2024 DO VEREADOR RILDO BARCELOS</t>
   </si>
   <si>
     <t>8198</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8198/oficio_no_110-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8198/oficio_no_110-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 110/2024 - VETO PARCIAL AO PROJETO DE LEI Nº 046/2024</t>
   </si>
   <si>
     <t>8205</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8205/oficio_no_111-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8205/oficio_no_111-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 111/2024 - RESPOSTA AO OFÍCIO CMQ 106/2024 - INDICAÇÃO Nº 062/2024 DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8206</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8206/oficio_no_112-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8206/oficio_no_112-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 112/2024 EM RESPOSTA AO OFÍCIO CMQ 107/2024 - INDICAÇÃO Nº 063/2024 DO VEREADOR ADEILSON LOPES</t>
   </si>
   <si>
     <t>7907</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7907/oficio_126_-_secretaria_de_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7907/oficio_126_-_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 126/2024 - SECRETARIA MUNICIPAL DE SAÚDE - UTILIZAÇÃO DO PLENÁRIO PARA REALIZAÇAÕ DA AUDIÊNCIA PÚBLICA PARA PRESTAÇAÕ DE CONTAS, NO DIA 27 DE MAIO DE 2024, DE 8H30MIN ÁS 11H30MIN.</t>
   </si>
   <si>
     <t>8236</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8236/07_-_julho_de_2024_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8236/07_-_julho_de_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício referente aos  Balancetes de  Receita e Despesa do mês de julho de 2024.</t>
   </si>
   <si>
     <t>8277</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8277/oficio_no_153-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8277/oficio_no_153-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 153/2024 EM RESPOSTA AO OFÍCIO CMQ Nº 016/2024 QUE ENCAMINHOU A INDICAÇÃO Nº 011/2024 DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8278</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8278/oficio_no_154-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8278/oficio_no_154-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 154/2024 EM RESPOSTA AO OFÍCIO CMQ Nº 118/2024 QUE ENCAMINHOU A INDICAÇÃO Nº 073/2024 DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8279</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8279/oficio_no_155-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8279/oficio_no_155-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 155/2024 EM RESPOSTA AO OFÍCIO CMQ Nº 162/2024 QUE ENCAMINHOU A INDICAÇÃO Nº 099/2024 DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8280</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8280/oficio_no_156-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8280/oficio_no_156-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 156/2024 EM RESPOSTA AO OFÍCIO CMQ Nº 146/2024 QUE ENCAMINHOU A INDICAÇÃO Nº 090/2024 DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8286</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8286/oficio_no_158.2024_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8286/oficio_no_158.2024_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício referente a Receita e Despesa do mês de agosto de 2024</t>
   </si>
   <si>
     <t>8294</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8294/oficio_no_159-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8294/oficio_no_159-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 159/2024 EM RESPOSTA AO OFÍCIO CMQ Nº 167/2024 QUE ENCAMINHOU A INDICAÇÃO Nº 103/2024 DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8295</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8295/oficio_no_160-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8295/oficio_no_160-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 160/2024 EM RESPOSTA AO OFÍCIO CMQ Nº 161/2024 QUE ENCAMINHOU A INDICAÇÃO Nº 098/2024 DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8296</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8296/oficio_no_161-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8296/oficio_no_161-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 161/2024 EM RESPOSTA AO OFÍCIO CMQ Nº 166/2024 QUE ENCAMINHOU A INDICAÇÃO Nº 102/2024 DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8335</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8335/oficio_no_164-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8335/oficio_no_164-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 164/2024 EM RESPOSTA AO OFÍCIO CMQ 168/2024 QUE ENCAMINHOU A INDICAÇÃO Nº 104/2024 DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8336</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8336/oficio_no_165-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8336/oficio_no_165-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 165/2024 EM RESPOSTA AO OFÍCIO CMQ 174/2024 QUE ENCAMINHOU A INDICAÇÃO Nº 107/2024 DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8339</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8339/oficio_167-2024_camara_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8339/oficio_167-2024_camara_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício referente a Receita e Despesa do mês de setembro de 2024</t>
   </si>
   <si>
     <t>8025</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8025/oficio_n_171_-_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8025/oficio_n_171_-_saude.pdf</t>
   </si>
   <si>
     <t>Ofício nº 171/2024 - Secretaria Municipal de Saúde - Mídia digitalizada (CD) da apresentação da Audiência Pública de Prestação de Contas, realizada no dia 27 de maio de 2024 no Plenário da Câmara Municipal.</t>
   </si>
   <si>
     <t>8033</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8033/oficio_semfa_n_022.2024..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8033/oficio_semfa_n_022.2024..pdf</t>
   </si>
   <si>
     <t>Ofício SEMFA nº 022/2024, solicitação da cópia da Ata da Audiência Pública realizada no dia 27/05/2024, referente à Avaliação das Metas Fiscais do 1º Quadrimestre de 2024.</t>
   </si>
   <si>
     <t>8392</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8392/oficio_no_181-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8392/oficio_no_181-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 181/2024 QUE SOLICITA RETIRADA DA MENSAGEM Nº 038/2023 QUE ENCAMINHOU O PROJETO DE LEI QUE DISPÕE SOBRE O EQUACIONAMENTO DO DEFICIT ATUARIAL DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS DO MUNICÍPIO DE QUISSAMÃ</t>
   </si>
   <si>
     <t>8426</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8426/oficio_188-2024_-_camara_posse.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8426/oficio_188-2024_-_camara_posse.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 188/2024 - AUTORIZADO O ESPAÇO DO MUSEU CASA QUISSAMÃ PARA A REALIZAÇÃO DA CERIMÔNIA DE POSSE DOS VEREADORES, PREFEITO E VICE-PREFEITO, A SER REALIZADO POR ESSA CASA LEGISLATIVA NO DIA 1º DE JANEIRO DE 2025.</t>
   </si>
   <si>
     <t>8421</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8421/10_-_outubro_de_2024._oficio_no_189.2024_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8421/10_-_outubro_de_2024._oficio_no_189.2024_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 189-2024  referente a Receita e Despesa do mês de outubro de 2024.</t>
   </si>
   <si>
     <t>8473</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8473/oficio_no_194-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8473/oficio_no_194-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 194/2024 ES RESPOSTA AO OFÍCIO CMQ Nº 194/2024 - INDICAÇÃO Nº 116/2024 DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8474</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8474/oficio_no_195-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8474/oficio_no_195-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 195/2024 EM RESPOSTA AO OFÍCIO CMQ Nº 189/2024 - INDICAÇÃO Nº 117/2024 DO VEREADOR AILSON BELARMINDO</t>
   </si>
   <si>
     <t>8529</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8529/11_-_novembro_de_2024_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8529/11_-_novembro_de_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 198/24 , referente a Receita e Despesa do mês de novembro de 2024</t>
   </si>
   <si>
     <t>8551</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8551/of-205_-_cmq_-_retirada_projeto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8551/of-205_-_cmq_-_retirada_projeto.pdf</t>
   </si>
   <si>
     <t>Devolução da Mensagem nº 0.080/2024 que encaminhou o Projeto de Lei que dispõe sobre a abertura de Crédito Adicional Especial no valor de R$ 1.683.960,72 (um milhão, seiscentos e oitenta e três mil e novecentos e sessenta reais e setenta e dois centavos).</t>
   </si>
   <si>
     <t>8553</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8553/oficio_207.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8553/oficio_207.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 207/2024</t>
   </si>
   <si>
     <t>8259</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8259/oficio_260-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8259/oficio_260-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 260-2024 - DA SECRETARIA MUNICIPAL DE SAÚDE, REFERENTE A APRESENTAÇÃO DA AUDIÊNCIA PÚBLICA PARA PRESTAÇÃO DE CONTAS.</t>
   </si>
   <si>
     <t>8270</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8270/oficio_263-2024_-_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8270/oficio_263-2024_-_saude.pdf</t>
   </si>
   <si>
     <t>Ofício nº 263/2024 - Secretaria Municipal de Saúde - Referente a Audiência Pública de Prestação de Contas.</t>
   </si>
   <si>
     <t>8326</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8326/oficio_306-2024_-_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8326/oficio_306-2024_-_saude.pdf</t>
   </si>
   <si>
     <t>Ofício nº 306/2024 - Secretaria Municipal de Saúde - Arquivo em mídia(CD) da apresentação da Audiência Pública de Prestação de Contas, referente ao 2º quadrimestre de 2024.</t>
   </si>
   <si>
     <t>7508</t>
   </si>
   <si>
     <t>PCP</t>
   </si>
   <si>
     <t>PARECERES DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>CJRFOOSP - Comissão de Justiça e Redação, Finanças e Orçamento, Obras e Serviços Públicos 2023</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7508/parecer_ao_projeto_002_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7508/parecer_ao_projeto_002_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 002/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 200.000,00 (DUZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>7509</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7509/parecer_ao_projeto_001_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7509/parecer_ao_projeto_001_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 001/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 1.379.149,58 (UM MILHÃO, TREZENTOS E SETENTA E NOVE MIL, CENTO E QUARENTA REAIS E CINQUENTA E OITO CENTAVOS).</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7510/parecer_ao_projeto_de_lei_complementar_001_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7510/parecer_ao_projeto_de_lei_complementar_001_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar nº 001/2024 que Altera a Lei Complementar nº 009, de 31 de dezembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>7511</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7511/parecer_ao_projeto_de_lei_complementar_007_de_2023.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7511/parecer_ao_projeto_de_lei_complementar_007_de_2023.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar 007/2023 que Altera o Art. 50 da Lei Complementar nº 006, de 04 de outubro de 2019, e Revoga o Art. 1º da Lei Complementar nº 011, de 26 de agosto de 2022.</t>
   </si>
   <si>
     <t>7519</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7519/parecer_ao_projeto_003_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7519/parecer_ao_projeto_003_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao projeto de Lei nº 003/2024 que DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 2.341 DE 21 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7520/parecer_ao_projeto_004_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7520/parecer_ao_projeto_004_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 004/2024 que DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 2.308 DE 11 DE MAIO DE 2023.</t>
   </si>
   <si>
     <t>7521</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7521/parecer_ao_projeto_005_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7521/parecer_ao_projeto_005_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 005/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 4.000.000,00 (QUATRO MILHÕES DE REAIS).</t>
   </si>
   <si>
     <t>7538</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7538/parecer_ao_projeto_006_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7538/parecer_ao_projeto_006_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 006/2024 que QUE AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 2.013.406,25 (DOIS MILHÕES, TREZE MIL, QUATROCENTOS E SEIS REAIS E VINTE E CINCO CENTAVOS).</t>
   </si>
   <si>
     <t>7567</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7567/parecer_ao_projeto_008_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7567/parecer_ao_projeto_008_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 008/2024 que AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 400.000,00 (QUATROCENTOS MIL  REAIS).</t>
   </si>
   <si>
     <t>7568</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7568/parecer_ao_projeto_009_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7568/parecer_ao_projeto_009_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº009/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 466,03 (QUATROCENTOS E SESSENTA E SEIS REAIS E TRÊS CENTAVOS).</t>
   </si>
   <si>
     <t>7569</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7569/parecer_ao_projeto_011_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7569/parecer_ao_projeto_011_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 011/2024 que AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 477.500,00 (QUATROCENTOS E SETENTA E SETE MIL E QUINHENTOS REAIS).</t>
   </si>
   <si>
     <t>7570</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7570/parecer_ao_projeto_010_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7570/parecer_ao_projeto_010_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 010/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 465.562,50 (QUATROCENTOS E SESSENTA E CINCO MIL, QUINHENTOS E SESSENTA E DOIS REAIS E CINQUENTA CENTAVOS).</t>
   </si>
   <si>
     <t>7592</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7592/parecer_ao_projeto_007_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7592/parecer_ao_projeto_007_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 007/2024 que DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSOCIAÇÃO DO MUNICÍPIO DE QUISSAMÃ JUNTO À ANAMMA – ASSOCIAÇÃO NACIONAL DE MUNICÍPIOS E MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7594</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7594/parecer_ao_projeto_de_mocao_de_aplausos_001_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7594/parecer_ao_projeto_de_mocao_de_aplausos_001_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Moção de Aplausos nº 001/2024 que concede Moção de Aplausos em homenagem a Inácio Cristiano de Barcelos.</t>
   </si>
   <si>
     <t>7595</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7595/parecer_ao_projeto_de_mocao_de_aplausos_002_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7595/parecer_ao_projeto_de_mocao_de_aplausos_002_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Moção de Aplausos nº 002/2024 que concede Moção de Aplausos em homenagem a Rita de Cassia Oliveira dos Santos.</t>
   </si>
   <si>
     <t>7626</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7626/parecer_ao_projeto_013_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7626/parecer_ao_projeto_013_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 013/2024 que Dispõe sobre o Plano de Cargos, Carreiras e Remuneração dos Profissionais da Educação Pública Municipal de Quissamã e dá outras providências.</t>
   </si>
   <si>
     <t>7627</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7627/parecer_ao_projeto_012_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7627/parecer_ao_projeto_012_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 012/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 1.646.569,52 (UM MILHÃO, SEISCENTOS E QUARENTA E SEIS MIL, QUINHENTOS E SESSENTA E NOVE REAIS E CINQUENTA E DOIS CENTAVOS).</t>
   </si>
   <si>
     <t>7628</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7628/parecer_ao_projeto_de_mocao_de_aplausos_003_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7628/parecer_ao_projeto_de_mocao_de_aplausos_003_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Moção de Aplausos nº 003/2024 que Concede Moção de Aplausos em homenagem a Sra. Cleide Mary Gomes Durans Drumont.</t>
   </si>
   <si>
     <t>7629</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7629/parecer_ao_projeto_de_mocao_de_aplausos_004_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7629/parecer_ao_projeto_de_mocao_de_aplausos_004_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Moção de Aplausos nº 004/2024 que Concede Moção de Aplausos em homenagem a Angelina Rangel Oliveira dos Santos.</t>
   </si>
   <si>
     <t>7630</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7630/parecer_ao_projeto_de_mocao_de_aplausos_006_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7630/parecer_ao_projeto_de_mocao_de_aplausos_006_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Moção de Aplausos nº 006/2024 que Concede Moção de Aplausos em homenagem a Iara do Espírito Santo Paula e Silva.</t>
   </si>
   <si>
     <t>7631</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7631/parecer_ao_projeto_de_mocao_de_aplausos_007_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7631/parecer_ao_projeto_de_mocao_de_aplausos_007_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Moção de Aplausos nº 007/2024 que Concede Moção de Aplausos em homenagem a Cristina Maria de Oliveira Ribeiro.</t>
   </si>
   <si>
     <t>7632</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7632/parecer_ao_projeto_de_mocao_de_aplausos_008_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7632/parecer_ao_projeto_de_mocao_de_aplausos_008_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Moção de Aplausos nº 008/2024 que Concede Moção de Aplausos em homenagem a Maria Antônia de Sales Souza.</t>
   </si>
   <si>
     <t>7633</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7633/parecer_ao_projeto_de_mocao_de_aplausos_009_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7633/parecer_ao_projeto_de_mocao_de_aplausos_009_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Moção de Aplausos nº009/2024 que Concede Moção de Aplausos em homenagem a Ana Cláudia Barcelos.</t>
   </si>
   <si>
     <t>7634</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7634/parecer_ao_projeto_de_mocao_de_aplausos_010_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7634/parecer_ao_projeto_de_mocao_de_aplausos_010_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Moção de Aplausos 010/2024 que Concede Moção de Aplausos em homenagem a Sheila da Silva Teixeira.</t>
   </si>
   <si>
     <t>7656</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7656/parecer_ao_projeto_de_decreto_legislativo_001_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7656/parecer_ao_projeto_de_decreto_legislativo_001_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao projeto de Decreto Legislativo nº 001/2024 que DISPÕE SOBRE A CONCESSÃO DA COMENDA MULHERES QUE INSPIRAM a SRª. HELENA LIMA DA COSTA.</t>
   </si>
   <si>
     <t>7662</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7662/parecer_ao_projeto_de_mocao_de_aplausos_011_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7662/parecer_ao_projeto_de_mocao_de_aplausos_011_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao projeto de Moção de Aplausos nº 011/2024 que Concede Moção de Aplausos em homenagem a Ruth Méia Nunes.</t>
   </si>
   <si>
     <t>7663</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7663/parecer_ao_projeto_de_mocao_de_aplausos_012_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7663/parecer_ao_projeto_de_mocao_de_aplausos_012_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Moção de Aplausos nº 012/2024 que Concede Moção de Aplausos em homenagem a Maria de Lourdes da Silva.</t>
   </si>
   <si>
     <t>7666</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7666/parecer_ao_projeto_017_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7666/parecer_ao_projeto_017_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 017/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 1.321.290,00 (UM MILHÃO, TREZENTOS E VINTE UM MIL, DUZENTOS E NOVENTA  REAIS).</t>
   </si>
   <si>
     <t>7688</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7688/parecer_ao_projeto_022_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7688/parecer_ao_projeto_022_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 022/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 152.496,00 ( CENTO E CINQUENTA E DOIS MIL, QUATROCENTOS E NOVENTA E SEIS REAIS).</t>
   </si>
   <si>
     <t>7689</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7689/parecer_ao_projeto_023_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7689/parecer_ao_projeto_023_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 023/2024 que AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 7.649.513,68 ( SETE MILHÕES, SEISCENTOS E QUARENTA E NOVE MIL, QUINHENTOS E TREZE REAIS E SESSENTA E OITO CENTAVOS).</t>
   </si>
   <si>
     <t>7690</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7690/parecer_ao_projeto_024_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7690/parecer_ao_projeto_024_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº024/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 3.991.000,00 ( TRÊS MILHÕES, NOVECENTOS E NOVENTA E UM MIL REAIS).</t>
   </si>
   <si>
     <t>7692</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7692/parecer_ao_projeto_019_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7692/parecer_ao_projeto_019_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 019/2024 que INSTITUI O PROGRAMA NÚCLEO ESPECIALIZADO DE ATENDIMENTO AO HOMEM – NEAH E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7693/parecer_ao_projeto_020_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7693/parecer_ao_projeto_020_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 020/2024 que DISPÕE SOBRE O ATENDIMENTO PRIORITÁRIO EM CRECHES MUNICIPAIS PARA CRIANÇAS EM IDADE COMPATÍVEL, FILHAS (OS) DE MULHERES EM PRIVAÇÃO DE LIBERDADE, LIBERDADE CONDICIONAL E EGRESSAS DO SISTEMA CARCERÁRIO.</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7694/parecer_ao_projeto_021_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7694/parecer_ao_projeto_021_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao projeto de Lei nº 021/2024 que DISPÕE SOBRE O ATENDIMENTO PRIORITÁRIO EM CRECHES MUNICIPAIS PARA CRIANÇAS EM IDADE COMPATÍVEL, FILHAS (OS) DE MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA, DE NATUREZA FÍSICA, PSICOLÓGICA E SEXUAL.</t>
   </si>
   <si>
     <t>7712</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7712/parecer_ao_projeto_de_lei_026_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7712/parecer_ao_projeto_de_lei_026_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 26/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 200.000,00 (DUZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>7713</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7713/parecer_ao_projeto_de_mocao_de_aplausos_013_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7713/parecer_ao_projeto_de_mocao_de_aplausos_013_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Moção de Aplausos em homenagem a Angela Maria Ribeiro do Sacramento Azevedo pelo Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>7714</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7714/parecer_ao_projeto_025_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7714/parecer_ao_projeto_025_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 025/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 30.000,00 (TRINTA MIL REAIS).</t>
   </si>
   <si>
     <t>7715</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7715/parecer_ao_projeto_027_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7715/parecer_ao_projeto_027_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 027/2024 que AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 365.093,32 (TREZENTOS E SESSENTA E CINCO MIL, NOVENTA E TRÊS REAIS E TRINTA E DOIS CENTAVOS).</t>
   </si>
   <si>
     <t>7716</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7716/parecer_ao_projeto_028_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7716/parecer_ao_projeto_028_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 028/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 803.000,00 (OITOCENTOS E TRÊS MIL REAIS).</t>
   </si>
   <si>
     <t>7717</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7717/parecer_ao_projeto_de_decreto_legislativo_002_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7717/parecer_ao_projeto_de_decreto_legislativo_002_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao projeto de Decreto Legislativo 002/2024 que DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE QUISSAMÃ, RELATIVAS AO EXERCÍCIO DE 2022 DE MARIA DE FÁTIMA PACHECO – PREFEITA MUNICIPAL.</t>
   </si>
   <si>
     <t>7719</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7719/parecer_ao_projeto_029_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7719/parecer_ao_projeto_029_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 029/2024 que DISPÕE SOBRE A DENOMINAÇÃO DA PRAÇA NA LOCALIDADE DE BARRA DO FURADO.</t>
   </si>
   <si>
     <t>7720</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7720/parecer_ao_projeto_014_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7720/parecer_ao_projeto_014_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 014/2024 que DISPÕE SOBRE AS DIRETRIZES PARA A IMPLEMENTAÇÃO DO PROGRAMA DE ESTÍMULO, INCENTIVO, PROMOÇÃO E APOIO À MULHER EMPREENDEDORA, NO ÂMBITO DO MUNICÍPIO DE QUISSAMÃ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7723</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7723/parecer_ao_oficio_de_veto_parcial_029_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7723/parecer_ao_oficio_de_veto_parcial_029_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Veto Parcial nº 029/2024 em relação ao Projeto de Lei Complementar nº 007/2023 que altera o artigo 50 da Lei Complementar nº 006, de 04 de outubro de 2019 e revoga o artigo 1º da Lei Complementar nº 011, de 26 de agosto de 2022.</t>
   </si>
   <si>
     <t>7730</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7730/parecer_ao_projeto_030_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7730/parecer_ao_projeto_030_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de lei nº 030/2024 que Dispõe sobre alteração da Lei Municipal nº 1.567 de 06 de janeiro de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>7760</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7760/parecer_ao_projeto_031_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7760/parecer_ao_projeto_031_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 031/2024 que AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 1.180.000,00 (UM MILHÃO, CENTO E OITENTA MIL REAIS).</t>
   </si>
   <si>
     <t>7761</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7761/parecer_ao_projeto_032_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7761/parecer_ao_projeto_032_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 032/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 325.841,00 ( TREZENTOS E VINTE E CINCO MIL, OITOCENTOS E QUARENTA E UM REAIS).</t>
   </si>
   <si>
     <t>7821</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7821/parecer_ao_projeto_035_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7821/parecer_ao_projeto_035_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 035/2024 que Dispõe sobre a criação do Grupamento Especializado CANIL da Guarda Civil Municipal de Quissamã e dá outras providências.</t>
   </si>
   <si>
     <t>7822</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7822/parecer_ao_projeto_034_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7822/parecer_ao_projeto_034_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 034/2024 que Dispõe sobre a criação da Inspetoria de Ronda Escolar e do Grupamento de Ronda Escolar (G.R.E) da Guarda Civil Municipal de Quissamã e dá outras providências.</t>
   </si>
   <si>
     <t>7823</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7823/parecer_ao_projeto_033_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7823/parecer_ao_projeto_033_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 033/2024 que Dispõe sobre a utilização de material publicitário nos veículos de transporte escolar do município de Quissamã com o intuito de combater o bullying infantil e a pedofilia.</t>
   </si>
   <si>
     <t>7876</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7876/parecer_ao_projeto_036_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7876/parecer_ao_projeto_036_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de lei nº 036/2024 que  AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 374.300,00 ( TREZENTOS E SETENTA E QUATRO MIL, E TREZENTOS REAIS).</t>
   </si>
   <si>
     <t>7916</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7916/parecer_ao_projeto_037_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7916/parecer_ao_projeto_037_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de lei nº 037/2024 que AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 3.200.000,00 (TRÊS MILHÕES E DUZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>7919</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7919/parecer_ao_projeto_038_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7919/parecer_ao_projeto_038_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao projeto de lei nº 038/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 22.828,05 (VINTE E DOIS MIL, OITOCENTOS E VINTE E OITO REAIS E CINCO CENTAVOS).</t>
   </si>
   <si>
     <t>7920</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7920/parecer_ao_projeto_039_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7920/parecer_ao_projeto_039_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 039/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 1.611.000,00 (UM MILHÃO, SEISCENTOS E ONZE MIL REAIS).</t>
   </si>
   <si>
     <t>7933</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7933/parecer_ao_projeto_de_resolucao_001_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7933/parecer_ao_projeto_de_resolucao_001_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Resolução nº 001/2024 que DISPÕE SOBRE A REGULAMENTAÇÃO DO REGIME DE TELETRABALHO DA CÂMARA MUNICIPAL DE QUISSAMÃ.</t>
   </si>
   <si>
     <t>7934</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7934/parecer_ao_projeto_de_decreto_legislativo_003_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7934/parecer_ao_projeto_de_decreto_legislativo_003_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Decreto Legislativo nº 003/2024 que DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA QUISSAMAENSE.</t>
   </si>
   <si>
     <t>7935</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7935/parecer_ao_projeto_de_decreto_legislativo_004_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7935/parecer_ao_projeto_de_decreto_legislativo_004_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao projeto de Decreto Legislativo nº 004/2024 que DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE MÉRITO POLÍTICO.</t>
   </si>
   <si>
     <t>7936</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7936/parecer_ao_projeto_de_decreto_legislativo_005_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7936/parecer_ao_projeto_de_decreto_legislativo_005_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Decreto Legislativo nº 005/2024 que DISPÕE SOBRE A CONCESSÃO DE MEDALHA MUNICIPAL DR. AMILCAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>8015</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8015/parecer_ao_projeto_de_mocao_de_aplausos_015_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8015/parecer_ao_projeto_de_mocao_de_aplausos_015_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao projeto nº 015/2024 que Concede Moção de Aplausos em homenagem ao senhor Jobert Willemen da Silva.</t>
   </si>
   <si>
     <t>8020</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8020/parecer_ao_projeto_040_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8020/parecer_ao_projeto_040_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto nº 040/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 671.500,00 ( SEISCENTOS E SETENTA E UM MIL E QUINHENTOS REAIS).</t>
   </si>
   <si>
     <t>8023</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8023/parecer_ao_projeto_041_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8023/parecer_ao_projeto_041_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de lei nº 041/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 2.500,00 ( DOIS MIL E QUINHENTOS REAIS).</t>
   </si>
   <si>
     <t>8052</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8052/parecer_ao_projeto_044_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8052/parecer_ao_projeto_044_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao PROJETO DE LEI QUE AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 300.000,00 (TREZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>8055</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8055/parecer_ao_projeto_042_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8055/parecer_ao_projeto_042_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 042/2024 que Fixa o Subsídio dos Vereadores para Legislatura 2025/2028 de acordo com o Art. 22 da Lei Orgânica Municipal e Art. 29, VI, alínea “f” da CF.</t>
   </si>
   <si>
     <t>8059</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8059/parecer_ao_projeto_047_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8059/parecer_ao_projeto_047_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 047/2024 que AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 5.194.151,29 ( CINCO MILHÕES, CENTO E NOVENTA E QUATRO MIL, CENTO E CINQUENTA E UM REAIS E VINTE E NOVE CENTAVOS).</t>
   </si>
   <si>
     <t>8073</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8073/parecer_ao_projeto_045_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8073/parecer_ao_projeto_045_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 045/2024 que ALTERA A LEI MUNICIPAL Nº 2.037, DE 05 DE MAIO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8074</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8074/parecer_ao_projeto_043_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8074/parecer_ao_projeto_043_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 043/2024 que ALTERA A LEI MUNICIPAL Nº 1892, DE 22 DE NOVEMBRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8084</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8084/parecer_ao_projeto_048_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8084/parecer_ao_projeto_048_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 048/2024 que Altera a Lei Municipal nº 1483, de 17 de julho de 2015, que Cria o Conselho Municipal do Meio Ambiente e Desenvolvimento Sustentável – COMADES.</t>
   </si>
   <si>
     <t>8087</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8087/parecer_ao_projeto_049_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8087/parecer_ao_projeto_049_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 049/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 2.000.000,00 (DOIS MILHÕES).</t>
   </si>
   <si>
     <t>8129</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8129/parecer_ao_projeto_de_resolucao_002_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8129/parecer_ao_projeto_de_resolucao_002_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Resolução nº 002/2024 que DISPÕE SOBRE A ALTERAÇÃO NO ART. 7º DA RESOLUÇÃO149 DE 22 DE MAIO DE 2013.</t>
   </si>
   <si>
     <t>8130</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8130/parecer_ao_projeto_051_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8130/parecer_ao_projeto_051_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 051/2024 que dispõe sobre LEI ORGÂNICA DA PROCURADORIA GERAL DO MUNICÍPIO DE QUISSAMÃ.</t>
   </si>
   <si>
     <t>8150</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8150/parecer_ao_projeto_046_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8150/parecer_ao_projeto_046_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 046/2024 que Dispõe sobre a obrigatoriedade do chefe do executivo municipal de Quissamã- RJ de apresentar até o último bimestre do ano o calendário de eventos municipais para o ano seguinte e dá outras providências.</t>
   </si>
   <si>
     <t>8159</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8159/parecer_ao_projeto_052_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8159/parecer_ao_projeto_052_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de lei nº 052/2024 que Altera a Lei Municipal nº 2308, de 11 de maio de 2023, que Institui o Programa Auxílio Material Didático na forma de cartão Magnético destinado à aquisição de Material Escolar.</t>
   </si>
   <si>
     <t>8160</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8160/parecer_ao_projeto_054_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8160/parecer_ao_projeto_054_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 054/2024 que Dispõe sobre a criação da Capelania da Guarda Civil Municipal de Quissamã e dá outras providências.</t>
   </si>
   <si>
     <t>8161</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8161/parecer_ao_projeto_055_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8161/parecer_ao_projeto_055_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao projeto de Lei nº 055/2024 que Altera dispositivo da Lei Municipal nº 2085/2021 que atualiza a Regulamentação do Fundo Municipal de Regulamentação Ambiental – FUMCAM e dá outras providências.</t>
   </si>
   <si>
     <t>8163</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8163/parecer_ao_projeto_056_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8163/parecer_ao_projeto_056_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 056/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 585.279,32 ( QUINHENTOS E OITENTA E CINCO MIL, DUZENTOS E SETENTA E NOVE REAIS E TRINTA E DOIS CENTAVOS).</t>
   </si>
   <si>
     <t>8199</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8199/parecer_ao_projeto_057_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8199/parecer_ao_projeto_057_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao projeto de lei nº 057/2024 que Institui o Gabinete de Gestão Integrada Municipal - GGI-M em Segurança Pública e dá outras providências.</t>
   </si>
   <si>
     <t>8200</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8200/parecer_ao_projeto_058_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8200/parecer_ao_projeto_058_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 058/2024 que Dispõe sobre a alteração de nome da Escola Municipal Délfica de Carvalho Wagner para Escola Municipal Professora Délfica de Carvalho Wagner.</t>
   </si>
   <si>
     <t>8201</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8201/parecer_ao_projeto_059_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8201/parecer_ao_projeto_059_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 059/2024 que autoriza abertura de credito adicional especial na importância de R$ 181.366,47</t>
   </si>
   <si>
     <t>8216</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8216/parecer_ao_veto_parcial_110_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8216/parecer_ao_veto_parcial_110_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Ofício de veto parcial nº 110/2024 em relação ao Projeto de Lei nº 046/2024 que Dispõe sobre a obrigatoriedade do chefe do executivo municipal de Quissamã- RJ de apresentar até o último bimestre do ano o calendário de eventos municipais para o ano seguinte e dá outras providências.</t>
   </si>
   <si>
     <t>8245</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8245/parecer_ao_projeto_061_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8245/parecer_ao_projeto_061_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 061/2024 que Declara de Utilidade Pública a Associação de Remanescentes de Quilombo de Machadinha.</t>
   </si>
   <si>
     <t>8256</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8256/parecer_ao_projeto_063_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8256/parecer_ao_projeto_063_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 063/2024 que que autoriza a abertura de Crédito Adicional Especial na importância de R$ 182.366,47 (cento e oitenta e dois mil, trezentos e sessenta e seis reais e quarenta e sete centavos).</t>
   </si>
   <si>
     <t>8257</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8257/parecer_ao_projeto_064_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8257/parecer_ao_projeto_064_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de lei nº 064/2024 que autoriza a abertura de Crédito Adicional Especial na importância de R$ 1.309.667,49 (um milhão, trezentos e nove mil, seiscentos e sessenta e sete reais e quarenta e nove centavos).</t>
   </si>
   <si>
     <t>8314</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8314/parecer_ao_projeto_067_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8314/parecer_ao_projeto_067_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei n 067/2024 que Fixa o Subsídio do Prefeito (a), Vice-Prefeito (a)e Secretários (as) do Município de Quissamã para a Legislatura 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>8315</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8315/parecer_ao_projeto_065_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8315/parecer_ao_projeto_065_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 065/2024 que Dispõe sobre a reestruturação do Conselho Municipal de Alimentação (CAE), e dá outras providências.</t>
   </si>
   <si>
     <t>8329</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8329/parecer_ao_projeto_066_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8329/parecer_ao_projeto_066_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 066/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 100,00 (CEM REAIS).</t>
   </si>
   <si>
     <t>8344</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8344/parecer_ao_projeto_069_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8344/parecer_ao_projeto_069_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 069/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 15.000,00 (QUINZE MIL REAIS).</t>
   </si>
   <si>
     <t>8345</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8345/parecer_ao_projeto_070_de_2024.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8345/parecer_ao_projeto_070_de_2024.odt</t>
   </si>
   <si>
     <t>Parecer ao projeto de Lei nº 070/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 800,00 (OITOCENTOS REAIS).</t>
   </si>
   <si>
     <t>8357</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8357/parecer.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8357/parecer.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei n 072/2024 que autoriza abertura de crédito suplementar no valor de R$ 2.955.496,12.</t>
   </si>
   <si>
     <t>8364</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8364/parecer_ao_projeto_075_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8364/parecer_ao_projeto_075_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 075/2024 que AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 12.430.357,00 (DOZE MILHÕES, QUATROCENTOS E TRINTA MIL E TREZENTOS E CINQUENTA E SETE REAIS).</t>
   </si>
   <si>
     <t>8365</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8365/parecer_ao_projeto_076_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8365/parecer_ao_projeto_076_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao projeto de Lei nº 076/2024 que AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 22.338.769,79 (VINTE E DOIS MILHÕES, TREZENTOS E TRINTA E OITO MIL,  SETECENTOS E SESSENTA E NOVE REAIS E SETENTA E NOVE CENTAVOS).</t>
   </si>
   <si>
     <t>8374</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8374/parecer_ao_projeto_068_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8374/parecer_ao_projeto_068_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 068/2024 que Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária do exercício fiscal de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>8376</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8376/parecer_ao_projeto_073_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8376/parecer_ao_projeto_073_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 073/2024 que Dispõe sobre o Equacionamento do Deficit Técnico Atuarial do Regime Próprio de Previdência Social – RPPS do Município de Quissamã/RJ e dá outras providências.</t>
   </si>
   <si>
     <t>8387</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8387/parecer_ao_projeto_074_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8387/parecer_ao_projeto_074_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 074/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 10.000,00 (DEZ MIL REAIS).</t>
   </si>
   <si>
     <t>8410</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8410/parecer_ao_proejto_079_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8410/parecer_ao_proejto_079_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei n 079/2024 que AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 2.389.100,00 (DOIS MILHÕES, TREZENTOS E OITENTA E NOVE MIL E CEM REAIS ).</t>
   </si>
   <si>
     <t>8411</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8411/parecer_ao_projeto_080_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8411/parecer_ao_projeto_080_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 080/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 10.000,00 (DEZ MIL REAIS ).</t>
   </si>
   <si>
     <t>8412</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8412/parecer_ao_projeto_081_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8412/parecer_ao_projeto_081_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº081/2024 que AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 1.159.201,51 (UM MILHÃO, CENTO E CINQUENTA E NOVE MIL, DUZENTOS E UM REAIS E CINQUENTA E UM CENTAVOS).</t>
   </si>
   <si>
     <t>8438</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8438/parecer_ao_projeto_077_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8438/parecer_ao_projeto_077_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de lei nº 077/2024 que Concede o Título de Utilidade Pública Municipal à Associação de Amigos e Mulheres Pescadoras Artesanais de Barra do Furado – AAMPABF e dá outras providências.</t>
   </si>
   <si>
     <t>8439</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8439/parecer_ao_projeto_082_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8439/parecer_ao_projeto_082_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 082/2024 que Dispõe sobre a Política Municipal de Turismo, cria o Fundo Municipal de Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>8443</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8443/parecer_ao_projeto_083_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8443/parecer_ao_projeto_083_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 083/2024 que AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 4.373.791,54 (QUATRO MILHÕES, TREZENTOS E SETENTA E TRÊS MIL, SETECENTOS E NOVENTA E UM REAIS E CINQUENTA E QUATRO CENTAVOS).</t>
   </si>
   <si>
     <t>8484</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8484/parecer_ao_projeto_085_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8484/parecer_ao_projeto_085_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 085/2024 que AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 1.298.814,42 (UM MILHÃO, DUZENTOS E NOVENTA E OITO MIL, OITOCENTOS E QUATORZE REAIS E QUARENTA E DOIS CENTAVOS).</t>
   </si>
   <si>
     <t>8485</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8485/parecer_ao_projeto_086_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8485/parecer_ao_projeto_086_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 086/2024 que AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 25,00 (VINTE E CINCO REAIS).</t>
   </si>
   <si>
     <t>8495</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8495/parecer_a_emenda_aditivia_001_de_2024_atualizada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8495/parecer_a_emenda_aditivia_001_de_2024_atualizada.pdf</t>
   </si>
   <si>
     <t>Parecer à Emenda Aditiva 001/2024 que Declara de Utilidade Pública a Associação de Remanescentes de Quilombo de Machadinha.</t>
   </si>
   <si>
     <t>8517</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8517/parecer_ao_projeto_de_lei_complementar_002_de_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8517/parecer_ao_projeto_de_lei_complementar_002_de_2024.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar nº 002/2024 que Altera a Lei Complementar nº 012 de 02 de dezembro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>7624</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>AILSON, CÁSSIO REIS, FABINHO - Vereador Presidente, JANDERSON, LOPINHO, MAZINHO, RILDO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7624/p_de_decreto_001.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7624/p_de_decreto_001.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão da Comenda Mulheres Que Inspiram.</t>
   </si>
   <si>
     <t>7635</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7635/projeto_de_decreto_legislativo_002.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7635/projeto_de_decreto_legislativo_002.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo que DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE QUISSAMÃ RELATIVAS AO EXERCÍCIO DE 2022 DE MARIA DE FÁTIMA PACHECO – PREFEITA MUNICIPAL.</t>
   </si>
   <si>
     <t>7925</t>
   </si>
   <si>
     <t>AILSON, ALEXANDRA MOREIRA, CÁSSIO REIS, FABINHO - Vereador Presidente, JANDERSON, LEONE, LOPINHO, MARCINHO PESSANHA, MAZINHO, RILDO, SIMONE FLORES</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7925/projeto_de_decreto_legislativo_-_titulo_de_cidadadania_quissamaense_2024_-_copia_05.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7925/projeto_de_decreto_legislativo_-_titulo_de_cidadadania_quissamaense_2024_-_copia_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadania Quissamaense.</t>
   </si>
   <si>
     <t>7926</t>
   </si>
   <si>
     <t>AILSON, ALEXANDRA MOREIRA, CÁSSIO REIS, FABINHO - Vereador Presidente, LEONE, LOPINHO, MARCINHO PESSANHA, RILDO, SIMONE FLORES</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7926/projeto_de_decreto_legislativo_-_titulo_de_merito_politico_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7926/projeto_de_decreto_legislativo_-_titulo_de_merito_politico_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Mérito Político.</t>
   </si>
   <si>
     <t>7927</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7927/projeto_de_decreto_legislativo_-_medalha_amilcar_pereira_dsa_silva__-_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7927/projeto_de_decreto_legislativo_-_medalha_amilcar_pereira_dsa_silva__-_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Medalha Municipal Dr. Amilcar Pereira da Silva.</t>
   </si>
   <si>
     <t>7487</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7487/pl_e_justificativa_da_msg_0.002.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7487/pl_e_justificativa_da_msg_0.002.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e justificativa da Mensagem Nº 0002/2024, referente à autorização para abertura de Crédito Adicional Especial na importância de R$ 1.379.149,58 (um milhão, trezentos e setenta nove mil e cento e quarenta e nove reais e cinquenta e oito centavos).</t>
   </si>
   <si>
     <t>7489</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7489/pl_e_justificativa_da_msg_0.003.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7489/pl_e_justificativa_da_msg_0.003.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0.003/2024, referente à autorização para abertura de Crédito Adicional Especial na importância de R$ 200.000,00 (duzentos mil reais).</t>
   </si>
   <si>
     <t>7496</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7496/projeto_de_lei.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7496/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - DISPÕE SOBRE  ALTERAÇÃO DA LEI MUNICIPAL Nº 2.341 DE 21 DE AGOSTO DE 2023- INSTITUI PROGRAMA AUXILIO MATERIAL DIDÁTICO DOCENTE PARA PROFISSIONAIS DO QUADRO DO MAGISTÉRIO EM EXERCICIO NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>7498</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7498/projeto_de_lei.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7498/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - DISPÕE SOBRE ALTERADO DA LEI MUNICIPAL Nº 2.308 DE 11 DE MAIO DE 2023.</t>
   </si>
   <si>
     <t>7500</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7500/pl_e_justificativa_msg_0.006.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7500/pl_e_justificativa_msg_0.006.2024.pdf</t>
   </si>
   <si>
     <t>PL e Justificativa da Mensagem Nº 0006/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 4.000.000,00 (quatro milhões de reais).</t>
   </si>
   <si>
     <t>7527</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7527/pl_e_justificativa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7527/pl_e_justificativa.pdf</t>
   </si>
   <si>
     <t>PL e Justificativa da Mensagem Nº 007/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 2.013.406,25 (dois milhões, treze mil e quatrocentos e seis reais e vinte e cinco centavos).</t>
   </si>
   <si>
     <t>7542</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7542/projeto_de_lei_-_mensagem_no_008-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7542/projeto_de_lei_-_mensagem_no_008-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE AUTORIZA A ASSOCIAÇÃO DO MUNICÍPIO DE QUISSAMÃ JUNTO À ANAMMA</t>
   </si>
   <si>
     <t>7545</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7545/pl_e_just..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7545/pl_e_just..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e justificativa da Mensagem Nº 0009/2024, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 400.000,00 (quatrocentos mil reais).</t>
   </si>
   <si>
     <t>7547</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7547/pl_e_just.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7547/pl_e_just.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e justificativa da Mensagem Nº 0010/2024, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 466,03 (quatrocentos e sessenta e seis reais e três centavos)</t>
   </si>
   <si>
     <t>7549</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7549/pl_e_just.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7549/pl_e_just.pdf</t>
   </si>
   <si>
     <t>Mensagem e Projeto de Lei da Mensagem Nº 0011/2024, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 465.562,50 (quatrocentos e sessenta e cinco mil e quinhentos e sessenta e dois reais e cinquenta centavos)</t>
   </si>
   <si>
     <t>7551</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7551/pl_e_just.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7551/pl_e_just.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e justificativa da Mensagem Nº 0012/2024, que solicita em Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 477.500,00 (quatrocentos e setenta e sete mil e quinhentos reais).</t>
   </si>
   <si>
     <t>7585</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7585/pl_e_justificativa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7585/pl_e_justificativa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e justificativa da Mensagem Nº 0015/2024, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 1.646.569,52 (um milhão seiscentos e quarenta e seis mil e quinhentos e sessenta e nove reais e cinquenta e dois centavos).</t>
   </si>
   <si>
     <t>7604</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7604/projeto_de_lei_-_mensagem_no_014-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7604/projeto_de_lei_-_mensagem_no_014-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO PÚBLICA MUNICIPAL DE QUISSAMÃ - MENSAGEM Nº 014/2024</t>
   </si>
   <si>
     <t>7620</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7620/projeto_de_lei_-_programa_municipal_de_estimulo_incentivo_e_promocao_da_mulher_empreendedora.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7620/projeto_de_lei_-_programa_municipal_de_estimulo_incentivo_e_promocao_da_mulher_empreendedora.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A IMPLEMENTAÇÃO DO PROGRAMA DE ESTÍMULO, INCENTIVO, PROMOÇÃO E APOIO À MULHER EMPREENDEDORA, NO ÂMBITO DO MUNICÍPIO QUISSAMÃ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7623</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7623/projeto_de_lei_-_mensagem_no_016-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7623/projeto_de_lei_-_mensagem_no_016-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE CONCEDE REVISÃO DE VENCIMENTO AOS SERVIDORES PÚBLICOS - MENSAGEM Nº 016/2024</t>
   </si>
   <si>
     <t>7637</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7637/republica_federativa_do_brasil_-_estado_do_rio_de_janeiro_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7637/republica_federativa_do_brasil_-_estado_do_rio_de_janeiro_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO DE VENCIMENTO AOS SERVIDORES PÚBLICOS EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE QUISSAMÃ, NOS TERMOS DO INCISO X DO ART. 37 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>7640</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7640/pl_e_justificativa_da_mensagem_0.018.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7640/pl_e_justificativa_da_mensagem_0.018.2024.pdf</t>
   </si>
   <si>
     <t>PL e Justificativa da Mensagem Nº 0018/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 1.321.290,00 (um milhão, trezentos e vinte e um mil e duzentos e noventa reais).</t>
   </si>
   <si>
     <t>7643</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7643/projeto_de_lei_-_altera_o_anexo_da_lei_municipal_no_1015..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7643/projeto_de_lei_-_altera_o_anexo_da_lei_municipal_no_1015..pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL Nº 1015, DE 12 DE MARÇO DE 2008.</t>
   </si>
   <si>
     <t>7657</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7657/neah.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7657/neah.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DA MENSAGEM N° 017/2024, QUE INSTITUI  O PROGRAMA NÚCLEO ESPECIALIZADO DE ATENDIMENTO AO HOMEM - NEAH</t>
   </si>
   <si>
     <t>7649</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7649/projeto_de_lei_dispoe_sobre_atendimento_prioritario_em_creches_-_mulheres_em_privacao_de_liberdade..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7649/projeto_de_lei_dispoe_sobre_atendimento_prioritario_em_creches_-_mulheres_em_privacao_de_liberdade..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE O ATENDIMENTO PRIORITÁRIO EM CRECHES MUNICIPAIS PARA CRIANÇAS DE MULHERES EM PRIVAÇÃO DE LIBERDADE.</t>
   </si>
   <si>
     <t>7651</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7651/projeto_de_lei_prioridade_em_creches_mulheres_vitimad_de_violencia..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7651/projeto_de_lei_prioridade_em_creches_mulheres_vitimad_de_violencia..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE ATENDIMENTO PRIORITÁRIO EM CRECHES PARA CRIANÇAS FILHOS DE MULHERES VÍTIMAS DE VIOLENCIA DOMESTICA.</t>
   </si>
   <si>
     <t>7678</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7678/pl_e_justificativa_da_msg_0.021.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7678/pl_e_justificativa_da_msg_0.021.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0021/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ R$ 152.496,00 (cento e cinquenta e dois mil e quatrocentos e noventa e seis reais)</t>
   </si>
   <si>
     <t>7684</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7684/pl_e_justificativa_da_msg_0.022.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7684/pl_e_justificativa_da_msg_0.022.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0022/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 7.649.513,68 (sete milhões, setecentos e quarenta e nove mil, quinhentos e treze reais e sessenta e oito centavos).</t>
   </si>
   <si>
     <t>7686</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7686/pl_e_justificativa_da_msg_0.023.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7686/pl_e_justificativa_da_msg_0.023.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0023/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 3.991.000,00 (três milhões, novecentos e noventa e um mil reais)</t>
   </si>
   <si>
     <t>7699</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7699/pl_e_just._msg_24.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7699/pl_e_just._msg_24.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e justificativa da Mensagem Nº 0024/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 30.000,00 (trinta mil reais)</t>
   </si>
   <si>
     <t>7702</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7702/pl_e_just._msg_25.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7702/pl_e_just._msg_25.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e justificativa da Mensagem Nº 0025/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 200.000,00 (duzentos mil reais).</t>
   </si>
   <si>
     <t>7707</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7707/pl_e_justificativa_da_mensagem_0.026.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7707/pl_e_justificativa_da_mensagem_0.026.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0026/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 365.093,32 (trezentos e sessenta e cinco mil e noventa e três reais e trinta e dois centavos).</t>
   </si>
   <si>
     <t>7709</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7709/pl_e_justificativa_da_mensagem_0.027.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7709/pl_e_justificativa_da_mensagem_0.027.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0027/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 803.000,00 (oitocentos e três mil reais).</t>
   </si>
   <si>
     <t>7711</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7711/projeto_de_lei_2024_-_denominacao_de_praca_localidade_barra_do_furado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7711/projeto_de_lei_2024_-_denominacao_de_praca_localidade_barra_do_furado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Praça na Localidade de Barra do Furado. Fica denominada Praça Francisca Custódia da Conceição, a praça situada em frente a Capela de Nossa Senhora da Boa Morte, na Localidade de Barra do Furado.</t>
   </si>
   <si>
     <t>7727</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7727/alteracao_simbolos_cargos_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7727/alteracao_simbolos_cargos_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal n°1.567 de 06 de janeiro de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>7740</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7740/pl_e_justificativa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7740/pl_e_justificativa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0028/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 1.180.000,00 (um milhão, cento e oitenta mil reais).</t>
   </si>
   <si>
     <t>7754</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7754/pl_e_justificativa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7754/pl_e_justificativa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0029/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 325.841,00 (trezentos e vinte e cinco mil, oitocentos e quarenta e um reais).</t>
   </si>
   <si>
     <t>7759</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7759/projeto_de_lei_de_material_publicitarios_no_transporte_escolar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7759/projeto_de_lei_de_material_publicitarios_no_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de material publicitário nos veículos de transporte escolar do Município de Quissamã com intuito de combater o bullying infantil e a pedofilia.</t>
   </si>
   <si>
     <t>7784</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7784/projeto_de_lei_-_mensagem_no_030-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7784/projeto_de_lei_-_mensagem_no_030-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE CRIA A INSPETORIA E GRUPAMENTO DA RONDA ESCOLAR DA GUARDA CIVIL DE QUISSAMÃ</t>
   </si>
   <si>
     <t>7786</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7786/projeto_de_lei_-_mensagem_no_031-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7786/projeto_de_lei_-_mensagem_no_031-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE CRIA O GRUPAMENTO ESPECIALIZADO CANIL DA GUARDA MUNICIPAL DE QUISSAMÃ</t>
   </si>
   <si>
     <t>7820</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7820/pl_e_justificativa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7820/pl_e_justificativa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e justificativa da Mensagem Nº 0032/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 374.300,00 (trezentos e setenta e quatro mil e trezentos reais).</t>
   </si>
   <si>
     <t>7901</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7901/pl_e_justificativa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7901/pl_e_justificativa.pdf</t>
   </si>
   <si>
     <t>Projeto de lei e justificativa da Mensagem Nº 0033/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 3.200.000,00 (três milhões e duzentos mil reais).</t>
   </si>
   <si>
     <t>7911</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7911/pl_e_justificativa_da_msg_34..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7911/pl_e_justificativa_da_msg_34..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0034/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 22.828,05 (vinte e dois mil, oitocentos e vinte e oito reais e cinco centavos).</t>
   </si>
   <si>
     <t>7912</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7912/pl_e_justificativa_da_msg_35.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7912/pl_e_justificativa_da_msg_35.pdf</t>
   </si>
   <si>
     <t>PL e Justificativa da Mensagem Nº 0035/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 1.611.000,00 (um milhão, seiscentos e onze mil reais).</t>
   </si>
   <si>
     <t>8013</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8013/pl_e_justificativa_da_msg_36.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8013/pl_e_justificativa_da_msg_36.2024.pdf</t>
   </si>
   <si>
     <t>PL e Justificativa da Mensagem Nº 0036/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 671.500,00 (seiscentos e setenta e um mil e quinhentos reais)</t>
   </si>
   <si>
     <t>8017</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8017/pl_e_justificativa_da_msg_37.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8017/pl_e_justificativa_da_msg_37.2024.pdf</t>
   </si>
   <si>
     <t>PL e Justificativa da Mensagem Nº 0037/2024, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 2.500,00 (dois mil e quinhentos reais).</t>
   </si>
   <si>
     <t>8019</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8019/projeto_de_lei_-_subsidio_de_vereadores_-_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8019/projeto_de_lei_-_subsidio_de_vereadores_-_2024.pdf</t>
   </si>
   <si>
     <t>Fixa o Subsídio dos Vereadores para Legislatura 2025/2028 de acordo com o Art. 22 da Lei Orgânica Municipal e Art. 29, VI, alínea "f" da CF.</t>
   </si>
   <si>
     <t>8032</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8032/projeto_de_lei_-_mensagem_no_040-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8032/projeto_de_lei_-_mensagem_no_040-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL Nº 1892/2019 - MENSAGEM Nº 040/2024</t>
   </si>
   <si>
     <t>8035</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8035/pl_e_justificativa_da_mensagem_0.041.2024....pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8035/pl_e_justificativa_da_mensagem_0.041.2024....pdf</t>
   </si>
   <si>
     <t>PL e Justificativa da Mensagem Nº 0041/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 300.000,00 (trezentos mil reais).</t>
   </si>
   <si>
     <t>8037</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8037/projeto_de_lei_-_mensagem_no_039-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8037/projeto_de_lei_-_mensagem_no_039-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL Nº 2037/2021 - MENSAGEM Nº 039/2024</t>
   </si>
   <si>
     <t>8042</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8042/pl_calendario_de_eventos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8042/pl_calendario_de_eventos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do chefe do executivo municipal de Quissamã - RJ de apresentar até o último bimestre do ano o calendário de eventos municipais para o ano seguinte e dá outras providências.</t>
   </si>
   <si>
     <t>8058</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8058/pl_e_justificativa_da_msg_0.042.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8058/pl_e_justificativa_da_msg_0.042.pdf</t>
   </si>
   <si>
     <t>PL e Justificativa da Mensagem Nº 0042/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 5.194.151,29 (cinco milhões, cento e noventa e quatro mil e cento e cinquenta e um reais e vinte e nove centavos).</t>
   </si>
   <si>
     <t>8061</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8061/projeto_de_lei__da_mensagem_043-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8061/projeto_de_lei__da_mensagem_043-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DA MENSAGEM Nº 043/2024, QUE ALTERA A LEI MUNICIPAL Nº 1483 DE 17 DE JULHO DE 2015, QUE CRIA O CONSELHO MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO SUSTENTÁVEL - COMADES.</t>
   </si>
   <si>
     <t>8080</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8080/pl_e_justificativa_da_msg_44.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8080/pl_e_justificativa_da_msg_44.pdf</t>
   </si>
   <si>
     <t>PL e Justificativa da Mensagem Nº 0044/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 2.000.000,00 (dois milhões de reais).</t>
   </si>
   <si>
     <t>8082</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8082/pl_e_justificativa_da_msg_45.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8082/pl_e_justificativa_da_msg_45.pdf</t>
   </si>
   <si>
     <t>PL e Justificativa da Mensagem Nº 0045/2024, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 477.500,00 (quatrocentos e setenta e sete mil e quinhentos reais).</t>
   </si>
   <si>
     <t>8127</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8127/projeto_de_lei_-_mensagem_no_047-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8127/projeto_de_lei_-_mensagem_no_047-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE VERSA SOBRE A LEI ORGÂNICA DA PROCURADORIA GERAL DO MUNICÍPIO DE QUISSAMÃ - MENSAGEM Nº 047/2024</t>
   </si>
   <si>
     <t>8132</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8132/projeto_de_lei_-_mesnagem_no_048-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8132/projeto_de_lei_-_mesnagem_no_048-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL Nº 2308/2023</t>
   </si>
   <si>
     <t>8133</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8133/pl_libras_concurso_publico_-_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8133/pl_libras_concurso_publico_-_2024.pdf</t>
   </si>
   <si>
     <t>Estabelece a capacitação em Língua Brasileira de Sinais - LIBRAS como critério de desempate em concursos públicos e processos seletivos para provimento de cargos e empregos públicos realizados no município de Quissamã, pelos órgãos da administração pública direta e indireta e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>8137</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8137/projeto_de_lei_-_mensagem_no_046-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8137/projeto_de_lei_-_mensagem_no_046-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE CRIA A CAPELANIA DA GUARDA CIVIL MUNICIPAL DE QUISSAMÃ - MENSAGEM Nº 046/2024</t>
   </si>
   <si>
     <t>8139</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8139/projeto_de_lei_-_mensagem_no_049-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8139/projeto_de_lei_-_mensagem_no_049-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL Nº 2085/2021 - MENSAGEM Nº 049/2024</t>
   </si>
   <si>
     <t>8155</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8155/pl_e_justificativa_da_mens.50.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8155/pl_e_justificativa_da_mens.50.pdf</t>
   </si>
   <si>
     <t>PL e Justificativa da Mensagem Nº 0050/2024, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 585.279,32 (quinhentos e oitenta e cinco mil, duzentos e setenta e nove reais e trinta e dois centavos).</t>
   </si>
   <si>
     <t>8169</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8169/projeto_de_lei_-_mensagem_no_051-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8169/projeto_de_lei_-_mensagem_no_051-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI O GABINETE DE GESTÃO INTEGRADA EM SEGURANÇA PÚBLICA - MENSAGEM Nº 051/2024</t>
   </si>
   <si>
     <t>8187</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8187/projeto_de_lei_no_058_da_escola_defica_atualizada_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8187/projeto_de_lei_no_058_da_escola_defica_atualizada_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a mudança de nome da Escola Municipal Délfica de Carvalho Wagner para Escola Municipal Professora Délfica de Carvalho Wagner.</t>
   </si>
   <si>
     <t>8197</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8197/pl_e_justificativa_da_mens._52.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8197/pl_e_justificativa_da_mens._52.2024.pdf</t>
   </si>
   <si>
     <t>PL e Justificativa da Mensagem Nº 0052/2024, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 181.366,47 (cento e oitenta e um mil e trezentos e sessenta e seis reais e quarenta e sete centavos).</t>
   </si>
   <si>
     <t>8203</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8203/projeto_de_lei_-_mensagem_no_053-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8203/projeto_de_lei_-_mensagem_no_053-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE CRIA O CONSELHO MUNICIPAL DE POLÍTICAS PARA DIVERSIDADE LGBTI+ (MENSAGEM Nº 053/2024)</t>
   </si>
   <si>
     <t>8218</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8218/pl_associacao_quilombola.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8218/pl_associacao_quilombola.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Assossiação de Remanescentes de Quilombo de Machadinha.</t>
   </si>
   <si>
     <t>8244</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8244/projeto_de_lei_politica_municipal_de_combate_a_intolerancia_religiosa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8244/projeto_de_lei_politica_municipal_de_combate_a_intolerancia_religiosa.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Combate à Intolerância Religiosa e Estabelece o Dia Municipal de Combate a Intolerância Religiosa.</t>
   </si>
   <si>
     <t>8247</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8247/pl_e_justificativa_da_msg_0.054._2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8247/pl_e_justificativa_da_msg_0.054._2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0.054/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 182.366,47 (cento e oitenta e dois mil e trezentos e sessenta e seis reais e quarenta e sete centavos)</t>
   </si>
   <si>
     <t>8251</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8251/pl_e_justificativa_da_msg_0.055.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8251/pl_e_justificativa_da_msg_0.055.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0.055/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 1.309.667,49 (um milhão, trezentos e nove mil, seiscentos e sessenta e sete reais e quarenta e nove centavos).</t>
   </si>
   <si>
     <t>8304</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8304/projeto_de_lei_-_mensagem_no_056-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8304/projeto_de_lei_-_mensagem_no_056-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE REESTRUTURA O CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR - CAE - ENCAMINHADO POR MEIO DA MENSAGEM Nº 056/2024</t>
   </si>
   <si>
     <t>8308</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8308/pl__e__justificativa_da_msg_57.2024_-_r_10000_-_cae_excesso._assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8308/pl__e__justificativa_da_msg_57.2024_-_r_10000_-_cae_excesso._assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0057/2024, referente à autorização para abertura de crédito adicional especial, cujo valor totaliza a importância de R$ 100,00 (cem reais).</t>
   </si>
   <si>
     <t>8310</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8310/projeto_de_lei_subsidio_prefeito_vice-prefeito_e_secretarios.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8310/projeto_de_lei_subsidio_prefeito_vice-prefeito_e_secretarios.pdf</t>
   </si>
   <si>
     <t>Fixa o Subsídio do (a) Prefeito (a), Vice-Prefeito (a) e Secretários (as) do Município de Quissamã para Legislatura 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>8321</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8321/pldo_e_anexos_de_metas_fiscais_2025.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8321/pldo_e_anexos_de_metas_fiscais_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Anexos da Mensagem nº 0058/2024 - Lei de Diretrizes Orçamentárias 2025.</t>
   </si>
   <si>
     <t>8331</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8331/pl_e_justificativa_da_msg_0.059.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8331/pl_e_justificativa_da_msg_0.059.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0059/2024, referente à autorização para abertura de crédito adicional especial, cujo valor totaliza a importância de R$ 15.000,00 (quinze mil reais).</t>
   </si>
   <si>
     <t>8333</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8333/pl_e_justificativa_da_msg_0.060.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8333/pl_e_justificativa_da_msg_0.060.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0060/2024, referente à autorização para abertura de crédito adicional especial, cujo valor totaliza a importância de R$ 800,00 (oitocentos reais).</t>
   </si>
   <si>
     <t>8342</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8342/pl_71.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8342/pl_71.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0061/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 4.500,00 (quatro mil e quinhentos reais).</t>
   </si>
   <si>
     <t>8350</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8350/pl_e_justificativa_da_mens._63.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8350/pl_e_justificativa_da_mens._63.2024.pdf</t>
   </si>
   <si>
     <t>PL e Justificativa da Mensagem Nº 0.063/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 2.955.496,12 (dois milhões, novecentos e cinquenta e cinco mil e quatrocentos e noventa e seis reais e doze centavos).</t>
   </si>
   <si>
     <t>8356</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8356/projeto_de_lei_-_mensagem_no_062-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8356/projeto_de_lei_-_mensagem_no_062-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE O EQUACIONAMENTO DO DÉFICIT TÉCNICO ATUARIAL DO RPPS - MENSAGEM Nº 062/2024</t>
   </si>
   <si>
     <t>8359</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8359/pl_e_justificativa_da_mensagem_0.064-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8359/pl_e_justificativa_da_mensagem_0.064-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0064/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>8361</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8361/pl_e_justificativa_da_mensagem_0.065-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8361/pl_e_justificativa_da_mensagem_0.065-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de lei e Justificativa da Mensagem Nº 0.065/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 12.430.357,00 (doze milhões, quatrocentos e trinta mil, trezentos e cinquenta e sete reais).</t>
   </si>
   <si>
     <t>8363</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8363/pl_e_justificativa_da_msg_0.066.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8363/pl_e_justificativa_da_msg_0.066.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0.066/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 22.338.769,79 (vinte e dois milhões, trezentos e trinta e oito mil e setecentos e sessenta e nove reais e setenta e nove centavos).</t>
   </si>
   <si>
     <t>8386</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8386/pl_aampa-bf_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8386/pl_aampa-bf_1.pdf</t>
   </si>
   <si>
     <t>Concede o título de Utilidade Pública Municipal à Associação de Amigos e Mulheres Pescadoras Artesanais de Barra do Furado – AAMPABF e dá outras providências.</t>
   </si>
   <si>
     <t>8389</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8389/pl_e_justificativa_da_mens._67.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8389/pl_e_justificativa_da_mens._67.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0.067/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 2.705.599,64 (dois milhões, setecentos e cinco mil, quinhentos e noventa e nove reais e sessenta e quatro centavos).</t>
   </si>
   <si>
     <t>8405</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8405/pl_e_justificativa_da_msg_68.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8405/pl_e_justificativa_da_msg_68.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0.068/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 2.389.100,00 (dois milhões, trezentos e oitenta e nove mil e cem reais).</t>
   </si>
   <si>
     <t>8407</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8407/pl_e_justificativa_da_msg_69.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8407/pl_e_justificativa_da_msg_69.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0.069/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>8409</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8409/pl_e_justificativa_da_msg_70.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8409/pl_e_justificativa_da_msg_70.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0.070/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 1.159.201,51 (um milhão, cento e cinquenta e nove mil e duzentos e um reais e cinquenta e um centavos).</t>
   </si>
   <si>
     <t>8415</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8415/projeto_de_lei_politica_turismo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8415/projeto_de_lei_politica_turismo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE TURISMO E A CRIAÇÃO DO FUNDO MUNICIPAL DE TURISMO - MENSAGEM Nº 071/2024</t>
   </si>
   <si>
     <t>8442</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8442/pl_e_justificativa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8442/pl_e_justificativa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0.072/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 4.373.791,54 (quatro milhões, trezentos e setenta e três mil e setecentos e noventa e um reais e cinquenta e quatro centavos).</t>
   </si>
   <si>
     <t>8447</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8447/projeto_de_lei_loa_2025.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8447/projeto_de_lei_loa_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Orçamentária Anual da Mensagem nº 0074/2024, referente ao Projeto de Lei Orçamentária Anual (PLOA-2025).</t>
   </si>
   <si>
     <t>8479</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8479/pl_e_justificativa_da_mens._75.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8479/pl_e_justificativa_da_mens._75.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0.075/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 1.298.814,42 (um milhão, duzentos e noventa e oito mil e oitocentos e quatorze reais e quarenta e dois centavos).</t>
   </si>
   <si>
     <t>8481</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8481/pl_e_justificativa_da_mens._76.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8481/pl_e_justificativa_da_mens._76.2024.pdf</t>
   </si>
   <si>
     <t>PL e Justificativa da Mensagem Nº 0.076/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 25,00 (vinte e cinco reais).</t>
   </si>
   <si>
     <t>8493</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/</t>
+    <t>http://sapl.quissama.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo o pagamento no Ticket alimentação de Abono Natalino aos servidores efetivos e comissionados da Câmara Municipal de Quissamã.</t>
   </si>
   <si>
     <t>8504</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8504/pl_e_justificativa_4.294.42076.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8504/pl_e_justificativa_4.294.42076.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0.077/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 4.294.420,76 (um milhão, duzentos e noventa e oito mil e oitocentos e quatorze reais e quarenta e dois centavos).</t>
   </si>
   <si>
     <t>8506</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8506/pl_e_justificativa_da_mens._78-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8506/pl_e_justificativa_da_mens._78-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0.078/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 2.281.800,00 (dois milhões, duzentos e oitenta e um mil e oitocentos reais).</t>
   </si>
   <si>
     <t>8508</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8508/pl_e_justificativa_da_mens._79-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8508/pl_e_justificativa_da_mens._79-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0.079/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 267.177,74 (duzentos e sessenta e sete mil, cento e setenta e sete reais e setenta e quatro centavos).</t>
   </si>
   <si>
     <t>8510</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8510/pl_e_justificativa_da_msg_80.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8510/pl_e_justificativa_da_msg_80.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0.080/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 1.683.960,72 (um milhão, seiscentos e oitenta e três mil e novecentos e sessenta reais e setenta e dois centavos).</t>
   </si>
   <si>
     <t>8535</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8535/projeto_de_lei_-_mensagem_no_081-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8535/projeto_de_lei_-_mensagem_no_081-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE VERSA SOBRE A CRIAÇÃO DOS COMPONENTES MUNICIPAIS DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL – SISAN - ENCAMINHADO PELA MENSAGEM Nº 081/2024</t>
   </si>
   <si>
     <t>8538</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8538/pl_e_justificativa_da_msg_82.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8538/pl_e_justificativa_da_msg_82.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0.082/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Adicional Especial e dá outras providências, na importância de R$ 1.693.960,72. (um milhão, seiscentos e noventa e três mil e novecentos e sessenta reais e setenta e dois centavos).</t>
   </si>
   <si>
     <t>8540</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8540/pl_e_justificativa_da_msg_83.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8540/pl_e_justificativa_da_msg_83.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0.083/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 330.000,00 (trezentos e trinta mil reais).</t>
   </si>
   <si>
     <t>8542</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8542/pl_e_justificativa_da_msg_84.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8542/pl_e_justificativa_da_msg_84.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0.084/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 1.387.225,74 (um milhão, trezentos e oitenta e sete mil, duzentos e vinte e cinco reais e setenta e quatro centavos).</t>
   </si>
   <si>
     <t>8544</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8544/pl_e_justificativa_da_msg_85.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8544/pl_e_justificativa_da_msg_85.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº 0.085/2024, que solicita Regime de Urgência Especial, referente à autorização para abertura de Crédito Suplementar e dá outras providências, na importância de R$ 965.500,00 (novecentos e sessenta e cinco mil e quinhentos reais).</t>
   </si>
   <si>
     <t>7483</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7483/projeto_de_lei_complementar_-_altera_lei_complementar_009-2021_e_anexos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7483/projeto_de_lei_complementar_-_altera_lei_complementar_009-2021_e_anexos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR - QUE ALTERA A LEI COMPLEMENTAR Nº 009 DE 31 DE DEZEMBRO DE 2021 E OS ANEXOS.</t>
   </si>
   <si>
     <t>8470</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8470/projeto_de_lei_complementar_-_mensagem_no_073-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8470/projeto_de_lei_complementar_-_mensagem_no_073-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR QUE ALTERA A LEI COMPLEMENTAR Nº 012/2022 - PLANO DIRETOR (ENCAMINHADO POR MEIO DA MENSAGEM Nº 073/2024)</t>
   </si>
   <si>
     <t>8211</t>
   </si>
   <si>
     <t>PMR</t>
   </si>
   <si>
     <t>PROJETO DE MOÇÃO DE  REPÚDIO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8211/mocao_de_repudio_poubel_pdf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8211/mocao_de_repudio_poubel_pdf.pdf</t>
   </si>
   <si>
     <t>“ A MESA DIRETORA  REPUDIA VEEMENTEMENTE ÀS AGRESSÕES VERBAIS DIRIGIDAS À CHEFE DO EXECUTIVO DO MUNICÍPIO DE QUISSAMÃ.”</t>
   </si>
   <si>
     <t>7560</t>
   </si>
   <si>
     <t>PMA</t>
   </si>
   <si>
     <t>PROJETO DE MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7560/mocao_inacio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7560/mocao_inacio.pdf</t>
   </si>
   <si>
     <t>Projeto de Moção de Aplausos em homenagem a Inácio Cristiano de Barcelos</t>
   </si>
   <si>
     <t>7563</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7563/mocao_rita.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7563/mocao_rita.pdf</t>
   </si>
   <si>
     <t>Projeto de Moção de Aplausos em homenagem a Rita de Cassia Oliveira dos Santos.</t>
   </si>
   <si>
     <t>7603</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7603/lopinho_mocao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7603/lopinho_mocao.pdf</t>
   </si>
   <si>
     <t>O vereador subscrevente, nos termos do Regimento Interno, formula Moção a Sra.  Cleide Mary Gomes Durans Drumont</t>
   </si>
   <si>
     <t>7605</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7605/m.aplausos_angelina_2024.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7605/m.aplausos_angelina_2024.odt</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos, do Regimento Interno desta Casa Legislativa, formula Moção de Aplausos a Angelina Rangel Oliveira do Santos.</t>
   </si>
   <si>
     <t>7607</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7607/mocao_de_aplausos_-_jessica.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7607/mocao_de_aplausos_-_jessica.pdf</t>
   </si>
   <si>
     <t>O vereador subscrevente, nos termos do Regimento Interno, formula a presente Moção de Aplausos a Sra. Jessica Karoline Rangel de Carvalho.</t>
   </si>
   <si>
     <t>7611</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7611/mocao_de_aplausos_iara_do_espirito_santo_paula_e_silva.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7611/mocao_de_aplausos_iara_do_espirito_santo_paula_e_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Moção de Aplausos pelo Dia Internacional da Mulher a Sra. Iara do Espírito Santo Paula e Silva</t>
   </si>
   <si>
     <t>7613</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7613/mocao_de_aplausos_gigi_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7613/mocao_de_aplausos_gigi_2024.pdf</t>
   </si>
   <si>
     <t>O Vereador subscrevente, nos termos do Regimento Interno da Câmara Municipal, formula Moção de Aplausos a Senhora Cristina Maria de Oliveira Ribeiro pelo dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>7614</t>
   </si>
   <si>
     <t>MARCINHO PESSANHA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7614/projeto_de_mocao_em_pdf_ok2_marcinho.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7614/projeto_de_mocao_em_pdf_ok2_marcinho.pdf</t>
   </si>
   <si>
     <t>Homenagem ao Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>7615</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7615/projeto_de_mocao_de_aplausos_a_ana_claudia_barcelos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7615/projeto_de_mocao_de_aplausos_a_ana_claudia_barcelos.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos pelo Dia da mulher a senhora Ana Cláudia Barcelos.</t>
   </si>
   <si>
     <t>7617</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7617/projeto_mocao_de_aplausos_pelo_dia_internacional_da_mulher_a_sra_sheila_da_silva_teixeira.docx_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7617/projeto_mocao_de_aplausos_pelo_dia_internacional_da_mulher_a_sra_sheila_da_silva_teixeira.docx_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Moção de Aplausos pelo Dia Internacional da Mulher à Srª Sheila da Silva Teixeira.</t>
   </si>
   <si>
     <t>7625</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7625/pojeto_de_mocao_de_aplausos_ruth_meia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7625/pojeto_de_mocao_de_aplausos_ruth_meia.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem a Ruth Méia Nunes.</t>
   </si>
   <si>
     <t>7636</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7636/projeto_mocao_de_aplausos_dia_da_mulher_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7636/projeto_mocao_de_aplausos_dia_da_mulher_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Moção de Aplausos pelo dia Internacional da Mulher à Sra. Maria de Lourdes da Silva.</t>
   </si>
   <si>
     <t>7691</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7691/projeto_de_mocao_de_aplauso_2024_-__dia_int_da_mulher.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7691/projeto_de_mocao_de_aplauso_2024_-__dia_int_da_mulher.pdf</t>
   </si>
   <si>
     <t>Projeto de Moção de Aplausos em Homenagem a Angela Maria Ribeiro do Sacramento Azevedo pelo dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>7929</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7929/projeto_de_mocao_de_aplausos_a_angelo_barreto_leaubon.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7929/projeto_de_mocao_de_aplausos_a_angelo_barreto_leaubon.pdf</t>
   </si>
   <si>
     <t>O vereador subscrevente, nos termos do Regimento Interno, formula Moção de Aplausos ao senhor Ângelo Barreto Leaubon.</t>
   </si>
   <si>
     <t>7930</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7930/projeto_de_mocao_de_aplausos_de_jobert_willemen_da_silva.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7930/projeto_de_mocao_de_aplausos_de_jobert_willemen_da_silva.pdf</t>
   </si>
   <si>
     <t>O vereador subscrevente, nos termos do Regimento Interno, formula Moção de Aplausos ao senhor Jobert Willemen da Silva.</t>
   </si>
   <si>
     <t>7909</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7909/projeto_de_resolucao_trabalho_cmq_at.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7909/projeto_de_resolucao_trabalho_cmq_at.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Regulamentação do Regime de Teletrabalho da Câmara Municipal de Quissamã.</t>
   </si>
   <si>
     <t>8096</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8096/projeto_de_resolucao_-_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8096/projeto_de_resolucao_-_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no art. 7° da Resolução 149 de 22 de maio de 2013.</t>
   </si>
   <si>
     <t>7638</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7638/requerimento_de_urgencia_especial_revisao_de_vencimento_aos_servidores_publicos_e_comissionados-_2024.docx</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7638/requerimento_de_urgencia_especial_revisao_de_vencimento_aos_servidores_publicos_e_comissionados-_2024.docx</t>
   </si>
   <si>
     <t>Requerimento a apreciação e votação em regime de urgência especial ao Projeto de Lei nº 016/2024 de autoria da Mesa Diretora que concede revisão de vencimento aos servidores públicos efetivos e comissionados da Câmara Municipal de Quissamã, e dá outras providências.</t>
   </si>
   <si>
     <t>7641</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7641/requerimento_02_rildo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7641/requerimento_02_rildo.pdf</t>
   </si>
   <si>
     <t>Requerimento solictando a retirada e o arquivamento do Projeto de Lei nº 123/2023.</t>
   </si>
   <si>
     <t>7710</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7710/requerimento_de_urgencia_especial_2024_-_mocao_de_aplausos_-_cassio_reis.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7710/requerimento_de_urgencia_especial_2024_-_mocao_de_aplausos_-_cassio_reis.pdf</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Moção de Aplausos n° 013/2024, de autoria do Vereador Cássio Marins Reis, Que concede Moção de Aplausos a Sra Ângela Maria Ribeiro do Sacramento Azevedo.</t>
   </si>
   <si>
     <t>7728</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7728/requerimento_2024_-_do_projeto_de_lei_n_30.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7728/requerimento_2024_-_do_projeto_de_lei_n_30.pdf</t>
   </si>
   <si>
     <t>Apreciação e votação em regime de urgência especial ao Projeto de Lei n°30/2024 de autoria da Mesa Diretora.</t>
   </si>
   <si>
     <t>7757</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7757/requerimento_001_de_2024.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7757/requerimento_001_de_2024.odt</t>
   </si>
   <si>
     <t>Solicito a retirada e o arquivamento da indicação nº 038/2024, que INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Srª Maria de Fátima Pacheco, que junto a Secretaria Competente, estude a possibilidade de distribuição de repelentes contra Aedes aegypti nas escolas e creches.</t>
   </si>
   <si>
     <t>7758</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7758/requerimento_002_de_2024_1.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7758/requerimento_002_de_2024_1.odt</t>
   </si>
   <si>
     <t>Solicito a retirada e o arquivamento do Projeto de Lei nº 109/2022, que Dispõe sobre a criação do Programa “Farmácia Itinerante Carente”, no Município de Quissamã.</t>
   </si>
   <si>
     <t>7906</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7906/requerimento.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7906/requerimento.pdf</t>
   </si>
   <si>
     <t>Solicito a retirada e o arquivamento do Projeto de Lei nº 33/2024, que Dispõe sobre a utilização de material publicitário nos veículos de transporte escolar do Município de Quissamã com intuito de combater o bullying infantil e a pedofilia.</t>
   </si>
   <si>
     <t>7940</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7940/requerimento_de_urgencia_especial_2024_-_projeto_de_decreto_legislativo_titulo_de_cidadania_quissamaense_-_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7940/requerimento_de_urgencia_especial_2024_-_projeto_de_decreto_legislativo_titulo_de_cidadania_quissamaense_-_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Quissamaense.</t>
   </si>
   <si>
     <t>7941</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7941/requerimento_de_urgencia_especial_2024_-_projeto_de_decreto_legislativo_titulo_de_merito_politico_-_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7941/requerimento_de_urgencia_especial_2024_-_projeto_de_decreto_legislativo_titulo_de_merito_politico_-_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Mérito Político.</t>
   </si>
   <si>
     <t>7942</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7942/requerimento_de_urgencia_especial_2024_-_projeto_de_decreto_legislativo_medalha_dr._amilcar_pereira_da_silva_-_3.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7942/requerimento_de_urgencia_especial_2024_-_projeto_de_decreto_legislativo_medalha_dr._amilcar_pereira_da_silva_-_3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Medalha Dr. Amilcar Pereira da Silva.</t>
   </si>
   <si>
     <t>8125</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8125/requerimento_convocacao_sec._seg_anexos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8125/requerimento_convocacao_sec._seg_anexos.pdf</t>
   </si>
   <si>
     <t>Requer a convocação do Secretário Municipal de Segurança Pública, Sr. Paulo Vitor Arquejada da Fonseca, para comparecer ao Plenário desta Casa de Leis, a fim de prestar esclarecimentos sobre os temas mencionados, garantindo a necessária fiscalização do Legislativo sobre o Executivo.</t>
   </si>
   <si>
     <t>8228</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8228/requerimento_-_retirada_de_projeto_de_lei_n_029-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8228/requerimento_-_retirada_de_projeto_de_lei_n_029-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a retirada e o arquivamento do Projeto de Lei n° 029/2024, de autoria do Vereador Presidente Fábio Castro da Costa, que dispõe sobre denominação de Praça na localidade de Barra do Furado.</t>
   </si>
   <si>
     <t>8313</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8313/img20240924_11292697.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8313/img20240924_11292697.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio do(a) Prefeito (a), Vice-Prefeito (a) e Secretários (as) do Município de Quissamã para Legislatura 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>8494</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8494/requerimento_de_urgencia_especial_2024_-_abono_natalino.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8494/requerimento_de_urgencia_especial_2024_-_abono_natalino.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo o pagamento no ticket alimentação de Abono Natalino aos servidores efetivos e comissionados da Câmara Municipal de Quissamã.</t>
   </si>
   <si>
     <t>8536</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8536/requerimento_de_urgencia_especial_-_projeto_de_lei_n_141-2023.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8536/requerimento_de_urgencia_especial_-_projeto_de_lei_n_141-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal N° 1880, de 04 de outubro de 2019, alterada para a Lei Municipal N° 1923, de 27 de Abril de 2020, estabelecendo alíquota fixa para as contribuições previdenciárias devidas ao regime próprio de previdência dos Servidores Públicos do Município de Quissamã.</t>
   </si>
   <si>
     <t>8549</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8549/requerimento_reapreciacao_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8549/requerimento_reapreciacao_pl.pdf</t>
   </si>
   <si>
     <t>Requer-se que seja anulado o processo de votação do Projeto de Lei nº 141/2023, haja vista as irregularidades apontadas, e que a matéria seja reapreciada pelo Plenário, nos termos regimentais.</t>
   </si>
   <si>
     <t>7485</t>
   </si>
   <si>
     <t>DAMF</t>
   </si>
   <si>
     <t>Demonstrativo de Avaliação das Metas Fiscais</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7485/relatorio_3o_quadrimestre_e_anexos_-_unificado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7485/relatorio_3o_quadrimestre_e_anexos_-_unificado.pdf</t>
   </si>
   <si>
     <t>Demonstrativos e Relatórios do Ofício SEMFA nº 005/2024, referente à Avaliação das Metas Fiscais do 3º Quadrimestre de 2023.</t>
   </si>
   <si>
     <t>7518</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7518/0001.relatorio_3o_quadrimestre_2023-retificado-assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7518/0001.relatorio_3o_quadrimestre_2023-retificado-assinado.pdf</t>
   </si>
   <si>
     <t>Relatório retificado do Ofício SEMFA nº 008/2024, referente à Avaliação das Metas Fiscais do 3º Quadrimestre de 2023.</t>
   </si>
   <si>
     <t>7956</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7956/1o_quadrimestre_2024_consolidado-_assinado..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7956/1o_quadrimestre_2024_consolidado-_assinado..pdf</t>
   </si>
   <si>
     <t>Demonstrativos e Relatórios do Ofício 054/2024, referente à avaliação das Metas fiscais do 1º Quadrimestre de 2024.</t>
   </si>
   <si>
     <t>7963</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7963/relatorio_1o_quadrimestre_2024.2_assinado...pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7963/relatorio_1o_quadrimestre_2024.2_assinado...pdf</t>
   </si>
   <si>
     <t>Relatório referente à avaliação das Metas fiscais do 1º Quadrimestre de 2024 (retificado), conforme o Ofício 017/2024 - SEMFA.</t>
   </si>
   <si>
     <t>8300</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8300/metas_fiscais_do_2o_quadrimestre_de_2024.13.09.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8300/metas_fiscais_do_2o_quadrimestre_de_2024.13.09.pdf</t>
   </si>
   <si>
     <t>Demonstrativos e Relatórios do Ofício 030/2024, referente à avaliação das Metas fiscais do 2º Quadrimestre de 2024.</t>
   </si>
   <si>
     <t>8301</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8301/balancetes_corretos_-_receita_e__despesa._2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8301/balancetes_corretos_-_receita_e__despesa._2024.pdf</t>
   </si>
   <si>
     <t>Balancetes da Receita e Despesa retificados (referentes ao 2º  Quadrimestre de 2024), conforme o Ofício 030/2024 - SEMFA.</t>
   </si>
   <si>
     <t>7788</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Prestação de Contas do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7788/1.2._responsavel_pela_remessa_das_contas.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7788/1.2._responsavel_pela_remessa_das_contas.pdf</t>
   </si>
   <si>
     <t>Item 1.2 - Cadastro do Prefeito Municipal</t>
   </si>
   <si>
     <t>7789</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7789/1.3._responsavel_pelo_controle_interno.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7789/1.3._responsavel_pelo_controle_interno.pdf</t>
   </si>
   <si>
     <t>Item 1.3 Responsável pelo Controle Interno</t>
   </si>
   <si>
     <t>7790</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7790/1.4._estrutura_administrativa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7790/1.4._estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>Item 1.4 - Estrutura Administrativa do Município.</t>
   </si>
   <si>
     <t>7791</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7791/1.5._data_abertura_sessao_legislativa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7791/1.5._data_abertura_sessao_legislativa.pdf</t>
   </si>
   <si>
     <t>Item 1.5 - Declaração informando a abertura da Sessão Legislativa da Câmara Municipal.</t>
   </si>
   <si>
     <t>7792</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7792/2.1._ppa_lei_no_2127_de__04_de_novembro_de_2021_ppa_escaneado_assinado_04042024100505.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7792/2.1._ppa_lei_no_2127_de__04_de_novembro_de_2021_ppa_escaneado_assinado_04042024100505.pdf</t>
   </si>
   <si>
     <t>Item 2.1 Plano Plurianual- PPA</t>
   </si>
   <si>
     <t>7793</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7793/3.2._fontes_de_recursos_tabela_1712600618022.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7793/3.2._fontes_de_recursos_tabela_1712600618022.pdf</t>
   </si>
   <si>
     <t>Item 3.2</t>
   </si>
   <si>
     <t>7794</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7794/3.3._leis_especificas_tabela_1712600508354.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7794/3.3._leis_especificas_tabela_1712600508354.pdf</t>
   </si>
   <si>
     <t>Item 3.3</t>
   </si>
   <si>
     <t>7795</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7795/3.3._leis_especificas_assinado_04042024103208.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7795/3.3._leis_especificas_assinado_04042024103208.pdf</t>
   </si>
   <si>
     <t>7796</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7796/3.5._declaracao_item_3.5_assinado_04042024103259_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7796/3.5._declaracao_item_3.5_assinado_04042024103259_1.pdf</t>
   </si>
   <si>
     <t>Item 3.5</t>
   </si>
   <si>
     <t>7797</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7797/3.6._declaracao_de_compatibilidade_anexo_11.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7797/3.6._declaracao_de_compatibilidade_anexo_11.pdf</t>
   </si>
   <si>
     <t>Item 3.6</t>
   </si>
   <si>
     <t>7798</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7798/3.7_-_3.8_-_3.9._declaracao_itens_3.7_3.8_3.9_assinado_04042024103300.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7798/3.7_-_3.8_-_3.9._declaracao_itens_3.7_3.8_3.9_assinado_04042024103300.pdf</t>
   </si>
   <si>
     <t>Item 3.7,3.8,3.9</t>
   </si>
   <si>
     <t>7799</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7799/3.10._superavit_financeiro_tabela_1712601579575.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7799/3.10._superavit_financeiro_tabela_1712601579575.pdf</t>
   </si>
   <si>
     <t>Item 3.10</t>
   </si>
   <si>
     <t>7806</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7806/item_4.1_-_domonstrativos_contabes__consolidado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7806/item_4.1_-_domonstrativos_contabes__consolidado.pdf</t>
   </si>
   <si>
     <t>Item 4.1 - Demonstrativos Contábeis Consolidado</t>
   </si>
   <si>
     <t>7807</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7807/item_4.2_demonstrativos__contabeis_-camara_municipal.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7807/item_4.2_demonstrativos__contabeis_-camara_municipal.pdf</t>
   </si>
   <si>
     <t>Item 4.2 - Demonstrativos Contábeis - Câmara Municipal</t>
   </si>
   <si>
     <t>7808</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7808/item_-_4.3_declaracao_para_devido_fins_assinado_04042024112421.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7808/item_-_4.3_declaracao_para_devido_fins_assinado_04042024112421.pdf</t>
   </si>
   <si>
     <t>Item 4.3 - Declaração de inexistência do Fundo Municipal da Câmara.</t>
   </si>
   <si>
     <t>7809</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7809/4.4_demondtrativos_contabeis_do_fundo_municipal_de_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7809/4.4_demondtrativos_contabeis_do_fundo_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>Item 4.4 - Demonstrativos Contábeis do Fundo Municipal de saúde</t>
   </si>
   <si>
     <t>7810</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7810/item_4.5_demonstrativos_contabeis_-_orgao_de_previdencia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7810/item_4.5_demonstrativos_contabeis_-_orgao_de_previdencia.pdf</t>
   </si>
   <si>
     <t>Item 4.5 - Demonstrativos contábeis - Órgão da Previdência</t>
   </si>
   <si>
     <t>7811</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7811/item_5.1_-.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7811/item_5.1_-.pdf</t>
   </si>
   <si>
     <t>Item 5.1</t>
   </si>
   <si>
     <t>7812</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7812/item_5.2_-.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7812/item_5.2_-.pdf</t>
   </si>
   <si>
     <t>Item 5.2</t>
   </si>
   <si>
     <t>7813</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7813/5.4._declaracao_cancelamento_-_impostos_assinado_04042024042011_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7813/5.4._declaracao_cancelamento_-_impostos_assinado_04042024042011_1.pdf</t>
   </si>
   <si>
     <t>Item 5.4</t>
   </si>
   <si>
     <t>7814</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7814/5.5._relacao_de_cancelamento_de_restos_2018_a_2022_assinados_assinado_04042024042012.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7814/5.5._relacao_de_cancelamento_de_restos_2018_a_2022_assinados_assinado_04042024042012.pdf</t>
   </si>
   <si>
     <t>Item 5.5</t>
   </si>
   <si>
     <t>7815</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7815/5.6.1_modelo_4ssinado_assinado_04042024042020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7815/5.6.1_modelo_4ssinado_assinado_04042024042020.pdf</t>
   </si>
   <si>
     <t>Item 5.6.1</t>
   </si>
   <si>
     <t>7816</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7816/5.6.2._modelo_5_quadros_i_e_ii_assinado_04042024042013.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7816/5.6.2._modelo_5_quadros_i_e_ii_assinado_04042024042013.pdf</t>
   </si>
   <si>
     <t>Item 5.6.2</t>
   </si>
   <si>
     <t>7817</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7817/5.6.3._extratos_assinado_04042024042016.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7817/5.6.3._extratos_assinado_04042024042016.pdf</t>
   </si>
   <si>
     <t>Item 5.6.3</t>
   </si>
   <si>
     <t>7824</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7824/5.6.4.__relacao_de_restos_assinado_05042024041925.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7824/5.6.4.__relacao_de_restos_assinado_05042024041925.pdf</t>
   </si>
   <si>
     <t>Item 5.6.4</t>
   </si>
   <si>
     <t>7825</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7825/5.6.5._retencoes_assinado_assinado_04042024042019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7825/5.6.5._retencoes_assinado_assinado_04042024042019.pdf</t>
   </si>
   <si>
     <t>Item 5.6.5</t>
   </si>
   <si>
     <t>7826</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7826/6.1._fundeb_modelo_12_3.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7826/6.1._fundeb_modelo_12_3.pdf</t>
   </si>
   <si>
     <t>Item 6.1</t>
   </si>
   <si>
     <t>7827</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7827/6.2._doc._comprobatoria_despesas_fundeb_assinado_04042024045757.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7827/6.2._doc._comprobatoria_despesas_fundeb_assinado_04042024045757.pdf</t>
   </si>
   <si>
     <t>Item 6.2</t>
   </si>
   <si>
     <t>7828</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7828/6.3.1_modelo_4_assinado_assinado_04042024045645.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7828/6.3.1_modelo_4_assinado_assinado_04042024045645.pdf</t>
   </si>
   <si>
     <t>Item 6.3.1</t>
   </si>
   <si>
     <t>7829</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7829/6.3.2._modelo_5_assinado_04042024045634.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7829/6.3.2._modelo_5_assinado_04042024045634.pdf</t>
   </si>
   <si>
     <t>Item 6.3.2</t>
   </si>
   <si>
     <t>7830</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7830/6.3.4._declaracao_execucao_de_restos_a_pagar_-fundeb_assinado_04042024045642.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7830/6.3.4._declaracao_execucao_de_restos_a_pagar_-fundeb_assinado_04042024045642.pdf</t>
   </si>
   <si>
     <t>Item 6.3.4</t>
   </si>
   <si>
     <t>7831</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7831/6.3.5._consignacoes_assinado_assinado_04042024045643.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7831/6.3.5._consignacoes_assinado_assinado_04042024045643.pdf</t>
   </si>
   <si>
     <t>Item 6.3.5</t>
   </si>
   <si>
     <t>7832</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7832/item_6.4.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7832/item_6.4.pdf</t>
   </si>
   <si>
     <t>Item 6.4</t>
   </si>
   <si>
     <t>7833</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7833/6.7._parecer_conclusivo_fundeb_2023_assinado_04042024045652.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7833/6.7._parecer_conclusivo_fundeb_2023_assinado_04042024045652.pdf</t>
   </si>
   <si>
     <t>Referente ao item mencionado no ofício de envio.</t>
   </si>
   <si>
     <t>7834</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7834/6.8._ressarcimento_a_conta_do_fundeb_assinado_04042024045654.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7834/6.8._ressarcimento_a_conta_do_fundeb_assinado_04042024045654.pdf</t>
   </si>
   <si>
     <t>Item 6.8</t>
   </si>
   <si>
     <t>7835</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7835/6.9._creditos_adcionais_superavit_fundeb_2022_assinado_04042024045659.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7835/6.9._creditos_adcionais_superavit_fundeb_2022_assinado_04042024045659.pdf</t>
   </si>
   <si>
     <t>Item 6.9</t>
   </si>
   <si>
     <t>7836</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7836/6.10._relacao_das_despesas_de_exercicios_anterioresdea_assinado_04042024045701.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7836/6.10._relacao_das_despesas_de_exercicios_anterioresdea_assinado_04042024045701.pdf</t>
   </si>
   <si>
     <t>Item 6.10</t>
   </si>
   <si>
     <t>7837</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7837/7.1.__saude_modelo_15_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7837/7.1.__saude_modelo_15_2.pdf</t>
   </si>
   <si>
     <t>Item 7.1</t>
   </si>
   <si>
     <t>7838</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7838/7.2._relatorio_-_milena_assinado_assinado_04042024053009.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7838/7.2._relatorio_-_milena_assinado_assinado_04042024053009.pdf</t>
   </si>
   <si>
     <t>Item 7.2</t>
   </si>
   <si>
     <t>7839</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7839/7.3._saude_modelo_16_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7839/7.3._saude_modelo_16_2.pdf</t>
   </si>
   <si>
     <t>Item 7.3</t>
   </si>
   <si>
     <t>7840</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7840/7.4._relatorio_-_milena_assinado_assinado_04042024053011.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7840/7.4._relatorio_-_milena_assinado_assinado_04042024053011.pdf</t>
   </si>
   <si>
     <t>Item 7.4</t>
   </si>
   <si>
     <t>7841</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7841/7.5.1._modelo_4_-_fernanda_e_milena_assinado_assinado_04042024053012.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7841/7.5.1._modelo_4_-_fernanda_e_milena_assinado_assinado_04042024053012.pdf</t>
   </si>
   <si>
     <t>Item 7.5.1</t>
   </si>
   <si>
     <t>7842</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7842/7.5.4._milena_assinado_assinado_04042024053014.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7842/7.5.4._milena_assinado_assinado_04042024053014.pdf</t>
   </si>
   <si>
     <t>Item 7.5.4</t>
   </si>
   <si>
     <t>7843</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7843/7.7._declaracao_-_milena_assinado_assinado_04042024053017_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7843/7.7._declaracao_-_milena_assinado_assinado_04042024053017_1.pdf</t>
   </si>
   <si>
     <t>Item 7.7</t>
   </si>
   <si>
     <t>7844</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7844/7.8._declaracao_-_milena_assinado_assinado_04042024053019_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7844/7.8._declaracao_-_milena_assinado_assinado_04042024053019_1.pdf</t>
   </si>
   <si>
     <t>Item 7.8</t>
   </si>
   <si>
     <t>7845</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7845/7.9._parecer_do_conselho_assinado_04042024053020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7845/7.9._parecer_do_conselho_assinado_04042024053020.pdf</t>
   </si>
   <si>
     <t>Item 7.9</t>
   </si>
   <si>
     <t>7846</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7846/item_7.10.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7846/item_7.10.pdf</t>
   </si>
   <si>
     <t>Item 7.10</t>
   </si>
   <si>
     <t>7847</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7847/7.11._comprovante_de_chamamento_publico_assinado_04042024053025.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7847/7.11._comprovante_de_chamamento_publico_assinado_04042024053025.pdf</t>
   </si>
   <si>
     <t>Item 7.11</t>
   </si>
   <si>
     <t>7848</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7848/8.1_-_8.2._declaracao_assinado_04042024052127_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7848/8.1_-_8.2._declaracao_assinado_04042024052127_1.pdf</t>
   </si>
   <si>
     <t>Item 8.1</t>
   </si>
   <si>
     <t>7849</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7849/item_-_8.3.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7849/item_-_8.3.pdf</t>
   </si>
   <si>
     <t>Item 8.3</t>
   </si>
   <si>
     <t>7850</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7850/item_8.4.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7850/item_8.4.pdf</t>
   </si>
   <si>
     <t>Item 8.4</t>
   </si>
   <si>
     <t>7851</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7851/8.5_modelo_19_f._ass._pref._fls._1_assinado_04042024052135_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7851/8.5_modelo_19_f._ass._pref._fls._1_assinado_04042024052135_2.pdf</t>
   </si>
   <si>
     <t>item 8.5</t>
   </si>
   <si>
     <t>7852</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7852/8.7._doc._comprobat_dos_recursos_financeiros_dos_royalties_repassados_ao_rpps_f._ass._pref_assinado_04042024052145.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7852/8.7._doc._comprobat_dos_recursos_financeiros_dos_royalties_repassados_ao_rpps_f._ass._pref_assinado_04042024052145.pdf</t>
   </si>
   <si>
     <t>Item 8.7</t>
   </si>
   <si>
     <t>7853</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7853/8.8._modelo_20_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7853/8.8._modelo_20_1.pdf</t>
   </si>
   <si>
     <t>Item 8.8</t>
   </si>
   <si>
     <t>7854</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7854/8.9._comprobatorio_assinado_04042024052148_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7854/8.9._comprobatorio_assinado_04042024052148_2.pdf</t>
   </si>
   <si>
     <t>Item 8.9</t>
   </si>
   <si>
     <t>7855</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7855/item_8.10.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7855/item_8.10.pdf</t>
   </si>
   <si>
     <t>Item 8.10</t>
   </si>
   <si>
     <t>7856</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7856/item_8.11.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7856/item_8.11.pdf</t>
   </si>
   <si>
     <t>Item 8.11</t>
   </si>
   <si>
     <t>7857</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7857/8.12.1._modelo_4_-_semed-fms_assinado_05042024021607.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7857/8.12.1._modelo_4_-_semed-fms_assinado_05042024021607.pdf</t>
   </si>
   <si>
     <t>Item 8.12</t>
   </si>
   <si>
     <t>7858</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7858/8.15.2._modelo_5_assinado_04042024052208.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7858/8.15.2._modelo_5_assinado_04042024052208.pdf</t>
   </si>
   <si>
     <t>Item 8.12.2</t>
   </si>
   <si>
     <t>7859</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7859/8.12.3._extratos_semed_e_fms_assinado_05042024021553.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7859/8.12.3._extratos_semed_e_fms_assinado_05042024021553.pdf</t>
   </si>
   <si>
     <t>item 8.13.3</t>
   </si>
   <si>
     <t>7860</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7860/8.12.4._relacao_contabil_restos_roy_-_semed-fms_assinado_05042024021612.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7860/8.12.4._relacao_contabil_restos_roy_-_semed-fms_assinado_05042024021612.pdf</t>
   </si>
   <si>
     <t>Item 8.12.4</t>
   </si>
   <si>
     <t>7861</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7861/8.12.5._relacao_consignacao-ddo_semed-fms_assinado_05042024021613.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7861/8.12.5._relacao_consignacao-ddo_semed-fms_assinado_05042024021613.pdf</t>
   </si>
   <si>
     <t>Item 8.12.5</t>
   </si>
   <si>
     <t>7862</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7862/8.14._mod.7_assinado_04042024052201.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7862/8.14._mod.7_assinado_04042024052201.pdf</t>
   </si>
   <si>
     <t>Item 8.14</t>
   </si>
   <si>
     <t>7863</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7863/8.15.1._modelo_4_assinado_assinado_04042024052205.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7863/8.15.1._modelo_4_assinado_assinado_04042024052205.pdf</t>
   </si>
   <si>
     <t>Item 8.15.1</t>
   </si>
   <si>
     <t>7864</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7864/8.15.2._modelo_5_assinado_04042024052208.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7864/8.15.2._modelo_5_assinado_04042024052208.pdf</t>
   </si>
   <si>
     <t>Item 8.15</t>
   </si>
   <si>
     <t>7865</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7865/8.15.3._assinado_04042024052206.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7865/8.15.3._assinado_04042024052206.pdf</t>
   </si>
   <si>
     <t>Item 8.15.3</t>
   </si>
   <si>
     <t>7866</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7866/8.15.4_-_8.15.5._saldo_financeiro_restos_consig_assinado_04042024052203_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7866/8.15.4_-_8.15.5._saldo_financeiro_restos_consig_assinado_04042024052203_1.pdf</t>
   </si>
   <si>
     <t>Item 8.15.4</t>
   </si>
   <si>
     <t>7867</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7867/8.17_-_equilibrio_financeiro_rpps.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7867/8.17_-_equilibrio_financeiro_rpps.pdf</t>
   </si>
   <si>
     <t>item 8.17</t>
   </si>
   <si>
     <t>7868</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7868/8.18._contribuicoes_rgps_modelo_23_3.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7868/8.18._contribuicoes_rgps_modelo_23_3.pdf</t>
   </si>
   <si>
     <t>Item 8.18</t>
   </si>
   <si>
     <t>7869</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7869/8.18._contribuicoes_rpps_modelo_23_3.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7869/8.18._contribuicoes_rpps_modelo_23_3.pdf</t>
   </si>
   <si>
     <t>Item 8.18  RPPS</t>
   </si>
   <si>
     <t>7870</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7870/8.19._avaliacao_atuarial_2022_-_ipmq_assinado_04042024052216.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7870/8.19._avaliacao_atuarial_2022_-_ipmq_assinado_04042024052216.pdf</t>
   </si>
   <si>
     <t>Item 8.19</t>
   </si>
   <si>
     <t>7871</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7871/8.20._declaracao_assinado_04042024052221.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7871/8.20._declaracao_assinado_04042024052221.pdf</t>
   </si>
   <si>
     <t>Item 8.20</t>
   </si>
   <si>
     <t>7872</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7872/8.21._lei_instituidora_da_aliquota_de_contr._rpps_assinado_04042024052223.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7872/8.21._lei_instituidora_da_aliquota_de_contr._rpps_assinado_04042024052223.pdf</t>
   </si>
   <si>
     <t>Item 8.21</t>
   </si>
   <si>
     <t>7873</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7873/8.22._devolucao_da_sobra_financeira_efetuada_pela_camara_a_prefeitura_de_quissama_assinado_04042024052226.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7873/8.22._devolucao_da_sobra_financeira_efetuada_pela_camara_a_prefeitura_de_quissama_assinado_04042024052226.pdf</t>
   </si>
   <si>
     <t>Item 8.22</t>
   </si>
   <si>
     <t>7874</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7874/8.27.__eletronicos_assinado_04042024052228.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7874/8.27.__eletronicos_assinado_04042024052228.pdf</t>
   </si>
   <si>
     <t>Item 8.27</t>
   </si>
   <si>
     <t>7886</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7886/item_2.2-_ldo_-_2023_-_lei_2259.2022_-_escaneada_assinado_04042024100456.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7886/item_2.2-_ldo_-_2023_-_lei_2259.2022_-_escaneada_assinado_04042024100456.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas de Governo do Exercício de 2024. Del. nº285/2015</t>
   </si>
   <si>
     <t>7887</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7887/item_3.1_-_lei-2281.2022_-_loa_2023_escaneada_assinado_04042024103146.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7887/item_3.1_-_lei-2281.2022_-_loa_2023_escaneada_assinado_04042024103146.pdf</t>
   </si>
   <si>
     <t>Item 3.1  Lei dos Orçamentos Anuais - LOA, relativo ao exercício de 2023, acompanhadas de seus anexos.</t>
   </si>
   <si>
     <t>7888</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7888/item_-_3.4.1-_decretos_assinado_04042024103213.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7888/item_-_3.4.1-_decretos_assinado_04042024103213.pdf</t>
   </si>
   <si>
     <t>Item 3.4  - Decretos de abertura de Créditos adicionais, suplementares, especiais e extraordinários (Administração Direta e Indiretas).</t>
   </si>
   <si>
     <t>7889</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7889/item.3.11_mod._assinado_04042024103317.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7889/item.3.11_mod._assinado_04042024103317.pdf</t>
   </si>
   <si>
     <t>Item 3.11 Balancete Contábil, nos Moldes do Modelo 1.</t>
   </si>
   <si>
     <t>7890</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7890/item_4.2_demonstrativos__contabeis_-camara_municipal.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7890/item_4.2_demonstrativos__contabeis_-camara_municipal.pdf</t>
   </si>
   <si>
     <t>Item 4.2 - Demonstrativos Contábeis -Câmara Municipal.</t>
   </si>
   <si>
     <t>7891</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7891/item_-_6.3.3_-_extratos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7891/item_-_6.3.3_-_extratos.pdf</t>
   </si>
   <si>
     <t>Item 6.3.3 Extrato bancários da Conta do Fundeb.</t>
   </si>
   <si>
     <t>7972</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7972/item_-_3.12_excesso_de_arrecadacao_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7972/item_-_3.12_excesso_de_arrecadacao_assinado.pdf</t>
   </si>
   <si>
     <t>Item 3.12 - Relação dos decretos que abriram créditos adicionais com base em excesso de arrecadação, detalhando cada código fonte utilizado, com a descrição do valor do excesso de arrecadação comprovado em cada código fonte (dados inseridos no e-TCERJ).</t>
   </si>
   <si>
     <t>7973</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7973/declaracao_item_3.13_assinado_04042024103341.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7973/declaracao_item_3.13_assinado_04042024103341.pdf</t>
   </si>
   <si>
     <t>Item 3.13 - Cálculo de apuração da respectiva tendência de excesso de arrecadação para o exercício ou documentação comprobatória, separada por espécie de código fonte utilizado, detalhando o excesso de arrecadação obtido para elaboração de cada decreto de abertura de créditos adicionais (anexado no formato PDF).</t>
   </si>
   <si>
     <t>7974</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7974/-_anexo_8_-_demostrativo_das_despesas_por_funcao_programas_e_subfuncoes_-_consolidado_assinado_assinado_23052024095821.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7974/-_anexo_8_-_demostrativo_das_despesas_por_funcao_programas_e_subfuncoes_-_consolidado_assinado_assinado_23052024095821.pdf</t>
   </si>
   <si>
     <t>Ofício Regularizador Proc. nº211527-7/2024._x000D_
 Item 4.1 - Demonstrativos contábeis consolidados._x000D_
  ANEXO 8 - Demonstrativo da Despesa por Funções, Programas e Subprogramas, conforme o vínculo com os recursos - Adendo VII (anexado no formato PDF.</t>
   </si>
   <si>
     <t>7975</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7975/balanco_orcamentario_assinado_assinado_23052024095847.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7975/balanco_orcamentario_assinado_assinado_23052024095847.pdf</t>
   </si>
   <si>
     <t>Item 4.1 Demonstrativos contábeis consolidados;_x000D_
 BALANÇO ORÇAMENTÁRIO (anexado no formato PDF e dados inseridos no e-TCERJ) incluindo:_x000D_
 _x000D_
 a) Quadro da Execução de Restos a Pagar Não Processados e o de Restos a Pagar Processados e Não Processados Liquidadas.</t>
   </si>
   <si>
     <t>7976</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7976/balanco_financeiro_-_consolidado_assinado_assinado_23052024095845.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7976/balanco_financeiro_-_consolidado_assinado_assinado_23052024095845.pdf</t>
   </si>
   <si>
     <t>Item 4.1 Demonstrativos contábeis consolidados_x000D_
 BALANÇO FINANCEIRO (anexado no formato PDF e dados inseridos no e-TCERJ).</t>
   </si>
   <si>
     <t>7977</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7977/balanco_patrimonial_-_consolidado_assinado_assinado_23052024095848.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7977/balanco_patrimonial_-_consolidado_assinado_assinado_23052024095848.pdf</t>
   </si>
   <si>
     <t>Item 4.1 - Demonstrativos contábeis consolidados_x000D_
 BALANÇO PATRIMONIAL (anexado no formato PDF e dados inseridos no e-TCERJ) incluindo:_x000D_
 a) Quadro dos Ativos e Passivos Financeiros e Permanentes, apresentando o detalhamento das respectivas rubricas;_x000D_
 b) Quadro do Superávit/Déficit Financeiro, cujo resultado deve ser igual à diferença apurada entre o Ativo Financeiro e o Passivo Financeiro;_x000D_
 _x000D_
 c) Notas Explicativas contendo o detalhamento das contas relevantes.</t>
   </si>
   <si>
     <t>7978</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7978/demonstracao__das_variacoes_patrimoniais_assinado_assinado_23052024095931.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7978/demonstracao__das_variacoes_patrimoniais_assinado_assinado_23052024095931.pdf</t>
   </si>
   <si>
     <t>Item 4.1- Demonstrativos contábeis consolidados;_x000D_
 DEMONSTRAÇÃO DAS VARIAÇÕES PATRIMONIAIS (anexado no formato PDF e dados inseridos no e-TCERJ).</t>
   </si>
   <si>
     <t>7979</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7979/fluxo_de_caixa_consolidado_assinado_assinado_23052024095933.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7979/fluxo_de_caixa_consolidado_assinado_assinado_23052024095933.pdf</t>
   </si>
   <si>
     <t>Item 4.1 - Demonstrativos contábeis consolidados;_x000D_
 DEMONSTRAÇÃO DOS FLUXOS DE CAIXA (anexado no formato PDF).</t>
   </si>
   <si>
     <t>7980</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7980/anexo_16_d_assinados_assinado_23052024095835.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7980/anexo_16_d_assinados_assinado_23052024095835.pdf</t>
   </si>
   <si>
     <t>Item 4.1 - Demonstrativos contábeis consolidados_x000D_
 ANEXO 16 - Demonstrativo da Dívida Fundada Interna (anexado no formato PDF).</t>
   </si>
   <si>
     <t>7981</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7981/anexo_17_-_consolidado_assinado_assinado_23052024095839.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7981/anexo_17_-_consolidado_assinado_assinado_23052024095839.pdf</t>
   </si>
   <si>
     <t>Item 4.1 - Demonstrativos contábeis consolidados;_x000D_
 ANEXO 17 - Demonstrativo da Dívida Flutuante (anexado no formato PDF.</t>
   </si>
   <si>
     <t>7982</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7982/anexo_19__demonstracao_das_mutacoes_do_patrimonio_liquido_assinado_assinado_23052024095843.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7982/anexo_19__demonstracao_das_mutacoes_do_patrimonio_liquido_assinado_assinado_23052024095843.pdf</t>
   </si>
   <si>
     <t>Item 4.1 - Demonstrativos contábeis consolidados;_x000D_
 ANEXO 19  Demonstração das mutações do Patrimônio Liquido.</t>
   </si>
   <si>
     <t>7983</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7983/modelo_2_-_relacao_dos_cancelamentos_de_rp_processados_assinado_assinado_23052024095935.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7983/modelo_2_-_relacao_dos_cancelamentos_de_rp_processados_assinado_assinado_23052024095935.pdf</t>
   </si>
   <si>
     <t>Item 4.1 - Demonstrativos contábeis consolidados;_x000D_
 Relação dos cancelamentos de restos a pagar processados, registrados no Quadro da Execução de Restos a Pagar Processados e Não Processados Liquidados, contendo os casos de prescrição e demais justificativas, totalizadas por justificativa e unidade gestora, na forma do Modelo 2, acompanhado da documentação comprobatória quando necessário para interpretação dos fatos (anexado no formato PDF).</t>
   </si>
   <si>
     <t>7984</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7984/plano_de_contas_2023-_consolidado_assinado_assinado_23052024095959.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7984/plano_de_contas_2023-_consolidado_assinado_assinado_23052024095959.pdf</t>
   </si>
   <si>
     <t>Item 4.1 - Demonstrativos contábeis consolidados;_x000D_
 BALANCETE CONTÁBIL ANALÍTICO - CONSOLIDADO, compreendendo o período de 01.01.2023 a 31.12.2023, detalhado até o 7º nível de desdobramento (anexado no formato PDF).</t>
   </si>
   <si>
     <t>7985</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7985/nota_explicativa_e_doc._comprobatoria._1_assinado_23052024095938.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7985/nota_explicativa_e_doc._comprobatoria._1_assinado_23052024095938.pdf</t>
   </si>
   <si>
     <t>Item 4.1 Demonstrativos contábeis consolidados;_x000D_
 Nota Explicativa e Documentação Comprobatória.</t>
   </si>
   <si>
     <t>7986</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7986/canc.restopmq_adiantamento_2_assinado_23052024095907.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7986/canc.restopmq_adiantamento_2_assinado_23052024095907.pdf</t>
   </si>
   <si>
     <t>Item 4.1 - Demonstrativos contábeis consolidados;_x000D_
 Documentação Comprobatória, Canc. de Restos 2</t>
   </si>
   <si>
     <t>7987</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7987/canc.restospmq_diaria_3_assinado_23052024095926.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7987/canc.restospmq_diaria_3_assinado_23052024095926.pdf</t>
   </si>
   <si>
     <t>Item 4.1 - Demonstrativos Contábeis Consolidados ;_x000D_
 Documentação Comprobatória da Nota Explicativa arq. 3.</t>
   </si>
   <si>
     <t>7988</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7988/canc._de_restos_fmas_4_assinado_23052024095857.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7988/canc._de_restos_fmas_4_assinado_23052024095857.pdf</t>
   </si>
   <si>
     <t>Item 4.1 - Demonstrativos contábeis consolidados;_x000D_
 Documentação Comprobatória  da nota Explicativa, arq. 4.</t>
   </si>
   <si>
     <t>7989</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7989/canc_restos_fms_5_assinado_23052024095850.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7989/canc_restos_fms_5_assinado_23052024095850.pdf</t>
   </si>
   <si>
     <t>Item 4.1 - Demonstrativos contábeis consolidados;_x000D_
 Documentação Comprobatória da Nota Explicativa, arq. 5</t>
   </si>
   <si>
     <t>7990</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7990/demonstrativo__da_divida_flutuante_assinado_23052024101505.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7990/demonstrativo__da_divida_flutuante_assinado_23052024101505.pdf</t>
   </si>
   <si>
     <t>Item 4.2 - Comprovação da consolidação dos demonstrativos contábeis, nos moldes do Modelo 3 (anexado no formato PDF)._x000D_
 ANEXO 17 - Demonstrativo da Dívida Flutuante (anexado no formato PDF e dados inseridos no e-TCERJ).</t>
   </si>
   <si>
     <t>7991</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7991/item_4.4_fms.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7991/item_4.4_fms.pdf</t>
   </si>
   <si>
     <t>Item 4.4 - Demonstrativos contábeis do Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>7992</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7992/item_4.5.8_balanco_patrimonial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7992/item_4.5.8_balanco_patrimonial.pdf</t>
   </si>
   <si>
     <t>Item 4.5 - Demonstrativos contábeis do RPPS_x000D_
 BALANÇO PATRIMONIAL (anexado no formato PDF e dados inseridos no e-TCERJ) incluindo:_x000D_
 a) Quadro dos Ativos e Passivos Financeiros e Permanentes, apresentando o detalhamento das respectivas rubricas;_x000D_
 b) Quadro do Superávit/Déficit Financeiro, cujo resultado deve ser igual à diferença apurada entre o Ativo Financeiro e o Passivo Financeiro;_x000D_
 c) Notas Explicativas contendo o detalhamento das contas relevantes.</t>
   </si>
   <si>
     <t>7993</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7993/item_5.1_nota_explicatica_ref._a_subfuncao_367_assinado_23052024103610.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7993/item_5.1_nota_explicatica_ref._a_subfuncao_367_assinado_23052024103610.pdf</t>
   </si>
   <si>
     <t>item 5.1 Nota Explicativa</t>
   </si>
   <si>
     <t>7994</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7994/documentacao_comprobatoria_assinado_23052024105200.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7994/documentacao_comprobatoria_assinado_23052024105200.pdf</t>
   </si>
   <si>
     <t>Item 5.2 Documentação contábil comprobatória das despesas realizadas (empenhadas, liquidadas e pagas) na Função 12 (Educação), por Subfunção (361, 365, etc.), por espécie de código fonte de recurso, no exercício de 2023 (anexado no formato PDF).</t>
   </si>
   <si>
     <t>7995</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7995/item_5.3.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7995/item_5.3.pdf</t>
   </si>
   <si>
     <t>Item 5.3 -Declaração de inexistência de  Execução de restos a pagar na educação no exercício de 2023, nas fontes Impostos e Transferências de Impostos e Fundeb (dados inseridos no e-TCERJ).</t>
   </si>
   <si>
     <t>7996</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7996/item_6.5_declaracao_cancelamento_70_assinado_04042024045650.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7996/item_6.5_declaracao_cancelamento_70_assinado_04042024045650.pdf</t>
   </si>
   <si>
     <t>Item 6.5 - Declaração de inexistência de cancelamentos de Restos a Pagar (Processados e Não Processados) da Função 12 – Educação, da fonte de recursos Fundeb, referente à parcela de 70%, realizados no exercício de 2023,  dos últimos cinco anos (2018 a 2022), separados e totalizados por exercício (anexado no formato PDF)._x000D_
 _x000D_
 Obs.: No caso de não ocorrência, enviar declaração de inexistência.</t>
   </si>
   <si>
     <t>7997</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7997/item_6.6_-_declaracao_cancelamento_30_assinado_04042024045651.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7997/item_6.6_-_declaracao_cancelamento_30_assinado_04042024045651.pdf</t>
   </si>
   <si>
     <t>Item 6.6 -  Declaração de inexistência de  cancelamentos de Restos a Pagar (Processados e Não Processados) da Função 12 – Educação, da fonte de recursos Fundeb, referente à parcela de 30%, realizados no exercício de 2023, dos últimos cinco anos (2018 a 2022), separados e totalizados por exercício (anexado no formato PDF).</t>
   </si>
   <si>
     <t>7998</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7998/6.8__-_outros_creditos_assinado_24052024103428.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7998/6.8__-_outros_creditos_assinado_24052024103428.pdf</t>
   </si>
   <si>
     <t>Item 6.8 - Ressarcimento e outros créditos efetuados à conta do Fundeb acompanhado de documentação comprobatória, se for o caso (anexado no formato PDF e dados inseridos no e-TCERJ).</t>
   </si>
   <si>
     <t>7999</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7999/declaracao_de_restos_a_pagar_pagos_sem_disponibilidade_assinado_23052024120055.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7999/declaracao_de_restos_a_pagar_pagos_sem_disponibilidade_assinado_23052024120055.pdf</t>
   </si>
   <si>
     <t>Item 8.11 - Declaração de inexistência de  restos a pagar pagos, no exercício de 2023, referentes aos últimos cinco anos (2018 a 2022), separados e totalizados por exercício, que não possuíam disponibilidade de caixa nos respectivos exercícios de referência, computados na Função 12 - Educação, nas fontes de recursos Impostos e Transferências de Impostos e Fundeb, contendo as seguintes certificações do controle interno, conforme orientações da Nota Técnica n.º 05/2022 (anexado no formato PDF):</t>
   </si>
   <si>
     <t>8000</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8000/7.5.1_-_modelo_4_-_assinado_1_substituir_assinado_23052024120110.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8000/7.5.1_-_modelo_4_-_assinado_1_substituir_assinado_23052024120110.pdf</t>
   </si>
   <si>
     <t>Item 7.5.1 - Balancete Contábil de verificação, nos moldes do Modelo 4, demonstrando a disponibilidade financeira e obrigações específicas da saúde, na fonte de recurso Impostos e Transferências de Impostos, no exercício de 2023, acompanhado dos seguintes documentos (todos anexados no formato PDF):</t>
   </si>
   <si>
     <t>8001</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8001/item_7.5.2_fms_assinado_23052024110611.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8001/item_7.5.2_fms_assinado_23052024110611.pdf</t>
   </si>
   <si>
     <t>Item 7.5.2 - Quadro auxiliar das disponibilidades financeiras das contas da saúde por código fonte Impostos e Transferências de Impostos (conta corrente e aplicação financeira), na forma do Modelo 5 e QUADROS I e II;</t>
   </si>
   <si>
     <t>8002</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8002/item_-_7.5.3_fms_assinado_23052024110610.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8002/item_-_7.5.3_fms_assinado_23052024110610.pdf</t>
   </si>
   <si>
     <t>Item 7.5.3 - Extratos bancários das contas da saúde referentes ao código fonte Impostos e Transferências de Impostos, relativos ao mês de dezembro de 2023;</t>
   </si>
   <si>
     <t>8003</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8003/7.6_exercucao_de_restos_assinados_assinado_23052024110837.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8003/7.6_exercucao_de_restos_assinados_assinado_23052024110837.pdf</t>
   </si>
   <si>
     <t>Item 7.6 - Execução de restos a pagar na saúde no exercício de 2023, por código fonte Impostos e Transferências de Impostos (dados inseridos no e-TCERJ).</t>
   </si>
   <si>
     <t>8004</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8004/item_8.12.1_modelo_4_-_semed_assinado_assinado_23052024120103.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8004/item_8.12.1_modelo_4_-_semed_assinado_assinado_23052024120103.pdf</t>
   </si>
   <si>
     <t>Item 8.12.1Balancete contábil de verificação, nos moldes do Modelo 4, demonstrando a disponibilidade financeira e as obrigações nas fontes de recursos de royalties e participações especiais da Lei Federal n.º 12.858/13 - Educação (75%) e Saúde (25%), em separado, acompanhado dos seguintes documentos (todos anexados no formato PDF):</t>
   </si>
   <si>
     <t>8005</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8005/relacao_de_cancelamentos_de_restos_royalties_75_assinados_assinado_23052024120058.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8005/relacao_de_cancelamentos_de_restos_royalties_75_assinados_assinado_23052024120058.pdf</t>
   </si>
   <si>
     <t>Item 8.13 - Relação contábil contendo os cancelamentos de Restos a Pagar (Processados e Não Processados) da fonte de recursos de royalties e participações especiais da Lei Federal n.º 12.858/13 - Educação (75%) e Saúde (25%), realizados no exercício de 2023, dos últimos cinco anos (2018 a 2022), separados e totalizados por exercício (anexado no formato PDF)._x000D_
 _x000D_
 Obs.: No caso de não ocorrência, enviar declaração de inexistência.</t>
   </si>
   <si>
     <t>8006</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8006/8.22_-_anexo_10-2022_assinado_23052024111336.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8006/8.22_-_anexo_10-2022_assinado_23052024111336.pdf</t>
   </si>
   <si>
     <t>Item 8.22 - Devolução da sobra financeira efetuada pela Câmara Municipal à Prefeitura relativa ao orçamento de 2023, acompanhada da respectiva documentação comprobatória (dados inseridos no e-TCERJ e anexado no formato PDF)._x000D_
 Anexo 10/2022.</t>
   </si>
   <si>
     <t>8007</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8007/item_8.23_relatorio_controle_interno_assinado_23052024045829.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8007/item_8.23_relatorio_controle_interno_assinado_23052024045829.pdf</t>
   </si>
   <si>
     <t>Item 8.23 - Relatório do Órgão Central do Controle Interno do Poder Executivo (incisos I e II do artigo 74 da CF) - anexado no formato PDF.</t>
   </si>
   <si>
     <t>8008</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8008/item_8.24_-_certificado_de_auditoria_assinado_23052024045812.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8008/item_8.24_-_certificado_de_auditoria_assinado_23052024045812.pdf</t>
   </si>
   <si>
     <t>Item 8.24 - Certificado de Auditoria elaborado pelo Controle Interno, com parecer conclusivo sobre a regularidade ou irregularidade das contas dos responsáveis (anexado no formato PDF).</t>
   </si>
   <si>
     <t>8009</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8009/modelo_8_acompanhamento_das_determinacoes_do_tce_peitem_8.25_-_lo_controle_interno_assinado_23052024045828.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8009/modelo_8_acompanhamento_das_determinacoes_do_tce_peitem_8.25_-_lo_controle_interno_assinado_23052024045828.pdf</t>
   </si>
   <si>
     <t>Item 8.25 - Informações acerca das providências adotadas para cumprimento das determinações deste Tribunal contidas no relatório da última Prestação de Contas de Governo do Município apreciada pelo TCE-RJ, nos moldes do Modelo 8 (anexado no formato PDF).</t>
   </si>
   <si>
     <t>8010</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8010/item_-_8.26_edivaldo_assinado_23052024113404.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8010/item_-_8.26_edivaldo_assinado_23052024113404.pdf</t>
   </si>
   <si>
     <t>Item 8.26 - Relatório Elaborado pelo Gestor sobre as auditorias de gestão do crédito tributário e das próprias receitas, na forma do Modelo 9 (anexado no formato PDF).</t>
   </si>
   <si>
     <t>8011</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8011/item_8.28.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8011/item_8.28.pdf</t>
   </si>
   <si>
     <t>Item 8.28 - Demonstrativo da Disponibilidade de Caixa e dos Restos a Pagar - Poder Executivo, por fonte de recursos, na forma do Modelo 10 (anexado no formato PDF)._x000D_
 _x000D_
 Obs.: As informações registradas nesse demonstrativo devem guardar paridade com as constantes nos demonstrativos contábeis;</t>
   </si>
   <si>
     <t>8099</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8099/item_2_-_relacao_dos_responsaveis_conforme_modelo_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8099/item_2_-_relacao_dos_responsaveis_conforme_modelo_1.pdf</t>
   </si>
   <si>
     <t>Item 2 - Relação dos responsáveis, conforme Modelo 1 desta Deliberação</t>
   </si>
   <si>
     <t>8100</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8100/item_3_-__balancete_analitico__plano_de_contas_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8100/item_3_-__balancete_analitico__plano_de_contas_assinado.pdf</t>
   </si>
   <si>
     <t>Item 3 - Balancete Analítico evidenciando o saldo inicial, os créditos e débitos e o saldo final em 31/12.</t>
   </si>
   <si>
     <t>8101</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8101/item_4_-_anexo_10_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8101/item_4_-_anexo_10_assinado.pdf</t>
   </si>
   <si>
     <t>Item 4 - Comparativo da Receita Orçada com Arrecadada, de acordo com o Anexo 10 da Lei Federal_x000D_
 nº 4.320/64.</t>
   </si>
   <si>
     <t>8102</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8102/item_5_-comparativo_da_despesa_autorizada_com_a_realizada_anexo_11_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8102/item_5_-comparativo_da_despesa_autorizada_com_a_realizada_anexo_11_assinado.pdf</t>
   </si>
   <si>
     <t>Item 5 -  Comparativo da Despesa Autorizada com a Realizada, de acordo com o Anexo 11 da Lei Federal_x000D_
 nº 4.320/64.</t>
   </si>
   <si>
     <t>8103</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8103/item_6_-_demonstracao_das_variacoes_patrimniais_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8103/item_6_-_demonstracao_das_variacoes_patrimniais_assinado.pdf</t>
   </si>
   <si>
     <t>Item 6 - Demonstração das Variações Patrimoniais, de acordo com o MCASP vigente no exercício em análise.</t>
   </si>
   <si>
     <t>8104</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8104/item_7_-_balanco_orcamentario_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8104/item_7_-_balanco_orcamentario_assinado.pdf</t>
   </si>
   <si>
     <t>Item 7 - Balanço Orçamentário, de acordo com o MCASP vigente no exercício em análise, acompanhado dos_x000D_
 quadros:_x000D_
 - execução de Restos a Pagar Não Processados;_x000D_
 - execução de Restos a Pagar Processados.</t>
   </si>
   <si>
     <t>8105</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8105/item_8_-_balnco_financeiro_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8105/item_8_-_balnco_financeiro_assinado.pdf</t>
   </si>
   <si>
     <t>Item 8 - Balanço Financeiro, de acordo com o MCASP vigente no exercício em análise.</t>
   </si>
   <si>
     <t>8106</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8106/item_9_-_balanco_patrimonial_assinatura.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8106/item_9_-_balanco_patrimonial_assinatura.pdf</t>
   </si>
   <si>
     <t>Item 9 - Balanço Patrimonial, de acordo com o MCASP vigente no exercício em análise, acompanhado dos_x000D_
 quadros:_x000D_
 - dos ativos e passivos financeiros e permanentes;_x000D_
 - das contas de compensação;_x000D_
 - do superávit/déficit financeiro.</t>
   </si>
   <si>
     <t>8107</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8107/item_10._demonstracao_dos_fluxos_de_caixa_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8107/item_10._demonstracao_dos_fluxos_de_caixa_assinado.pdf</t>
   </si>
   <si>
     <t>Item 10 - Demonstração dos Fluxos de Caixa, de acordo com o MCASP vigente no exercício em análise.</t>
   </si>
   <si>
     <t>8108</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8108/item_11_-_notas_explicativas_2023-_fmas_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8108/item_11_-_notas_explicativas_2023-_fmas_assinado.pdf</t>
   </si>
   <si>
     <t>Item 11 - Notas Explicativas às Demonstrações Contábeis, na forma estabelecida pelo MCASP vigente no_x000D_
 exercício em análise.</t>
   </si>
   <si>
     <t>8109</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8109/item_12_-___demonstrativo_da_divida__-_anexo_16_assinatura.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8109/item_12_-___demonstrativo_da_divida__-_anexo_16_assinatura.pdf</t>
   </si>
   <si>
     <t>Item 12 - Demonstrativo da Dívida Fundada, de acordo com o Anexo 16 da Lei Federal nº 4.320/64.</t>
   </si>
   <si>
     <t>8110</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8110/item_13_anexo_17_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8110/item_13_anexo_17_assinado.pdf</t>
   </si>
   <si>
     <t>Item 13 - Demonstrativo da Dívida Flutuante, de acordo com o Anexo 17 da Lei Federal nº 4.320/64.</t>
   </si>
   <si>
     <t>8111</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8111/item_14_-_quadro_auxiliar_das_disponibilidade_financeira_1_e_2_mod.2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8111/item_14_-_quadro_auxiliar_das_disponibilidade_financeira_1_e_2_mod.2.pdf</t>
   </si>
   <si>
     <t>Item 14 - Quadro Auxiliar das Disponibilidades Financeiras e Quadros 1 e 2, conforme Modelo 2 desta_x000D_
 Deliberação.</t>
   </si>
   <si>
     <t>8112</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8112/item_15_-_modelo_pca_municipal_03b__281_29_assinado_assinado_27062024040256.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8112/item_15_-_modelo_pca_municipal_03b__281_29_assinado_assinado_27062024040256.pdf</t>
   </si>
   <si>
     <t>Item 15 - Relatório elaborado pelo órgão de controle interno competente, com conteúdo mínimo previsto no_x000D_
 Modelo 3D desta Deliberação, além de outros considerados na abordagem baseada em risco para_x000D_
 definição do escopo da auditoria e da natureza e extensão dos procedimentos aplicados,_x000D_
 acompanhado de Certificado de Auditoria, com parecer conclusivo sobre a regularidade ou_x000D_
 irregularidade das contas dos responsáveis</t>
   </si>
   <si>
     <t>8113</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8113/item_15.1_-_certificado_de_auditoria.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8113/item_15.1_-_certificado_de_auditoria.pdf</t>
   </si>
   <si>
     <t>Item 15.1 - Certificado de Auditoria, com parecer conclusivo sobre a regularidade ou_x000D_
 irregularidade das contas dos responsáveis</t>
   </si>
   <si>
     <t>8114</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8114/item_16_-_declaracao_fmas_-_irregularidade_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8114/item_16_-_declaracao_fmas_-_irregularidade_assinado.pdf</t>
   </si>
   <si>
     <t>Item 16 - Declaração do Gestor informando as medidas tomadas para saneamento das irregularidades, caso_x000D_
 encontradas em relatório de auditoria realizada pelo controle interno competente.</t>
   </si>
   <si>
     <t>8115</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8115/item_17__modelo_4_-_declaracao__do_responsavel_pelo_setor_contabil.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8115/item_17__modelo_4_-_declaracao__do_responsavel_pelo_setor_contabil.pdf</t>
   </si>
   <si>
     <t>Item 17 - Declaração do responsável pelo setor contábil, conforme Modelo 4 desta Deliberação.</t>
   </si>
   <si>
     <t>8116</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8116/item_18_-_relatorio_anual_de_gestao.modelo_6.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8116/item_18_-_relatorio_anual_de_gestao.modelo_6.pdf</t>
   </si>
   <si>
     <t>Item 18 - Relatório Anual de Gestão, com o conteúdo mínimo previsto no Modelo 6 desta Deliberação.</t>
   </si>
   <si>
     <t>8117</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8117/item_19_-_copia_da_lei_de_criacao_de_fundo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8117/item_19_-_copia_da_lei_de_criacao_de_fundo.pdf</t>
   </si>
   <si>
     <t>Item 19 - Cópia da Lei de Criação/Autorização, dos Estatuto e demais Normas Regulamentadoras e posteriores_x000D_
 alterações havidas no exercício ou declaração expressa de sua não ocorrência.</t>
   </si>
   <si>
     <t>8118</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8118/item_20_-_copias_dos_relatorios_e_pareceres.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8118/item_20_-_copias_dos_relatorios_e_pareceres.pdf</t>
   </si>
   <si>
     <t>Item 20 - Cópia dos Relatórios e pareceres de órgãos colegiados e entidades que devam se pronunciar sobre_x000D_
 as contas ou sobre a gestão da unidade jurisdicionada no exercício em análise, consoante previsão_x000D_
 em lei ou em seus atos constitutivos (Conselhos de Administração, Conselhos Fiscais, Conselhos_x000D_
 Consultivos, Conselhos Deliberativos, Conselhos Municipais vinculados aos Fundos Especiais, dentre_x000D_
 outros), quando aplicáveis.</t>
   </si>
   <si>
     <t>8119</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8119/item_21_-_modelo_36.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8119/item_21_-_modelo_36.pdf</t>
   </si>
   <si>
     <t>Item - 21 - Demonstrativo das Contribuições Regulares (servidores e patronal) devidas e efetivamente_x000D_
 repassadas ao RPPS no exercício, conforme Modelo 36.</t>
   </si>
   <si>
     <t>8120</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8120/item_22_-_declaracao_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8120/item_22_-_declaracao_assinado.pdf</t>
   </si>
   <si>
     <t>Item 22 - Declaração.</t>
   </si>
   <si>
     <t>8121</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8121/item_23_-_modelo_38_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8121/item_23_-_modelo_38_assinado.pdf</t>
   </si>
   <si>
     <t>Item 23 -  Demonstrativo das Contribuições (servidores e patronal) devidas e efetivamente repassadas ao_x000D_
 RGPS no exercício, conforme Modelo 38.</t>
   </si>
   <si>
     <t>8122</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8122/item_24_-__modelo_39_relacao_dos_restos_a_pagar_processados_cancelados.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8122/item_24_-__modelo_39_relacao_dos_restos_a_pagar_processados_cancelados.pdf</t>
   </si>
   <si>
     <t>Item 24 -Relação dos restos a pagar processados cancelados, contendo as respectivas justificativas, conforme_x000D_
 Modelo 39 desta Deliberação.</t>
   </si>
   <si>
     <t>7474</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7474/comissoes.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7474/comissoes.2024.pdf</t>
   </si>
   <si>
     <t>Comissões Permanentes para o Período de 05/02/2024 a 31/12/2024</t>
   </si>
   <si>
     <t>8086</t>
   </si>
   <si>
     <t>RAPPA</t>
   </si>
   <si>
     <t>Relatório de Avaliação PPA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8086/pronto_-_relatorio_avaliacao_do_ppa_assinado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8086/pronto_-_relatorio_avaliacao_do_ppa_assinado.pdf</t>
   </si>
   <si>
     <t>Relatório de Avaliação do PPA 2022-2025 - (Período de referência 2023).</t>
   </si>
   <si>
     <t>7523</t>
   </si>
   <si>
     <t>MEMO</t>
   </si>
   <si>
     <t>Memorando</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7523/memo_gab-vr-sf_n._005-2024_-_presidencia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7523/memo_gab-vr-sf_n._005-2024_-_presidencia.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. _x000D_
 FÁBIO CASTRO DA COSTA_x000D_
 Presidente da Câmara Municipal de Quissamã-RJ_x000D_
 Rua Conde de Araruama. 425, Centro - CEP 28735000_x000D_
 _x000D_
 Assunto: Solicitação de Informações e Providências sobre a Inoperância do Portal da Transparência da Câmara</t>
   </si>
   <si>
     <t>7885</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7885/titulo_de_cidadao_quissamaense_antonio_b_-_google_docs.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7885/titulo_de_cidadao_quissamaense_antonio_b_-_google_docs.pdf</t>
   </si>
   <si>
     <t>Ex.mo Sr. Vereador Fábio Castro Presidente da Câmara Municipal de Quissamã/RJ _x000D_
 O vereador subscrevente, nos termos do Regimento Interno, formula o pedido de Título cidadão Quissamaense ao Sr  Antonio Batista Carlos</t>
   </si>
   <si>
     <t>8483</t>
   </si>
   <si>
     <t>EIO</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8483/emenda_impositiva_alexandra_2025.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8483/emenda_impositiva_alexandra_2025.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei nº 084 de 2024 que estima a receita e fixa a despesa do Município de Quissamã, para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>8486</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8486/emenda_impositiva_marcio_2025.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8486/emenda_impositiva_marcio_2025.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA AO PROJETO DE LEI Nº 084/24</t>
   </si>
   <si>
     <t>8487</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8487/emenda_impositiva_leone_2025.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8487/emenda_impositiva_leone_2025.pdf</t>
   </si>
   <si>
     <t>8518</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8518/emenda_impositiva.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8518/emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>Ementa Impositiva ao Projeto de Lei nº 084/2024 que estima receitas e fixa a despesa do Município de Quissamã, para o Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>8519</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8519/emenda_impositiva_rildo_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8519/emenda_impositiva_rildo_2024.pdf</t>
   </si>
   <si>
     <t>Ementa Impositiva ao Projeto de Lei nº 084/2024 que estima receita e fixa a despesa do Município de Quissamã para o Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>8520</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8520/emenda_impositiva_2025_-_mazinho_batista.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8520/emenda_impositiva_2025_-_mazinho_batista.pdf</t>
   </si>
   <si>
     <t>8521</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8521/emenda_impositiva_2024_-_para_o_exercicio_2025_-_adeilson_lopes_carneiro_1.docx</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8521/emenda_impositiva_2024_-_para_o_exercicio_2025_-_adeilson_lopes_carneiro_1.docx</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei nº 084/2024 que estima receitas e fixa a despesa do Município de Quissamã, para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>8522</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8522/emenda_impositiva_-_ao_projeto_de_lei_084-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8522/emenda_impositiva_-_ao_projeto_de_lei_084-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei n° 084/2024 que estima receitas e fixa a despesa do Município de Quissamã, para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>8523</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8523/emenda_impositiva_ao_orcamento_2025_-_ver.a_simone_flores.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8523/emenda_impositiva_ao_orcamento_2025_-_ver.a_simone_flores.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei n.º 084 de 2024 que estima a receita e fixa a despesa do Município de Quissamã - RJ, para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>8524</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8524/emenda_impositiva_2025_-_cassio_reis.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8524/emenda_impositiva_2025_-_cassio_reis.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei n.o 084/2024, que estima receitas e fixa a despesa do Município de Quissamã, para o Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>8525</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8525/emenda_impositiva__084_2024_1_janderson.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8525/emenda_impositiva__084_2024_1_janderson.pdf</t>
   </si>
   <si>
     <t>Ementa Impositiva ao Projeto de Lei nº 						_x000D_
  84/2024 que estima a receita e fixa a despesa 						_x000D_
   Município de Quissamã para o Exercício 							 _x000D_
  Financeiro de 2025.</t>
   </si>
   <si>
     <t>8448</t>
   </si>
   <si>
     <t>ALOA</t>
   </si>
   <si>
     <t>Anexos - LOA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8448/01_-_anexo_i_-_demonstracao_da_receita_e_despesa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8448/01_-_anexo_i_-_demonstracao_da_receita_e_despesa.pdf</t>
   </si>
   <si>
     <t>Anexos da PLOA da Mensagem nº 0074/2024, referente ao Projeto de Lei Orçamentária Anual (PLOA-2025).</t>
   </si>
   <si>
     <t>8449</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8449/02_-_anexo_ii_-_resumo_geral_da_receita.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8449/02_-_anexo_ii_-_resumo_geral_da_receita.pdf</t>
   </si>
   <si>
     <t>8450</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8450/03_-_anexo_iii_-_natureza_de_despesa_segundo_a_categoria_economica.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8450/03_-_anexo_iii_-_natureza_de_despesa_segundo_a_categoria_economica.pdf</t>
   </si>
   <si>
     <t>8451</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8451/04_-_anexo_vi_-_programa_de_trabalho.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8451/04_-_anexo_vi_-_programa_de_trabalho.pdf</t>
   </si>
   <si>
     <t>8452</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8452/05_-_anexo_vii_-_demonstrativo_de_funcoes_subfuncoes_e_programa_por_projetos_atividades_e_o.e.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8452/05_-_anexo_vii_-_demonstrativo_de_funcoes_subfuncoes_e_programa_por_projetos_atividades_e_o.e.pdf</t>
   </si>
   <si>
     <t>8453</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8453/06_-_anexo_viii_-_demonstrativo_da_despesa_por_funcoes_programas_e_subprogramas.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8453/06_-_anexo_viii_-_demonstrativo_da_despesa_por_funcoes_programas_e_subprogramas.pdf</t>
   </si>
   <si>
     <t>8454</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8454/07_-_anexo_ix_-_demonstrativo_da_despesa_por_funcoes.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8454/07_-_anexo_ix_-_demonstrativo_da_despesa_por_funcoes.pdf</t>
   </si>
   <si>
     <t>8455</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8455/08_-_sumario_geral_da_receita_por_fontes_e_da_despesa_por_funcoes_do_governo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8455/08_-_sumario_geral_da_receita_por_fontes_e_da_despesa_por_funcoes_do_governo.pdf</t>
   </si>
   <si>
     <t>8456</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8456/09_-_tabela_explicativa_da_evolucao_da_receita_2025.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8456/09_-_tabela_explicativa_da_evolucao_da_receita_2025.pdf</t>
   </si>
   <si>
     <t>8457</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8457/10_-_tabela_explicativa_da_evolucao_da_despesa_2025.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8457/10_-_tabela_explicativa_da_evolucao_da_despesa_2025.pdf</t>
   </si>
   <si>
     <t>8458</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8458/11_-_fonte_de_recursos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8458/11_-_fonte_de_recursos.pdf</t>
   </si>
   <si>
     <t>8459</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8459/12_-_quadro_de_detalhamento_de_despesa_-_qdd.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8459/12_-_quadro_de_detalhamento_de_despesa_-_qdd.pdf</t>
   </si>
   <si>
     <t>8460</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8460/13_-_quadro_da_despesa_fixada_nos_orcamentos_fiscal_e_de_seg._social_por_orgao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8460/13_-_quadro_da_despesa_fixada_nos_orcamentos_fiscal_e_de_seg._social_por_orgao.pdf</t>
   </si>
   <si>
     <t>8461</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8461/14_-_ditribuicao_da_receita_diretamente_arrecadada_e_despesa_fixada_por_ug-2025.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8461/14_-_ditribuicao_da_receita_diretamente_arrecadada_e_despesa_fixada_por_ug-2025.pdf</t>
   </si>
   <si>
     <t>8462</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8462/15.__quadro_das_despesas_por_orgaos_e_unidades_orcamentarias-2025.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8462/15.__quadro_das_despesas_por_orgaos_e_unidades_orcamentarias-2025.pdf</t>
   </si>
   <si>
     <t>8463</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8463/16_-_previsao_de_gastos_com_educacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8463/16_-_previsao_de_gastos_com_educacao.pdf</t>
   </si>
   <si>
     <t>8464</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8464/17_-_previsao_de_gastos_com_fundeb.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8464/17_-_previsao_de_gastos_com_fundeb.pdf</t>
   </si>
   <si>
     <t>8465</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8465/18_-_previsao_de_gastos_com_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8465/18_-_previsao_de_gastos_com_saude.pdf</t>
   </si>
   <si>
     <t>8466</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8466/19_-_demonstrativo_de_gastos_com_pessoal_-_2025.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8466/19_-_demonstrativo_de_gastos_com_pessoal_-_2025.pdf</t>
   </si>
   <si>
     <t>8467</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8467/20_-_demonstrativo_de_compatibilidade_-_2025.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8467/20_-_demonstrativo_de_compatibilidade_-_2025.pdf</t>
   </si>
   <si>
     <t>8468</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8468/21-_demonstrativo_das_reservas_de_contingencia_e_emenda_parlamentar_-_2025.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8468/21-_demonstrativo_das_reservas_de_contingencia_e_emenda_parlamentar_-_2025.pdf</t>
   </si>
   <si>
     <t>7479</t>
   </si>
   <si>
     <t>OGVS</t>
   </si>
   <si>
     <t>OF/GAB/VER/SIMONE</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7479/oficio_gab-vr-sf_n._001-2024_-_prefeita.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7479/oficio_gab-vr-sf_n._001-2024_-_prefeita.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª _x000D_
 MARIA DE FÁTIMA PACHECO_x000D_
 Prefeita do Município de Quissamã-RJ_x000D_
 Rua Conde de Araruama. 425, Centro - CEP 28735000_x000D_
 _x000D_
 Assunto: Solicitação de Cópia Integral do Processo Administrativo n.º 16832/2023 - Dispensa de Licitação</t>
   </si>
   <si>
     <t>7522</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7522/oficio_gab-vr-sf_n._002-2024_-_prefeita.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7522/oficio_gab-vr-sf_n._002-2024_-_prefeita.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª MARIA DE FÁTIMA PACHECO_x000D_
 Prefeita do Município de Quissamã-RJ_x000D_
 Rua Conde de Araruama. 425, Centro - CEP 28735000_x000D_
 _x000D_
 Assunto: Solicitação de Informações e Providências sobre a Ausência de Contratos Administrativos no Portal da Transparência</t>
   </si>
   <si>
     <t>7658</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7658/oficio_009-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7658/oficio_009-2024.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª_x000D_
 MARIA DE FÁTIMA PACHECO_x000D_
 Prefeita do Município de Quissamã-RJ_x000D_
 Assunto: Solicitação de Informações sobre o Cronograma de Pagamento aos Fornecedores</t>
   </si>
   <si>
     <t>7561</t>
   </si>
   <si>
     <t>OGVA</t>
   </si>
   <si>
     <t>OF/GAB/VER/AILSON</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7561/oficio_solicitando_o_conserto_do_calcetamento_no_centro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7561/oficio_solicitando_o_conserto_do_calcetamento_no_centro.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta, solicitar, que seja providenciado o conserto do calcetamento na Rua Frei João Batista, no Centro.</t>
   </si>
   <si>
     <t>7564</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7564/oficio_para_conserto_de_calcetamento_na_rua_que_vai_para_o_cemiterio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7564/oficio_para_conserto_de_calcetamento_na_rua_que_vai_para_o_cemiterio.pdf</t>
   </si>
   <si>
     <t>Ofício solicitando que seja providenciado o conserto do calcetamento na Rua Frei Fabiano, rua que leva ao cemitério.</t>
   </si>
   <si>
     <t>8083</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8083/oficio_do_detro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8083/oficio_do_detro.pdf</t>
   </si>
   <si>
     <t>Ofício para o DETRO.</t>
   </si>
   <si>
     <t>8395</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8395/oficio_conserto_de_asfalto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8395/oficio_conserto_de_asfalto.pdf</t>
   </si>
   <si>
     <t>Ofício solicitando o conserto do asfalto na Av Francisco de Assis Carneiro da Silva na altura entre a Câmara e a Escola Regina Celi.</t>
   </si>
   <si>
     <t>7687</t>
   </si>
   <si>
     <t>OGVM</t>
   </si>
   <si>
     <t>OF/GAB/VER/MAZINHO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7687/oficio_n.o_001.2024_-_gab.vereador_x_semob_-_solicitacao_de_manutencao_limpeza_e_poda__-_estrada_de_alto_grande.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7687/oficio_n.o_001.2024_-_gab.vereador_x_semob_-_solicitacao_de_manutencao_limpeza_e_poda__-_estrada_de_alto_grande.pdf</t>
   </si>
   <si>
     <t>Ofício requerendo a realização de manutenção, limpeza e serviço de capina e podas de árvores, nas margens da Estrada que dá acesso da localidade de Alto Grande em direção a Fazenda Mandiquera.</t>
   </si>
   <si>
     <t>7524</t>
   </si>
   <si>
     <t>OGVR</t>
   </si>
   <si>
     <t>OF/GAB/VER/RILDO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7524/oficio_01_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7524/oficio_01_2024.pdf</t>
   </si>
   <si>
     <t>Oficio reivindicando o recapeamento/tapa buracos do asfalto ao longo Estrada das Palmeiras logo na entrada em São José, na Estrada Lavrador Ramiro Leite, perto da entrada de Boa Vista, perto dos redutores na entrada da Fazenda Palmeiras e perto da Fazenda Prosperidade, devido ao desgaste físico está com buracos ao longo das vias.</t>
   </si>
   <si>
     <t>7528</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7528/oficio_02_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7528/oficio_02_2024.pdf</t>
   </si>
   <si>
     <t>Oficio solicitando a limpeza e ceifar os matos dos terrenos das ruas do bairro Santa Catarina, Estrada Lavrador Ramiro Leite, localidades Sitio Bonfim, Boa Vista, Mutum, Bacural e Beira da Lagoa.</t>
   </si>
   <si>
     <t>7529</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7529/oficio_03_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7529/oficio_03_2024.pdf</t>
   </si>
   <si>
     <t>Oficio reivindicando aterrar e passar a Motoniveladora (Patrol) ao longo da Estrada que liga Machadinha à localidade da Beira da Lagoa</t>
   </si>
   <si>
     <t>7530</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7530/oficio_04_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7530/oficio_04_2024.pdf</t>
   </si>
   <si>
     <t>Oficio solicitando a manutenção e troca das lâmpadas nos postes de iluminação pública no bairro Santa Catarina, nas localidades de Boa Vista, Mutum, Machadinha, Sitio Santa Luzia, Bacural e Beira da Lagoa.</t>
   </si>
   <si>
     <t>7718</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7718/oficio_07_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7718/oficio_07_2024.pdf</t>
   </si>
   <si>
     <t>Oficio solicitando a manutenção e troca das lâmpadas nos postes de iluminação pública nos bairros Sitio Quissamã, Caxias, Canto da Saudade, Ribeira e Alto Alegre.</t>
   </si>
   <si>
     <t>7721</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7721/oficio_05_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7721/oficio_05_2024.pdf</t>
   </si>
   <si>
     <t>Oficio solicitando a limpeza e ceifar os matos dos terrenos das ruas das localidades de Conde de Araruama (perto da ZEN), Machadinha, Sitio Santa Luzia, Bacural e Beira da Lagoa.</t>
   </si>
   <si>
     <t>7722</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7722/oficio_06_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7722/oficio_06_2024.pdf</t>
   </si>
   <si>
     <t>Oficio solicitando a limpeza e ceifar os matos dos terrenos das ruas do bairro Sitio Quissamã, Canto da Saudade e Matias.</t>
   </si>
   <si>
     <t>7875</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7875/oficio_08_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7875/oficio_08_2024.pdf</t>
   </si>
   <si>
     <t>Oficio reivindicando a manutenção e troca das lâmpadas nos postes de iluminação publica.</t>
   </si>
   <si>
     <t>7892</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7892/oficio_09_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7892/oficio_09_2024.pdf</t>
   </si>
   <si>
     <t>Oficio reivindicando o recapeamento/tapa buracos na Estrada Lavrador Ramiro Leite e aterramento e nivelamento das Estradas: Tomázia dos Santos Paula e Estrada da Campina.</t>
   </si>
   <si>
     <t>7893</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7893/oficio_010_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7893/oficio_010_2024.pdf</t>
   </si>
   <si>
     <t>Oficio solicitando a limpeza e ceifar os matos da Estrada de Mandiquera.</t>
   </si>
   <si>
     <t>7898</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7898/oficio_011_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7898/oficio_011_2024.pdf</t>
   </si>
   <si>
     <t>Oficio revindicando a manutenção e troca das lâmpadas nos postes de iluminação pública na localidade de Campina nas ruas transversais e na principal.</t>
   </si>
   <si>
     <t>7917</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7917/oficio_012_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7917/oficio_012_2024.pdf</t>
   </si>
   <si>
     <t>Oficio solicitando a limpeza e ceifar os matos do terreno na Rua José Mathias no Bairro Santa Catarina (perto da vala) e das localidades de Machadinha, Sitio Santa Luzia, Bacural, Beira da Lagoa e Campina e conforme reivindicação dos moradores no Bairro de Santa Catrina a poda nas árvores dentro da Escola Municipal Carlos Filippino, Creche Raquel Maria e no PSF do referido bairro.</t>
   </si>
   <si>
     <t>7921</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7921/oficio_013_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7921/oficio_013_2024.pdf</t>
   </si>
   <si>
     <t>Oficio reivindicando o recapeamento/tapa buracos do asfalto na Estrada Roberto Pinto Barcelos (Estrada da Praia de João Francisco), devido ao desgaste físico está com buracos ao longo da via. _x000D_
 Solicito também a limpeza e ceifar os matos ao longo da Estrada supracitada.</t>
   </si>
   <si>
     <t>7960</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7960/oficio_014_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7960/oficio_014_2024.pdf</t>
   </si>
   <si>
     <t>Oficio reivindicando aterrar e passar a Motoniveladora (Patrol) ao longo da Estrada que liga Machadinha à localidade da Beira da Lagoa; da Estrada da Campina que liga Beira da Lagoa ao Matias e em Vista Alegre na ultima rua onde passam aos ônibus circulares e escolares. (entrada na Lavrador Ramiro Leite perto da casa de Ipojucan).</t>
   </si>
   <si>
     <t>7961</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7961/oficio_015_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7961/oficio_015_2024.pdf</t>
   </si>
   <si>
     <t>Oficio reivindicando a manutenção e troca das lâmpadas nos postes de iluminação pública nas ruas do bairro de Santa Catarina.</t>
   </si>
   <si>
     <t>8018</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8018/oficio_016_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8018/oficio_016_2024.pdf</t>
   </si>
   <si>
     <t>Oficio pleiteando a manutenção do Pontilhão na localidade Sitío Santa Luzia.</t>
   </si>
   <si>
     <t>8040</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8040/oficio_017_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8040/oficio_017_2024.pdf</t>
   </si>
   <si>
     <t>Oficio 017 reivindicando o recapeamento do asfalto da estrada da Beira da Lagoa e RJ 196 entre a entrada de Capivari e Flexeiras.</t>
   </si>
   <si>
     <t>8041</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8041/oficio_018_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8041/oficio_018_2024.pdf</t>
   </si>
   <si>
     <t>Oficio 018 2024 pleiteando a revitalização das faixas de pedestres, faixas elevadas e faixas gráficas refletiva nas estradas das localidades ao longo das vias tais como: Centro, Sitio Quissamã, Carmo, Santa Catarina, Machadinha, Praia de João Francisco, Mandiqüera, São Miguel, São José, Conde, Alto Grande, Canto de Santo Antônio, Beira da Lagoa e Barra do Furado</t>
   </si>
   <si>
     <t>8092</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8092/oficio_019_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8092/oficio_019_2024.pdf</t>
   </si>
   <si>
     <t>Oficio solicitando a remoção do poste de iluminação publica e rede elétrica que está na estrada Tomázia dos Santos Paula na localidade Boa Vista.</t>
   </si>
   <si>
     <t>8090</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8090/oficio_020_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8090/oficio_020_2024.pdf</t>
   </si>
   <si>
     <t>Oficio reivindicando a munutenção da Quadra Esportiva na localidade de Beira da Lagoa.</t>
   </si>
   <si>
     <t>8217</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8217/oficio_021_troca_de_lampadas.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8217/oficio_021_troca_de_lampadas.pdf</t>
   </si>
   <si>
     <t>Oficio solicitando que seja providenciada a manutenção e troca das lâmpadas nos postes de iluminação pública ao longo da Ciclovia que liga o Centro ao bairro Santa Catarina.</t>
   </si>
   <si>
     <t>8230</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8230/oficio_022_aterrar_a_estrada_do_bacural_e_campina.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8230/oficio_022_aterrar_a_estrada_do_bacural_e_campina.pdf</t>
   </si>
   <si>
     <t>Oficio reivindicando o aterramento e nivelamento das Estrada do Bacural e Campina.</t>
   </si>
   <si>
     <t>8231</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8231/oficio_023_recapeamento_estrada_de_sao_miguel.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8231/oficio_023_recapeamento_estrada_de_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Oficio reivindicando o recapeamento da Estrada das Palmeira em São Miguel.</t>
   </si>
   <si>
     <t>8260</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8260/oficio_024_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8260/oficio_024_2024.pdf</t>
   </si>
   <si>
     <t>Oficio Solicitando o recapeamento da Rua C - Campina</t>
   </si>
   <si>
     <t>8261</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8261/oficio_025_2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8261/oficio_025_2024.pdf</t>
   </si>
   <si>
     <t>Oficio solicitando a limpeza da Estrada do Bacural.</t>
   </si>
   <si>
     <t>7457</t>
   </si>
   <si>
     <t>OFSMF</t>
   </si>
   <si>
     <t>Ofício - Secretaria Municipal de Fazenda</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7457/oficio_004.2024_duodecimo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7457/oficio_004.2024_duodecimo.pdf</t>
   </si>
   <si>
     <t>Ofício nº 004.2024, refere ao envio do relatório com a base de cálculo do Duodécimo da Câmara para o Exercício de 2024.</t>
   </si>
   <si>
     <t>7484</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7484/oficio_n.o_005-2024-_camara-_relatorio_do_quadrimestre.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7484/oficio_n.o_005-2024-_camara-_relatorio_do_quadrimestre.pdf</t>
   </si>
   <si>
     <t>Ofício SEMFA nº 005/2024, referente à Avaliação das Metas Fiscais do 3º Quadrimestre de 2023.</t>
   </si>
   <si>
     <t>7517</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7517/oficio_n.o_008-2024-_camara-_relatorio_do_quadrimestre.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7517/oficio_n.o_008-2024-_camara-_relatorio_do_quadrimestre.pdf</t>
   </si>
   <si>
     <t>Ofício SEMFA nº 008/2024, referente à Avaliação das Metas Fiscais do 3º Quadrimestre de 2023.</t>
   </si>
   <si>
     <t>7543</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7543/oficio_n.o_009-2024-_copia_da_ata_da_audiencia_publica.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7543/oficio_n.o_009-2024-_copia_da_ata_da_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Ofício SEMFA nº 009/2024, referente a cópia da Ata da Audiência Pública.</t>
   </si>
   <si>
     <t>7491</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7491/oficio_013.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7491/oficio_013.2024.pdf</t>
   </si>
   <si>
     <t>Ofício nº 13.2024 referente ao envio dos Balancetes de Receita e Despesa e a Certidão de Arrecadação.</t>
   </si>
   <si>
     <t>8403</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8403/oficio_n.o_039-2024-_camara-_loa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8403/oficio_n.o_039-2024-_camara-_loa.pdf</t>
   </si>
   <si>
     <t>Ofício SEMFA nº 039/2024, referente a audiência pública da Lei Orçamentária Anual - LOA 2025.</t>
   </si>
   <si>
     <t>7535</t>
   </si>
   <si>
     <t>OPCAR</t>
   </si>
   <si>
     <t>Ofício TCE-Prestação de  Contas Aprovado/Reprovado</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7535/oficio_1556.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7535/oficio_1556.pdf</t>
   </si>
   <si>
     <t>Oficio do TCE 1556/2024 - Contas de Governo de Chefe do Poder Executivo  do exercício de 2022</t>
   </si>
   <si>
     <t>8264</t>
   </si>
   <si>
     <t>OCONT</t>
   </si>
   <si>
     <t>OFÍCIO CONTROLADORIA PMQ</t>
   </si>
   <si>
     <t>CONTROLADORIA GERAL</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8264/oficio_031_2024_conge.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8264/oficio_031_2024_conge.pdf</t>
   </si>
   <si>
     <t>Exmo Sr. Presidente,_x000D_
 _x000D_
 Considerando que  a Associação dos Membros dos Tribunais de Contas do Brasil (Atricon), através do Tribunal de Contas do Estado do Rio de Janeiro – TCE/RJ, realizam uma avaliação nos Portais de Transparências dos Municipios do Estado do Rio de Janeiro._x000D_
 Considerando que este Órgão formulou a página do Portal da Transparência deste Município e a fim de efetuarmos a inserção e atualização do mesmo._x000D_
 Solicitamos que nos envie por meio digital (.pdf) os documentos abaixos relacionados, referente ao julgamento das Contas do Chefe do Poder Executivo pelo Poder Legislativo dos exercicios de 2017, 2018, 2019, 2020, 2021, 2022, para que possamos inserir no Portal da Transparência do Executivo._x000D_
 _x000D_
     • Decreto Legislativo sobre a aprovação das contas da Prefeitura._x000D_
     • Publicação do Decreto Legislativo da que aprova as contas da Prefeitura._x000D_
     • Ata da Sessão em que aprova as contas da Prefeitura._x000D_
 _x000D_
 Atenciosamente,</t>
   </si>
   <si>
     <t>8051</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>IMPACTO DA FOLHA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8051/estudo_impacto_subsidio_vereadores.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8051/estudo_impacto_subsidio_vereadores.pdf</t>
   </si>
   <si>
     <t>Estudo de Impacto</t>
   </si>
   <si>
     <t>8276</t>
   </si>
   <si>
     <t>ASACP</t>
   </si>
   <si>
     <t>Ata de Sessão Aprovação - Contas da Prefeitura</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8276/ata_da_sessao_que_aprovou_as_contas_da_pmq_exerc._2022.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8276/ata_da_sessao_que_aprovou_as_contas_da_pmq_exerc._2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão em que aprova as contas da Prefeitura, Ano de 2022.</t>
   </si>
   <si>
     <t>8482</t>
   </si>
   <si>
     <t>OSMA</t>
   </si>
   <si>
     <t>Ofício Secretaria de Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8482/oficio_no33.2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8482/oficio_no33.2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO  Nº 033/2024- MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>8526</t>
   </si>
   <si>
     <t>OSMG</t>
   </si>
   <si>
     <t>OFÍCIO - SECRETARIA MUNICIPAL DE GOVERNO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8526/oficio_058-2024.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8526/oficio_058-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 058/2024 - RESPOSTA AO OFÍCIO Nº 058/2024 - COBERTURA FOTOGRÁFICA DA CERIMONIA DE POSSE DE 1º DE JANEIRO DE 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -11373,67 +11373,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7467/28062023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7468/12122023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7469/20122023_-_extra.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7470/13122023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7471/19122023_-_extra.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7472/20122023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7490/06022024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7532/07022024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7533/19122023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7534/20022024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7558/21022024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7559/2702024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7599/28022024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7600/05032024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7606/06032024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7655/12032024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7696/13033024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7704/19032024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7725/20032024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7748/26032024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7749/27032024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7750/02042024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7751/03042024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7780/09042024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7805/10042024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7896/16042024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7897/ata_27082024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7899/ata_28082024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7923/30042024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7953/07052024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7954/08052024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7957/14052024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7969/15052024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7970/21052024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8028/28052024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8029/29052024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8045/04062024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8046/05062024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8075/22052024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8076/11062024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8077/18062024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8091/19062024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8093/22052024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8095/25062024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8135/26062024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8188/03072024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8189/09072024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8190/10072024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8208/02072024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8209/16072024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8210/17072024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8224/06082024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8225/07082024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8232/13082024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8233/14082024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8234/20082024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8235/21-08-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8253/27082024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8254/28082024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8265/03092024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8283/04092024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8284/10092024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8285/11092024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8305/17092024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8306/18092024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8318/24092024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8319/25092024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8327/01102024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8328/02102024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8337/08102024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8338/09102024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8352/15102024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8353/16102024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8366/22102024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8367/23102024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8384/29102024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8385/30102024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8391/06112024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8397/05112024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8417/12112024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8418/13112024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8444/26112024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8445/27112024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8490/03122024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8491/04122024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8514/10122024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8516/11122024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8545/10122024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8546/ata_da_sessao_ordinaria_realizada_aos_17_dias_do_mes_de_dezembro_de_2024.odt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8547/ata_da_1a_sessao_extraordinaria_realizada_aos_17_dia_do_mes_de_dezembro_de_2024.odt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8548/17.12.2024_-_2a_extra.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8024/ato_da_mesa_diretora_n_0012024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8078/ato_-_prorrogacao_do_horario_de_expediente_da_camara_municipal_de_quissama_-_2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7644/balancete20240312_12355144.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7645/balancete_de_janeiro..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7746/balancete_de_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7879/balancete_03.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7964/balancete_do_mes_de_abril.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8056/balancete_do_mes_de_maio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8162/balancete_06.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8229/balancete_07.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8309/balancete_08.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8373/balancete_09.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8416/balancete_10.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8552/balancete_11.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7493/balancete_de_receita_e_despesa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7610/balancete_de__receita_e_despesa.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7661/balancete_de_receitae_despesa_fev-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7883/balancete_de_receita_e_despesa_03_-_2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7952/balancete_de_receita_e_despesa..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8071/balancete_de_receita_e_despesa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8166/balancete_de_receita_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8167/balancete_de_despesa_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8238/balancete_de_receita_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8239/balancete_de_despesa_do_mes_de_julho_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8288/balancete_de_despesa_assinado_2_compressed.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8289/balancete_de_receita_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8346/balancete_de_receita_assinado_-_copia.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8347/balacete_de_despesa_2-mesclado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8423/balancete_de_receita_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8424/balancete_de_despesa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8531/balancete_de_receita_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8532/balancete_de_despesa_assinado_pag_1-93.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8533/balancete_de_despesa_pag_94-185.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7492/12-_certidao_camara_mes_referente_a_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7609/01-_certidao_camara_mes_referente_a_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7660/02-_certidao_camara_mes_referente_a_fevereiro_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7882/03-_certidao_camara_mes_referente_a_marco_de_2024._atualizado_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7951/04-_certidao_camara_referente_a_abril_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8070/05-_certidao_camara_mes_referente_a_maio_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8165/certidao_06.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8237/07-_certidao_camara_mes_referente_a_julho_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8287/08-_certidao_camara_mes_referente_a_agosto_de_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8340/09_-_setembro_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8422/10-_certidao_camara_mes_referente_a_outubro_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8530/11-_certidao_camara_mes_referente_a_novembro_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7578/dec-3860.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7583/dec-3865.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7587/dec-3835.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7588/dec-3866.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7589/dec-3867.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7668/dec-3871.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7674/dec-3880.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7672/dec-3881.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7670/dec-3882.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7741/dec-3887.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7742/dec-3888.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7743/dec-3889.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7744/dec-3890.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7745/dec-3891.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7774/dec-3898.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7775/dec-3899.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7777/dec-3900.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7776/dec-3901.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7804/dec-3914.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7878/dec-3913.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7904/dec-3922.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7944/dec-3931.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7946/dec-3935.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7948/dec-3936.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8066/dec-3952.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8067/dec-3960.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8068/dec-3966.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8145/dec-3968.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8146/dec-3977.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8147/dec-3983.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8222/dec-4003.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8221/dec-4004.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8297/dec-4021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8298/dec-4022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8370/dec-4050.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8372/dec-4051.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8398/dec-4053.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8402/dec-4054.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8399/dec-4055.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8401/dec-4058.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8400/dec-4059.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8432/dec-4073.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8433/dec-4074.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8440/dec-4081.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8434/dec-4082.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8435/dec-4083.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8472/dec-4090.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8497/dec-4098.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8499/dec-4099.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7461/repasse_ao_municipio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7481/termo_de_transmissao_de_cargo_prefeito.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7513/recursos_do_orcamento_da_uniao_pagos_aos_municipios.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8262/camara_dos_deputados__transferenciasaos_municipios.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8263/recursos_do_orcamento_da_uniao_pogos_aos_municipio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8282/repasse_para_o_municipio__2.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8290/repasse_para_o_municipio__1.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8351/repasse_para_o_munocipio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8377/ata_e_estatuto_arquima_1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8425/municipio_rj_3304151_2024_10.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8513/repasse_para_o_municipio_3.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8378/emenda_aditiva_2.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8511/emenda_modificativa_151.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8512/emenda_modificativa_pl_084-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7462/indicacao_001-2024_-_centro_de_especialidades.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7466/indicacao_para_criar_a_galeria_lilas_na_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7473/indicacao_001_-_construcao_e_retificacao_de_rampas_de_acesso_a_pcd_nas_ruas_e_avenidas_dos_bairros_de_quissama.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7476/indicacao_002-2024_-_pinguela_da_usina.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7477/indicacao_programa_municipal_de_capacitacao_e_mentoria_para_empreendedores_locais.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7478/indicacao_conscientizacao_ambiental_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7494/indicacao_para_aquisicao_de_bebedouro_e_cadeiras_para_a_capela_mortuaria_de_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7502/indicacao__refletores_do_estadio_2024.odt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7503/indicacao_-__calcetamentos_entrada_765__2024.odt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7504/indicacao_para_o_ciep_abrir_um_espaco_no_patio_para_embarque_e_desembarque_dos_alunos.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7505/indicacao_de_02_vagas_de_estacionamento_para_os_deficientes_fisicos_no_patio_e_no_estacionamento_da_prefeitura..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7506/indicacao_12_-_construcao_de_quadra_poliesportiva_na_localidade_de_conde_de_araruama.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7507/indicacao_reajuste_salario_dos_servidores_publicos_2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7514/indicacao_004-2024_-_estacionamento_bf.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7516/indicacao_para_instalacao_de_ponto_de_abrigo_com_cobertura_para_espera_de_onibus_escolares.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7531/indicacao_para_os_comerciantes_locais_utilizarem_os_muros_do_estadio_para_propaganda.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7536/indicacao_para_um_evento_de_combate_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7537/calcetamento_rua_franscisco.2024.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7539/indicacaodistribuicao_de_repelente.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7552/indicacao_implantar_espaco_kids_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7554/indicacao_-_auxilio_fardamento_da_guarda.odt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7555/indicacao_implantar_posto_de_coleta_de_lixo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7556/indicacao_aumento_pai.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7557/indicacao_cobertura_da_quadra_localizada_ao_lado_do_ginasio_poliesportivo.odt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7562/indicacao_para_o_transporte_escolar_para_ao_lado_da_vigilancia_sanitaria_para_embarque_e_desembarque_dos_alunos_do_tania_regina.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7565/indicacao_para_o_esf_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7566/bueiro_inteligente.docx.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7596/indicacao_03_-_instalacao_de_redutor_de_velocidade_-_rua_barao_de_monte_cedro.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7597/indicacao_04_-sinalizacao_vertical_e_giroflex_-_rua_barao_de_monte_cedro_-_barracaao_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7602/indicacao_de_um_documentario_sobre_a_cidade_de_quissama_e_seus_bairros..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7612/indicacao_kit_pescador.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7616/indicacao_para_curso_de_fotografia.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7619/indicacao_escola_inteligente.docx_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7621/indicacao_repelente_e_inseticida.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7652/indicacao_005-2024_-_iluminacao_molhe_de_pedras_bf.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7653/indicacao_006-2024_-_alimentacao_para_mulheres_vitimas_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7654/indicacao_para_criacao_da_secretaria_municipal_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7665/indicacao_para_distribuicao_de_repelentes_para_as_creches_e_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7703/indicacao_de_psicologo_online_para_pais_ou_responsaveis_de_deficientes_fisicos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7724/indicacao_de_redutores_de_velocidade_na_frente_das_unidades_escolares.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7726/indicacao_2024_-_implantacao_de_ponto_de_onibus_para_abrigo_de_passageiros_-_sao_miguel_do_furado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7729/indicacao_para_oferecer_protetor_solar_para_os_trabalhadores_da_prefeitura_e_terceirizados.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7747/indicacao__placa_de_sinalizacao_estrada_ramiro_leite.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7752/indicacao_para_aquisicao_de_bebe_conforto_cadeirinha_e_assento_de_elevacao_para_transporte_de_pacientes_em_tratamento_fora_do_municipio__tfd..pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7755/calcetamento_rua_elizabeth_maria_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7756/indicacao_cobertura_da_quadra_de_santa_catarina_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7762/indicacao_criacao_de_um_banco_municipal_de_materiais_hospitalares.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7763/indicacao_instalar_cameras_de_monitoramento_no_interior_de_cada_veiculo_escolar.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7782/indicacao_para_realizar_um_festival_gospel_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7800/indicacao_de_lombada_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7818/indicacao_de_um_programa_de_mentoria_para_jovens_empreendedores.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7880/indicacao_da_cartilha_de_inclusao.odt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7884/indicacao_-_cer_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7894/indicacao_07_-_realizacao_de_servicos_de_limpeza_nos_bairros..pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7895/indicacao_para_instalar_um_relogio_digital_na_praca_do_centro.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7905/indicacao_de_material_publicitario_nos_transporte_escolar_sobre_pedofilia.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7914/indicacao_de_homenagem_a_ziraldo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7915/torneiras_convencionais_das_escolas_e_predios_publicos_do_municipio_por_torneiras_de_fechamento_automatico._.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7918/indicacao_para_colocacao_de_fraldario_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7922/indicacao__sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7924/indicacao_para_uma_casa_abrigo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7928/indicacao_para_informatizar_a_biblioteca_do_ciep.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7931/indicacao_escola_inteligente_1.docx.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7937/indicacao_-_melhorias_estrada_de_mandiquera.docx.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7938/indicacao_-_calcetamento_asfaltamento_estrada_de_mandiquera.docx.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7939/pdf_indicacao_concurso_beleza_negra_2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7949/indicacao_-_revitalizacao_da_orla_da_praia_de_joao_francisco_e_reforma_dos_quiosques.docx.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7965/indicacao_-_ubs_beira_de_lagoa_2024.docx.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7966/indicacao_-_saude_vai_ate_voce_2024.docx.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7967/indicacao_para_priorizar_os_estrudantes_do_municipio_na_marcacao_de_consultas.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8014/indicacao_par_levar_musica_para_a_praca_mario_moreira.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8021/indicacao_de_um_espaco_de_lazer_no_sitio_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8022/indicacao_da_cobertura_do_patio_da_escola_sementes_do_futuro.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8030/indicacao_de_um_cemiterio_em_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8043/indicacao_para_prorrogar_a_validade_do_concurso_publico_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8044/indicacao_para_instalar_um_bebedouro_na_praca_mario_moreira.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8047/indicacao_-_curso_vigilante_patrimonia.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8048/indicacao_de_lombada_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8050/indicacao_estrutura_centro_de_especialidades.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8054/indicacao_007-2024_-_rampa_de_acesso_calcada_camara.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8072/indicacao_para_realizar_a_cobertura_da_quadra_da_praca_da_penha.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8088/indicacao_patrulha_rural_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8089/indicacao_brigada_de_incendio_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8094/indicacao_para_asfaltar_a_rua_princesa_isabel.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8097/indicacao_.85.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8123/indicacao_para_cobertura_da_quadra_da_praca_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8124/indicacao_portais_fixos_nas_praias.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8128/indicacao_passe_do_trabalhador_2024.docx.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8134/indicacao_08_-_realizacao_de_reparo_do_calcetamento_e_da_iluminacao_da_rua_visconde_de_ururay.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8148/indicacao_de_wi-fi_gratuito_no_transporte_universitario_e_intramunicipal.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8149/instalacao_de_uma_academia_ao_ar_livre_e_parque_infantil_-_2.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8156/indicacao_008-2024_-_seguranca_presente_3.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8157/indicacao_para_alteracao_no_nome_da_escola_delfica_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8158/indicacao_de_cicloturismo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8191/indicacao_para_construir_um_terminal_para_o_transporte_intramunicipal.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8193/indicacao_10_-_realizacao_de_reparo_da_iluminacao_do_bairro_visgueiro.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8194/indicacao_09_-_realizacao_de_reparo_do_calcetamento_e_da_iluminacao_da_rua_barao_de_vila_franca.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8207/indicacao_de_um_diretor_pedagogico_na_creche_do_centro_e_no_sementes_do_futuro.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8212/indicacao_do_pe_de_meia_para_os_alunos_do_eja.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8213/indicacao_programa_de_avaliacao_oftalmologica.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8215/indicacao_programa_de_orientacao_profissional_especializado.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8226/indicacao_de_diretor_comunitario_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8227/indicacao_de_parede_de_azulejo_para_a_escola_sementes_do_futuro.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8240/indicacao_para_construir_rampa_de_acesso_e_banheiro_adaptado_na_escola_sementes_do_futuro.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8243/indicacao_de_ampliacao_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8252/indicacao_de_cras_itinerante_para_as_comunidades_distantes.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8255/indicacao_para_ampliar_as_salas_de_aulas_e_fazer_a_manutencao_da_rede_eletrica_na_escola_sementes_do_futuro.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8258/indicacao_solicitando_a_instalacao_de_abastecimento_de_agua_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8266/indicacao_do_mutum.odt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8267/indicacao_para_instalar_quebra-molas_na_estadra_de_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8268/indicacao_2024_-_manutencao_e_reparo_no_campo_sintetico_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8269/indicacao_2024_-_construcao_de_um_campo_de_grama_sintetica_em_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8291/indicacao_para_inserir_o_gas_de_cozinha_na_cesta_basica_que_e_oferecida_para_a_populacao_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8302/indicacao_de_banheiros_e_quebra-molas_em_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8317/indicacao_para_abertura_da_piscina_da_praia_de_joao_francisco.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8334/indicacao_da_biblioteca_municipal.odt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8343/indicacao_de_oficina_de_xadrez_nas_escolas_do_fundamental_2.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8348/indicacao_luz_de_led_no_matias_.docx_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8354/indicacao_para_intituir_o_programa_municipal_de_inclusao_dogital_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8390/indicacao_-_fala_cidadao_sessoes_cmq.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8393/caderno_certo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8394/criacao_do_ciam.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8413/indicacao_de_reforma_do_anfiteatro_e_cobertura_do_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8437/indicacao_da_informacao_da_escola_integral_a_populacao.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8476/indicacao_para_aquisicao_de_um_acervo_de_livros_infanto_juvenil_e_mobilia_para_a_biblioteca_do_ciep.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8492/indicacao_2024-_implementacao_de_horarios_de_onibus_no_periodo_de_verao_para_a_praia_de_joao_francisco_-_3.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8502/indicacao_incubadora_startups.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7571/lei_complementar_no_019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7773/lei_complementar_no_020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7572/lei-2371.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7586/lei-2398.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7573/lei-2399.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7574/lei-2400.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7575/lei-2401.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7576/lei-2402.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7577/lei-2403.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7579/lei-2404.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7580/lei-2406.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7581/lei-2407.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7582/lei-2408.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7667/lei-2409.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7669/lei-2410.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7671/lei-2411.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7673/lei-2412.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7675/lei-2413.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7676/lei-2414.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7732/lei-2415.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7764/lei-2416.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7733/lei-2417.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7734/lei-2418.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7735/lei-2419.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7736/lei-2420.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7737/lei-2421.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7738/lei-2422.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7765/lei-2423.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7766/lei-2424.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7767/lei-2425.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7768/lei-2426.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7769/lei-2427.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7770/lei-2428.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7771/lei-2429.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7772/lei-2430.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7877/lei-2431.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7802/lei-2432.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7803/lei-2433.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7902/lei-2434.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7903/lei-2435.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7943/lei-2436.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7945/lei-2437.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7947/lei-2438.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7958/lei-2439.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7959/lei-2440.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8063/lei-2441.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8064/lei-2442.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8065/lei-2443.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8140/lei-2444.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8141/lei-2445.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8151/lei-2446.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8153/lei-2447.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8143/lei-2448.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8144/lei-2449.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8152/lei-2452.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8142/lei-2453.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8184/lei-2454.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8185/lei-2455.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8186/lei-2456.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8219/lei-2457.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8220/lei-2458.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8241/lei-2459.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8242/lei-2460.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8281/lei-2461.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8292/lei-2462.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8293/lei-2463.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8368/lei-2464.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8369/lei-2465.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8371/lei-2466.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8379/lei-2467.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8380/lei-2468.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8381/lei-2469.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8382/lei-2470.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8383/lei-2471.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8436/lei-2472.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8427/lei-2473.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8428/lei-2474.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8430/lei-2475.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8431/lei-2476.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8429/lei-2477.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8471/lei-2478.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8496/lei-2479.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8498/lei-2480.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8500/lei-2481.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8501/lei-2482.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8527/lei-2483.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8528/lei-2484.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7482/mensagem_001-2024_-_altera_a_lei_complementar_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7486/mensagem_0002-2024-_cae_anulacao_-_r_1.379.14958-_assinada.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7488/mensagem_0003-2024_-_cae_convenio_-_r_200.00000_-assinada.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7495/mensagem_004-2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7497/mensagem_005-2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7499/mensagem_0006-2024_-_cae_superavit_-_r_4.000.00000_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7526/mensagem_0007-2024_-_cae_superavit_-_r_2.013.40625_-assinada.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7541/mensagem_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7544/mensagem_0009-2024_-_cs_convenio_-_r_400.00000_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7546/mensagem_0010-2024-_cae_anulacao_-_r_46603-_assinada.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7548/mensagem_0011-2024_-_cae_convenio_-_r_465.56250-_assinada.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7550/mensagem_0012-2024_-_cs_convenio_-_r_47750000_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7642/mensagem_013-2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7601/mensagem_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7584/mensagem_0015-2024_-_cae_superavit_-_r_1.646.56952-assinado.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7622/mensagem_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7646/mensagem_017-2024-_nucleo_especializado_de_atendimento_ao_homem.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7639/mensagem_0018-2024_-_cae_superavit_-_r_1.321.29000_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7647/mensagem_019-2024_-_atendimento_prioritario_em_creches-_mulheres_em_privacao_de_liberdade..pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7650/mensagem_020-2024-_atendimento_prioritario_em_creches_-_mulhres_vitimas_de_violencia..pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7677/mensagem_0021-2024_-_cae_excesso_-_r_152.49600_-_assinada....pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7683/mensagem_0022-2024_-_cs_superavit_-_r_7.649.51368_-_assinada....pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7685/mensagem_0023-2024_-_cae_superavit_-_r_3.991.00000_-_assinada....pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7698/mensagem_0024-2024_-_cae_superavit_-_r_30.00000_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7701/mensagem_0025-2024-_cae_anulacao_-_r_200.00000_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7706/mensagem_0026-2024_-_cs_convenio_-_r_365.09332_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7708/mensagem_0027-2024_-_cae_superavit_-_r_803.000000_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7739/mensagem_0028-2024_-_cs_superavit_-_r_1.180.00000-assinado.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7753/mensagem_0029-2024_-_cae_superavit_-_r_325.84100-assinado.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7783/mensagem_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7785/mensagem_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7819/mensagem_0032-2024_-_cae_superavit_-_r_374.30000-assinado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7900/mensagem_0033-2024_-_cs_superavit_-_r_3.200.00000-assinado.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7910/mensagem_0034-2024_-_cae_excesso_-_r_22.82805_assinada.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7913/mensagem_0035-2024_-_cae_excesso_-_r_1.611.0000_assinada.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8012/mensagem_0036-2024_-_cae_superavit_-_r_671.50000_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8016/mensagem_0.037-2024-_cae_anulacao_-_r_2.50000-_assinado.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8036/mensagem_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8031/mensagem_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8034/mensagem_0041-2024_-_cae_superavit_-_r_300.00000_-assinada.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8057/mensagem_0042-2024_-_cs_superavit_-_r_5.194.15129_-_ass.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8060/mensagem_043-2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8079/mensagem_0044-2024_-_cae_excesso_-_r_2.000.00000_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8081/mensagem_0045-2024_-_cae_convenio_-_r_477.50000_-assinada.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8136/mensagem_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8126/mensagem_no_047-2024_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8131/mensagem_no_048-2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8138/mensagem_no_049-2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8154/mensagem_0050-2024_-_cae_excesso_-_r_585.27932-_assinada.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8168/mensagem_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8196/mensagem_0052-2024_-_cae_excesso_-_r_181.36647_assinada.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8202/mensagem_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8246/mensagem_0054-2024-_cae_anulacao_-_r182.36647_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8250/mensagem_0055-2024-_cae_superavit_-_r_1.309.66749_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8303/mensagem_no_056-2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8307/mensagem_0057-2024_-_cae_excesso_-_r_10000._assinada.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8320/mensagem_0058-2024_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8330/mensagem_0.059-2024_-_cae_excesso_-_r_15.00000-_assinado.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8332/mensagem_0.060-2024-_cae_anulacao_-_r_80000_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8341/pl_e_justificativa_da_msg_61.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8355/mensagem_no_062-2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8349/mensagem_0063-2024_-_cs_excesso_-_r_2.955.49612-_assinado.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8358/mensagem_0.064-2024_-_cae_excesso_-_r_10.00000-_assinada.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8360/mensagem_0065-2024_-_cs__excesso_-_r_12.430.35700__assinada.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8362/mensagem_0.066-2024-_cs__anulacao_-_r_22.338.76979_assinada.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8388/mensagem_0067-2024_-_cs_anulacao_-_r_2.705.59964-assinada.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8404/mensagem_0068-2024_-_cs_anulacao_-_r_2.389.10000_assinada.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8406/mensagem_0.069-2024-_cae_anulacao_-_r_10.00000_-assinada.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8408/mensagem_0070-2024_-_cs__excesso_-_r_1.159.20151-_assinada.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8414/mensagem_no_071_-_politica_turismo.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8441/mensagem_0072-2024_-_cs_anulacao_-_r_4.373.79154_assinada.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8469/mensagem_no_073-2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8446/mensagem_da_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8478/mensagem_0.075-2024_-_cs_anulacao_-_r_1.298.81442__mens._75.2024.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8480/mensagem_0.076-2024-_cae_anulacao_-_r_2500.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8503/mensagem_0.077-2024_-_cs_anulacao_-_r_4.294.42076.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8505/mensagem_0078-2024_-_cse_excesso_-_r_2.281.80000.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8507/mensagem_0079-2024_-_cse_excesso_-_r_267.17774.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8509/mensagem_0.080-2024_-_cae_superavit_-_r_1.683.96072.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8534/mensagem_no_081-2024.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8537/mensagem_0.082-2024_-_cae_superavit_-_r_1.693.96072_assinado.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8539/mensagem_0083-2024_-_cse_excesso_-_r_330.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8541/mensagem_0084-2024_-_cse_excesso_-_r_1.387.22574_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8543/mensagem_0.085-2024_-_cs_anulacao_-_r_965.50000_assinada.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8038/oficio_no_179-2024_semad.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8039/oficio_no_180-2024_semad.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7458/oficio_001-2024_-_pinguela_da_usina.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7460/oficio_002-2024_-_quiosque_jf.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7459/oficio_003-2024_-_pq_aquatico.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7463/oficio_004-2024_-_sigma.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7464/oficio_005-2024_-_notebooks.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7465/oficio_006-2024_-_emergencia_educacao.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7475/oficio_007-2024_-_quadra_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7515/oficio_009-2024_-_pq_expo_dengue.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7590/oficio_011-2024_-_5cia_dengue_1.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7591/oficio_012-2024_-_ambulatorio_de_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7593/oficio_013-2024_-_castramovel_1.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7598/oficio_015-2024_-_lagoa_da_ribeira.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7618/oficio_014-2024_-_fliquinho.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7664/oficio_016-2024_-_instalacoes_eletricas_praca.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7695/oficio_017-2024_-_andrea_pacheco.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7700/oficio_018-2024_-_chris_tonietto.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7731/oficio_019-2024_-_ruas_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7968/oficio_021-2024_-_retroescavadeira.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8027/oficio_025-2024_-_ses.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8026/oficio_026-2024_-_ponte_da_usina.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8049/oficio_027-2024_-_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8053/oficio_028-2024_-_ordem_cronologica.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8223/oficio_030-2024_-_tania.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8214/oficio_031-2024_-_insv.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8325/oficio_033-2024_-_transporte_de_criancas.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8323/oficio_035-2024_-_transporte_universitario_1.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8322/oficio_036-2024_-_unidade_emergencia_bf.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8324/oficio_034-2024_-_delfica.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8375/oficio_037-2024_-_chris_tonietto.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8419/oficio_038-2024_-_poubel.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8420/oficio_039-2024_-_poubel.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8477/oficio_042-2024_-_transporte_de_criancas.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8488/oficio_043-2024_-_cep.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8489/oficio_044-2024_-_iluminacao_bonfim.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8550/oficio_048-2024_-_rua_adolfo_carneiro.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7779/oficio_enel_10_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8192/oficio_balanca_do_machado.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8316/oficio_enel_praia_joao_francisco_2024.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8396/oficio_refletor_no_estadio.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8475/oficio_troca_de_lampada_queimada_12_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7908/of_053_-_2024_camara_audiencia_3qd2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7932/oficio_131_-_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7480/oficio_010-2024.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7962/oficio_semfa_017-2024-_camara-_relatorio_do_1o_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7608/01-_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8312/oficio_no_024-2024_gpref.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7659/02-_fevereiro_de_2024__-assinado.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8085/oficio_n.o_027.2024_-ppa.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7697/oficio_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8299/oficio_n.o_030-2024-_camara-_relatorio_do__2o__quadrimestre.2024.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8311/oficio_31.2024_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7778/oficio_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7787/oficio_no_36-2024__camara_-__retificado.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7781/oficio_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7501/oficio_44-24_-_saude.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7512/oficio_046-2024_saude.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7881/03-_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7950/04-abril_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7955/oficio_segov_n.o_054-2024-_camara-_relatorio_do_1o_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7971/item_1.1_oficio_n_o58_2024__oficio_regularizasdor__camara..pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8069/oficio_69.2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8098/oficio_no78__2024_valdira_tce_277_camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8204/oficio_no_091-2024.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8170/oficio_no_092-2024.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8171/oficio_no_093-2024.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8172/oficio_no_094-2024.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8173/oficio_no_095-2024.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8174/oficio_no_096-2024.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8175/oficio_no_097-2024.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8164/oficio_098-2024.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8176/oficio_no_099-2024.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8177/oficio_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8178/oficio_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8179/oficio_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8180/oficio_no_103-2024.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8181/oficio_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8182/oficio_no_105-2024.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8183/oficio_no_106-2024.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8195/oficio_no_107-2024.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8198/oficio_no_110-2024.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8205/oficio_no_111-2024.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8206/oficio_no_112-2024.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7907/oficio_126_-_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8236/07_-_julho_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8277/oficio_no_153-2024.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8278/oficio_no_154-2024.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8279/oficio_no_155-2024.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8280/oficio_no_156-2024.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8286/oficio_no_158.2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8294/oficio_no_159-2024.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8295/oficio_no_160-2024.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8296/oficio_no_161-2024.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8335/oficio_no_164-2024.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8336/oficio_no_165-2024.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8339/oficio_167-2024_camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8025/oficio_n_171_-_saude.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8033/oficio_semfa_n_022.2024..pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8392/oficio_no_181-2024.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8426/oficio_188-2024_-_camara_posse.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8421/10_-_outubro_de_2024._oficio_no_189.2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8473/oficio_no_194-2024.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8474/oficio_no_195-2024.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8529/11_-_novembro_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8551/of-205_-_cmq_-_retirada_projeto.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8553/oficio_207.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8259/oficio_260-2024.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8270/oficio_263-2024_-_saude.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8326/oficio_306-2024_-_saude.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7508/parecer_ao_projeto_002_de_2024.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7509/parecer_ao_projeto_001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7510/parecer_ao_projeto_de_lei_complementar_001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7511/parecer_ao_projeto_de_lei_complementar_007_de_2023.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7519/parecer_ao_projeto_003_de_2024.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7520/parecer_ao_projeto_004_de_2024.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7521/parecer_ao_projeto_005_de_2024.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7538/parecer_ao_projeto_006_de_2024.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7567/parecer_ao_projeto_008_de_2024.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7568/parecer_ao_projeto_009_de_2024.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7569/parecer_ao_projeto_011_de_2024.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7570/parecer_ao_projeto_010_de_2024.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7592/parecer_ao_projeto_007_de_2024.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7594/parecer_ao_projeto_de_mocao_de_aplausos_001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7595/parecer_ao_projeto_de_mocao_de_aplausos_002_de_2024.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7626/parecer_ao_projeto_013_de_2024.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7627/parecer_ao_projeto_012_de_2024.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7628/parecer_ao_projeto_de_mocao_de_aplausos_003_de_2024.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7629/parecer_ao_projeto_de_mocao_de_aplausos_004_de_2024.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7630/parecer_ao_projeto_de_mocao_de_aplausos_006_de_2024.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7631/parecer_ao_projeto_de_mocao_de_aplausos_007_de_2024.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7632/parecer_ao_projeto_de_mocao_de_aplausos_008_de_2024.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7633/parecer_ao_projeto_de_mocao_de_aplausos_009_de_2024.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7634/parecer_ao_projeto_de_mocao_de_aplausos_010_de_2024.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7656/parecer_ao_projeto_de_decreto_legislativo_001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7662/parecer_ao_projeto_de_mocao_de_aplausos_011_de_2024.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7663/parecer_ao_projeto_de_mocao_de_aplausos_012_de_2024.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7666/parecer_ao_projeto_017_de_2024.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7688/parecer_ao_projeto_022_de_2024.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7689/parecer_ao_projeto_023_de_2024.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7690/parecer_ao_projeto_024_de_2024.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7692/parecer_ao_projeto_019_de_2024.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7693/parecer_ao_projeto_020_de_2024.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7694/parecer_ao_projeto_021_de_2024.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7712/parecer_ao_projeto_de_lei_026_de_2024.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7713/parecer_ao_projeto_de_mocao_de_aplausos_013_de_2024.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7714/parecer_ao_projeto_025_de_2024.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7715/parecer_ao_projeto_027_de_2024.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7716/parecer_ao_projeto_028_de_2024.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7717/parecer_ao_projeto_de_decreto_legislativo_002_de_2024.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7719/parecer_ao_projeto_029_de_2024.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7720/parecer_ao_projeto_014_de_2024.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7723/parecer_ao_oficio_de_veto_parcial_029_de_2024.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7730/parecer_ao_projeto_030_de_2024.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7760/parecer_ao_projeto_031_de_2024.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7761/parecer_ao_projeto_032_de_2024.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7821/parecer_ao_projeto_035_de_2024.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7822/parecer_ao_projeto_034_de_2024.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7823/parecer_ao_projeto_033_de_2024.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7876/parecer_ao_projeto_036_de_2024.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7916/parecer_ao_projeto_037_de_2024.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7919/parecer_ao_projeto_038_de_2024.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7920/parecer_ao_projeto_039_de_2024.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7933/parecer_ao_projeto_de_resolucao_001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7934/parecer_ao_projeto_de_decreto_legislativo_003_de_2024.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7935/parecer_ao_projeto_de_decreto_legislativo_004_de_2024.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7936/parecer_ao_projeto_de_decreto_legislativo_005_de_2024.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8015/parecer_ao_projeto_de_mocao_de_aplausos_015_de_2024.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8020/parecer_ao_projeto_040_de_2024.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8023/parecer_ao_projeto_041_de_2024.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8052/parecer_ao_projeto_044_de_2024.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8055/parecer_ao_projeto_042_de_2024.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8059/parecer_ao_projeto_047_de_2024.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8073/parecer_ao_projeto_045_de_2024.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8074/parecer_ao_projeto_043_de_2024.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8084/parecer_ao_projeto_048_de_2024.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8087/parecer_ao_projeto_049_de_2024.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8129/parecer_ao_projeto_de_resolucao_002_de_2024.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8130/parecer_ao_projeto_051_de_2024.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8150/parecer_ao_projeto_046_de_2024.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8159/parecer_ao_projeto_052_de_2024.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8160/parecer_ao_projeto_054_de_2024.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8161/parecer_ao_projeto_055_de_2024.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8163/parecer_ao_projeto_056_de_2024.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8199/parecer_ao_projeto_057_de_2024.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8200/parecer_ao_projeto_058_de_2024.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8201/parecer_ao_projeto_059_de_2024.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8216/parecer_ao_veto_parcial_110_de_2024.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8245/parecer_ao_projeto_061_de_2024.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8256/parecer_ao_projeto_063_de_2024.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8257/parecer_ao_projeto_064_de_2024.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8314/parecer_ao_projeto_067_de_2024.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8315/parecer_ao_projeto_065_de_2024.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8329/parecer_ao_projeto_066_de_2024.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8344/parecer_ao_projeto_069_de_2024.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8345/parecer_ao_projeto_070_de_2024.odt" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8357/parecer.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8364/parecer_ao_projeto_075_de_2024.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8365/parecer_ao_projeto_076_de_2024.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8374/parecer_ao_projeto_068_de_2024.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8376/parecer_ao_projeto_073_de_2024.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8387/parecer_ao_projeto_074_de_2024.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8410/parecer_ao_proejto_079_de_2024.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8411/parecer_ao_projeto_080_de_2024.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8412/parecer_ao_projeto_081_de_2024.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8438/parecer_ao_projeto_077_de_2024.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8439/parecer_ao_projeto_082_de_2024.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8443/parecer_ao_projeto_083_de_2024.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8484/parecer_ao_projeto_085_de_2024.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8485/parecer_ao_projeto_086_de_2024.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8495/parecer_a_emenda_aditivia_001_de_2024_atualizada.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8517/parecer_ao_projeto_de_lei_complementar_002_de_2024.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7624/p_de_decreto_001.2024.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7635/projeto_de_decreto_legislativo_002.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7925/projeto_de_decreto_legislativo_-_titulo_de_cidadadania_quissamaense_2024_-_copia_05.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7926/projeto_de_decreto_legislativo_-_titulo_de_merito_politico_2024.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7927/projeto_de_decreto_legislativo_-_medalha_amilcar_pereira_dsa_silva__-_2024.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7487/pl_e_justificativa_da_msg_0.002.2024.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7489/pl_e_justificativa_da_msg_0.003.2024.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7496/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7498/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7500/pl_e_justificativa_msg_0.006.2024.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7527/pl_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7542/projeto_de_lei_-_mensagem_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7545/pl_e_just..pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7547/pl_e_just.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7549/pl_e_just.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7551/pl_e_just.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7585/pl_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7604/projeto_de_lei_-_mensagem_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7620/projeto_de_lei_-_programa_municipal_de_estimulo_incentivo_e_promocao_da_mulher_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7623/projeto_de_lei_-_mensagem_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7637/republica_federativa_do_brasil_-_estado_do_rio_de_janeiro_1.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7640/pl_e_justificativa_da_mensagem_0.018.2024.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7643/projeto_de_lei_-_altera_o_anexo_da_lei_municipal_no_1015..pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7657/neah.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7649/projeto_de_lei_dispoe_sobre_atendimento_prioritario_em_creches_-_mulheres_em_privacao_de_liberdade..pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7651/projeto_de_lei_prioridade_em_creches_mulheres_vitimad_de_violencia..pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7678/pl_e_justificativa_da_msg_0.021.2024.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7684/pl_e_justificativa_da_msg_0.022.2024.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7686/pl_e_justificativa_da_msg_0.023.2024.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7699/pl_e_just._msg_24.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7702/pl_e_just._msg_25.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7707/pl_e_justificativa_da_mensagem_0.026.2024.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7709/pl_e_justificativa_da_mensagem_0.027.2024.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7711/projeto_de_lei_2024_-_denominacao_de_praca_localidade_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7727/alteracao_simbolos_cargos_2.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7740/pl_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7754/pl_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7759/projeto_de_lei_de_material_publicitarios_no_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7784/projeto_de_lei_-_mensagem_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7786/projeto_de_lei_-_mensagem_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7820/pl_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7901/pl_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7911/pl_e_justificativa_da_msg_34..pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7912/pl_e_justificativa_da_msg_35.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8013/pl_e_justificativa_da_msg_36.2024.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8017/pl_e_justificativa_da_msg_37.2024.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8019/projeto_de_lei_-_subsidio_de_vereadores_-_2024.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8032/projeto_de_lei_-_mensagem_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8035/pl_e_justificativa_da_mensagem_0.041.2024....pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8037/projeto_de_lei_-_mensagem_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8042/pl_calendario_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8058/pl_e_justificativa_da_msg_0.042.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8061/projeto_de_lei__da_mensagem_043-2024.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8080/pl_e_justificativa_da_msg_44.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8082/pl_e_justificativa_da_msg_45.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8127/projeto_de_lei_-_mensagem_no_047-2024.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8132/projeto_de_lei_-_mesnagem_no_048-2024.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8133/pl_libras_concurso_publico_-_2024.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8137/projeto_de_lei_-_mensagem_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8139/projeto_de_lei_-_mensagem_no_049-2024.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8155/pl_e_justificativa_da_mens.50.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8169/projeto_de_lei_-_mensagem_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8187/projeto_de_lei_no_058_da_escola_defica_atualizada_1.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8197/pl_e_justificativa_da_mens._52.2024.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8203/projeto_de_lei_-_mensagem_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8218/pl_associacao_quilombola.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8244/projeto_de_lei_politica_municipal_de_combate_a_intolerancia_religiosa.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8247/pl_e_justificativa_da_msg_0.054._2024.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8251/pl_e_justificativa_da_msg_0.055.2024.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8304/projeto_de_lei_-_mensagem_no_056-2024.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8308/pl__e__justificativa_da_msg_57.2024_-_r_10000_-_cae_excesso._assinado.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8310/projeto_de_lei_subsidio_prefeito_vice-prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8321/pldo_e_anexos_de_metas_fiscais_2025.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8331/pl_e_justificativa_da_msg_0.059.2024.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8333/pl_e_justificativa_da_msg_0.060.2024.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8342/pl_71.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8350/pl_e_justificativa_da_mens._63.2024.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8356/projeto_de_lei_-_mensagem_no_062-2024.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8359/pl_e_justificativa_da_mensagem_0.064-2024.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8361/pl_e_justificativa_da_mensagem_0.065-2024.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8363/pl_e_justificativa_da_msg_0.066.2024.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8386/pl_aampa-bf_1.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8389/pl_e_justificativa_da_mens._67.2024.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8405/pl_e_justificativa_da_msg_68.2024.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8407/pl_e_justificativa_da_msg_69.2024.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8409/pl_e_justificativa_da_msg_70.2024.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8415/projeto_de_lei_politica_turismo.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8442/pl_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8447/projeto_de_lei_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8479/pl_e_justificativa_da_mens._75.2024.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8481/pl_e_justificativa_da_mens._76.2024.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8504/pl_e_justificativa_4.294.42076.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8506/pl_e_justificativa_da_mens._78-2024.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8508/pl_e_justificativa_da_mens._79-2024.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8510/pl_e_justificativa_da_msg_80.2024.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8535/projeto_de_lei_-_mensagem_no_081-2024.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8538/pl_e_justificativa_da_msg_82.2024.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8540/pl_e_justificativa_da_msg_83.2024.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8542/pl_e_justificativa_da_msg_84.2024.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8544/pl_e_justificativa_da_msg_85.2024.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7483/projeto_de_lei_complementar_-_altera_lei_complementar_009-2021_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8470/projeto_de_lei_complementar_-_mensagem_no_073-2024.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8211/mocao_de_repudio_poubel_pdf.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7560/mocao_inacio.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7563/mocao_rita.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7603/lopinho_mocao.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7605/m.aplausos_angelina_2024.odt" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7607/mocao_de_aplausos_-_jessica.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7611/mocao_de_aplausos_iara_do_espirito_santo_paula_e_silva.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7613/mocao_de_aplausos_gigi_2024.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7614/projeto_de_mocao_em_pdf_ok2_marcinho.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7615/projeto_de_mocao_de_aplausos_a_ana_claudia_barcelos.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7617/projeto_mocao_de_aplausos_pelo_dia_internacional_da_mulher_a_sra_sheila_da_silva_teixeira.docx_1.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7625/pojeto_de_mocao_de_aplausos_ruth_meia.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7636/projeto_mocao_de_aplausos_dia_da_mulher_2024.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7691/projeto_de_mocao_de_aplauso_2024_-__dia_int_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7929/projeto_de_mocao_de_aplausos_a_angelo_barreto_leaubon.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7930/projeto_de_mocao_de_aplausos_de_jobert_willemen_da_silva.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7909/projeto_de_resolucao_trabalho_cmq_at.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8096/projeto_de_resolucao_-_2024.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7638/requerimento_de_urgencia_especial_revisao_de_vencimento_aos_servidores_publicos_e_comissionados-_2024.docx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7641/requerimento_02_rildo.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7710/requerimento_de_urgencia_especial_2024_-_mocao_de_aplausos_-_cassio_reis.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7728/requerimento_2024_-_do_projeto_de_lei_n_30.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7757/requerimento_001_de_2024.odt" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7758/requerimento_002_de_2024_1.odt" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7906/requerimento.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7940/requerimento_de_urgencia_especial_2024_-_projeto_de_decreto_legislativo_titulo_de_cidadania_quissamaense_-_1.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7941/requerimento_de_urgencia_especial_2024_-_projeto_de_decreto_legislativo_titulo_de_merito_politico_-_2.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7942/requerimento_de_urgencia_especial_2024_-_projeto_de_decreto_legislativo_medalha_dr._amilcar_pereira_da_silva_-_3.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8125/requerimento_convocacao_sec._seg_anexos.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8228/requerimento_-_retirada_de_projeto_de_lei_n_029-2024.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8313/img20240924_11292697.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8494/requerimento_de_urgencia_especial_2024_-_abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8536/requerimento_de_urgencia_especial_-_projeto_de_lei_n_141-2023.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8549/requerimento_reapreciacao_pl.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7485/relatorio_3o_quadrimestre_e_anexos_-_unificado.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7518/0001.relatorio_3o_quadrimestre_2023-retificado-assinado.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7956/1o_quadrimestre_2024_consolidado-_assinado..pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7963/relatorio_1o_quadrimestre_2024.2_assinado...pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8300/metas_fiscais_do_2o_quadrimestre_de_2024.13.09.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8301/balancetes_corretos_-_receita_e__despesa._2024.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7788/1.2._responsavel_pela_remessa_das_contas.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7789/1.3._responsavel_pelo_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7790/1.4._estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7791/1.5._data_abertura_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7792/2.1._ppa_lei_no_2127_de__04_de_novembro_de_2021_ppa_escaneado_assinado_04042024100505.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7793/3.2._fontes_de_recursos_tabela_1712600618022.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7794/3.3._leis_especificas_tabela_1712600508354.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7795/3.3._leis_especificas_assinado_04042024103208.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7796/3.5._declaracao_item_3.5_assinado_04042024103259_1.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7797/3.6._declaracao_de_compatibilidade_anexo_11.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7798/3.7_-_3.8_-_3.9._declaracao_itens_3.7_3.8_3.9_assinado_04042024103300.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7799/3.10._superavit_financeiro_tabela_1712601579575.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7806/item_4.1_-_domonstrativos_contabes__consolidado.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7807/item_4.2_demonstrativos__contabeis_-camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7808/item_-_4.3_declaracao_para_devido_fins_assinado_04042024112421.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7809/4.4_demondtrativos_contabeis_do_fundo_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7810/item_4.5_demonstrativos_contabeis_-_orgao_de_previdencia.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7811/item_5.1_-.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7812/item_5.2_-.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7813/5.4._declaracao_cancelamento_-_impostos_assinado_04042024042011_1.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7814/5.5._relacao_de_cancelamento_de_restos_2018_a_2022_assinados_assinado_04042024042012.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7815/5.6.1_modelo_4ssinado_assinado_04042024042020.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7816/5.6.2._modelo_5_quadros_i_e_ii_assinado_04042024042013.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7817/5.6.3._extratos_assinado_04042024042016.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7824/5.6.4.__relacao_de_restos_assinado_05042024041925.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7825/5.6.5._retencoes_assinado_assinado_04042024042019.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7826/6.1._fundeb_modelo_12_3.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7827/6.2._doc._comprobatoria_despesas_fundeb_assinado_04042024045757.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7828/6.3.1_modelo_4_assinado_assinado_04042024045645.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7829/6.3.2._modelo_5_assinado_04042024045634.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7830/6.3.4._declaracao_execucao_de_restos_a_pagar_-fundeb_assinado_04042024045642.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7831/6.3.5._consignacoes_assinado_assinado_04042024045643.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7832/item_6.4.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7833/6.7._parecer_conclusivo_fundeb_2023_assinado_04042024045652.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7834/6.8._ressarcimento_a_conta_do_fundeb_assinado_04042024045654.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7835/6.9._creditos_adcionais_superavit_fundeb_2022_assinado_04042024045659.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7836/6.10._relacao_das_despesas_de_exercicios_anterioresdea_assinado_04042024045701.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7837/7.1.__saude_modelo_15_2.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7838/7.2._relatorio_-_milena_assinado_assinado_04042024053009.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7839/7.3._saude_modelo_16_2.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7840/7.4._relatorio_-_milena_assinado_assinado_04042024053011.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7841/7.5.1._modelo_4_-_fernanda_e_milena_assinado_assinado_04042024053012.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7842/7.5.4._milena_assinado_assinado_04042024053014.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7843/7.7._declaracao_-_milena_assinado_assinado_04042024053017_1.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7844/7.8._declaracao_-_milena_assinado_assinado_04042024053019_1.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7845/7.9._parecer_do_conselho_assinado_04042024053020.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7846/item_7.10.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7847/7.11._comprovante_de_chamamento_publico_assinado_04042024053025.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7848/8.1_-_8.2._declaracao_assinado_04042024052127_1.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7849/item_-_8.3.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7850/item_8.4.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7851/8.5_modelo_19_f._ass._pref._fls._1_assinado_04042024052135_2.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7852/8.7._doc._comprobat_dos_recursos_financeiros_dos_royalties_repassados_ao_rpps_f._ass._pref_assinado_04042024052145.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7853/8.8._modelo_20_1.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7854/8.9._comprobatorio_assinado_04042024052148_2.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7855/item_8.10.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7856/item_8.11.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7857/8.12.1._modelo_4_-_semed-fms_assinado_05042024021607.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7858/8.15.2._modelo_5_assinado_04042024052208.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7859/8.12.3._extratos_semed_e_fms_assinado_05042024021553.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7860/8.12.4._relacao_contabil_restos_roy_-_semed-fms_assinado_05042024021612.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7861/8.12.5._relacao_consignacao-ddo_semed-fms_assinado_05042024021613.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7862/8.14._mod.7_assinado_04042024052201.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7863/8.15.1._modelo_4_assinado_assinado_04042024052205.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7864/8.15.2._modelo_5_assinado_04042024052208.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7865/8.15.3._assinado_04042024052206.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7866/8.15.4_-_8.15.5._saldo_financeiro_restos_consig_assinado_04042024052203_1.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7867/8.17_-_equilibrio_financeiro_rpps.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7868/8.18._contribuicoes_rgps_modelo_23_3.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7869/8.18._contribuicoes_rpps_modelo_23_3.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7870/8.19._avaliacao_atuarial_2022_-_ipmq_assinado_04042024052216.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7871/8.20._declaracao_assinado_04042024052221.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7872/8.21._lei_instituidora_da_aliquota_de_contr._rpps_assinado_04042024052223.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7873/8.22._devolucao_da_sobra_financeira_efetuada_pela_camara_a_prefeitura_de_quissama_assinado_04042024052226.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7874/8.27.__eletronicos_assinado_04042024052228.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7886/item_2.2-_ldo_-_2023_-_lei_2259.2022_-_escaneada_assinado_04042024100456.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7887/item_3.1_-_lei-2281.2022_-_loa_2023_escaneada_assinado_04042024103146.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7888/item_-_3.4.1-_decretos_assinado_04042024103213.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7889/item.3.11_mod._assinado_04042024103317.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7890/item_4.2_demonstrativos__contabeis_-camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7891/item_-_6.3.3_-_extratos.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7972/item_-_3.12_excesso_de_arrecadacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7973/declaracao_item_3.13_assinado_04042024103341.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7974/-_anexo_8_-_demostrativo_das_despesas_por_funcao_programas_e_subfuncoes_-_consolidado_assinado_assinado_23052024095821.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7975/balanco_orcamentario_assinado_assinado_23052024095847.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7976/balanco_financeiro_-_consolidado_assinado_assinado_23052024095845.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7977/balanco_patrimonial_-_consolidado_assinado_assinado_23052024095848.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7978/demonstracao__das_variacoes_patrimoniais_assinado_assinado_23052024095931.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7979/fluxo_de_caixa_consolidado_assinado_assinado_23052024095933.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7980/anexo_16_d_assinados_assinado_23052024095835.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7981/anexo_17_-_consolidado_assinado_assinado_23052024095839.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7982/anexo_19__demonstracao_das_mutacoes_do_patrimonio_liquido_assinado_assinado_23052024095843.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7983/modelo_2_-_relacao_dos_cancelamentos_de_rp_processados_assinado_assinado_23052024095935.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7984/plano_de_contas_2023-_consolidado_assinado_assinado_23052024095959.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7985/nota_explicativa_e_doc._comprobatoria._1_assinado_23052024095938.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7986/canc.restopmq_adiantamento_2_assinado_23052024095907.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7987/canc.restospmq_diaria_3_assinado_23052024095926.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7988/canc._de_restos_fmas_4_assinado_23052024095857.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7989/canc_restos_fms_5_assinado_23052024095850.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7990/demonstrativo__da_divida_flutuante_assinado_23052024101505.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7991/item_4.4_fms.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7992/item_4.5.8_balanco_patrimonial.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7993/item_5.1_nota_explicatica_ref._a_subfuncao_367_assinado_23052024103610.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7994/documentacao_comprobatoria_assinado_23052024105200.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7995/item_5.3.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7996/item_6.5_declaracao_cancelamento_70_assinado_04042024045650.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7997/item_6.6_-_declaracao_cancelamento_30_assinado_04042024045651.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7998/6.8__-_outros_creditos_assinado_24052024103428.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7999/declaracao_de_restos_a_pagar_pagos_sem_disponibilidade_assinado_23052024120055.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8000/7.5.1_-_modelo_4_-_assinado_1_substituir_assinado_23052024120110.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8001/item_7.5.2_fms_assinado_23052024110611.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8002/item_-_7.5.3_fms_assinado_23052024110610.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8003/7.6_exercucao_de_restos_assinados_assinado_23052024110837.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8004/item_8.12.1_modelo_4_-_semed_assinado_assinado_23052024120103.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8005/relacao_de_cancelamentos_de_restos_royalties_75_assinados_assinado_23052024120058.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8006/8.22_-_anexo_10-2022_assinado_23052024111336.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8007/item_8.23_relatorio_controle_interno_assinado_23052024045829.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8008/item_8.24_-_certificado_de_auditoria_assinado_23052024045812.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8009/modelo_8_acompanhamento_das_determinacoes_do_tce_peitem_8.25_-_lo_controle_interno_assinado_23052024045828.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8010/item_-_8.26_edivaldo_assinado_23052024113404.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8011/item_8.28.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8099/item_2_-_relacao_dos_responsaveis_conforme_modelo_1.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8100/item_3_-__balancete_analitico__plano_de_contas_assinado.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8101/item_4_-_anexo_10_assinado.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8102/item_5_-comparativo_da_despesa_autorizada_com_a_realizada_anexo_11_assinado.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8103/item_6_-_demonstracao_das_variacoes_patrimniais_assinado.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8104/item_7_-_balanco_orcamentario_assinado.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8105/item_8_-_balnco_financeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8106/item_9_-_balanco_patrimonial_assinatura.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8107/item_10._demonstracao_dos_fluxos_de_caixa_assinado.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8108/item_11_-_notas_explicativas_2023-_fmas_assinado.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8109/item_12_-___demonstrativo_da_divida__-_anexo_16_assinatura.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8110/item_13_anexo_17_assinado.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8111/item_14_-_quadro_auxiliar_das_disponibilidade_financeira_1_e_2_mod.2.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8112/item_15_-_modelo_pca_municipal_03b__281_29_assinado_assinado_27062024040256.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8113/item_15.1_-_certificado_de_auditoria.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8114/item_16_-_declaracao_fmas_-_irregularidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8115/item_17__modelo_4_-_declaracao__do_responsavel_pelo_setor_contabil.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8116/item_18_-_relatorio_anual_de_gestao.modelo_6.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8117/item_19_-_copia_da_lei_de_criacao_de_fundo.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8118/item_20_-_copias_dos_relatorios_e_pareceres.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8119/item_21_-_modelo_36.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8120/item_22_-_declaracao_assinado.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8121/item_23_-_modelo_38_assinado.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8122/item_24_-__modelo_39_relacao_dos_restos_a_pagar_processados_cancelados.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7474/comissoes.2024.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8086/pronto_-_relatorio_avaliacao_do_ppa_assinado.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7523/memo_gab-vr-sf_n._005-2024_-_presidencia.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7885/titulo_de_cidadao_quissamaense_antonio_b_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8483/emenda_impositiva_alexandra_2025.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8486/emenda_impositiva_marcio_2025.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8487/emenda_impositiva_leone_2025.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8518/emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8519/emenda_impositiva_rildo_2024.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8520/emenda_impositiva_2025_-_mazinho_batista.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8521/emenda_impositiva_2024_-_para_o_exercicio_2025_-_adeilson_lopes_carneiro_1.docx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8522/emenda_impositiva_-_ao_projeto_de_lei_084-2024.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8523/emenda_impositiva_ao_orcamento_2025_-_ver.a_simone_flores.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8524/emenda_impositiva_2025_-_cassio_reis.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8525/emenda_impositiva__084_2024_1_janderson.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8448/01_-_anexo_i_-_demonstracao_da_receita_e_despesa.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8449/02_-_anexo_ii_-_resumo_geral_da_receita.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8450/03_-_anexo_iii_-_natureza_de_despesa_segundo_a_categoria_economica.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8451/04_-_anexo_vi_-_programa_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8452/05_-_anexo_vii_-_demonstrativo_de_funcoes_subfuncoes_e_programa_por_projetos_atividades_e_o.e.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8453/06_-_anexo_viii_-_demonstrativo_da_despesa_por_funcoes_programas_e_subprogramas.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8454/07_-_anexo_ix_-_demonstrativo_da_despesa_por_funcoes.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8455/08_-_sumario_geral_da_receita_por_fontes_e_da_despesa_por_funcoes_do_governo.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8456/09_-_tabela_explicativa_da_evolucao_da_receita_2025.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8457/10_-_tabela_explicativa_da_evolucao_da_despesa_2025.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8458/11_-_fonte_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8459/12_-_quadro_de_detalhamento_de_despesa_-_qdd.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8460/13_-_quadro_da_despesa_fixada_nos_orcamentos_fiscal_e_de_seg._social_por_orgao.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8461/14_-_ditribuicao_da_receita_diretamente_arrecadada_e_despesa_fixada_por_ug-2025.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8462/15.__quadro_das_despesas_por_orgaos_e_unidades_orcamentarias-2025.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8463/16_-_previsao_de_gastos_com_educacao.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8464/17_-_previsao_de_gastos_com_fundeb.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8465/18_-_previsao_de_gastos_com_saude.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8466/19_-_demonstrativo_de_gastos_com_pessoal_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8467/20_-_demonstrativo_de_compatibilidade_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8468/21-_demonstrativo_das_reservas_de_contingencia_e_emenda_parlamentar_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7479/oficio_gab-vr-sf_n._001-2024_-_prefeita.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7522/oficio_gab-vr-sf_n._002-2024_-_prefeita.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7658/oficio_009-2024.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7561/oficio_solicitando_o_conserto_do_calcetamento_no_centro.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7564/oficio_para_conserto_de_calcetamento_na_rua_que_vai_para_o_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8083/oficio_do_detro.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8395/oficio_conserto_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7687/oficio_n.o_001.2024_-_gab.vereador_x_semob_-_solicitacao_de_manutencao_limpeza_e_poda__-_estrada_de_alto_grande.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7524/oficio_01_2024.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7528/oficio_02_2024.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7529/oficio_03_2024.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7530/oficio_04_2024.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7718/oficio_07_2024.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7721/oficio_05_2024.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7722/oficio_06_2024.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7875/oficio_08_2024.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7892/oficio_09_2024.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7893/oficio_010_2024.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7898/oficio_011_2024.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7917/oficio_012_2024.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7921/oficio_013_2024.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7960/oficio_014_2024.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7961/oficio_015_2024.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8018/oficio_016_2024.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8040/oficio_017_2024.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8041/oficio_018_2024.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8092/oficio_019_2024.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8090/oficio_020_2024.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8217/oficio_021_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8230/oficio_022_aterrar_a_estrada_do_bacural_e_campina.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8231/oficio_023_recapeamento_estrada_de_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8260/oficio_024_2024.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8261/oficio_025_2024.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7457/oficio_004.2024_duodecimo.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7484/oficio_n.o_005-2024-_camara-_relatorio_do_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7517/oficio_n.o_008-2024-_camara-_relatorio_do_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7543/oficio_n.o_009-2024-_copia_da_ata_da_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7491/oficio_013.2024.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8403/oficio_n.o_039-2024-_camara-_loa.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7535/oficio_1556.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8264/oficio_031_2024_conge.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8051/estudo_impacto_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8276/ata_da_sessao_que_aprovou_as_contas_da_pmq_exerc._2022.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8482/oficio_no33.2024.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8526/oficio_058-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7467/28062023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7468/12122023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7469/20122023_-_extra.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7470/13122023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7471/19122023_-_extra.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7472/20122023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7490/06022024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7532/07022024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7533/19122023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7534/20022024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7558/21022024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7559/2702024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7599/28022024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7600/05032024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7606/06032024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7655/12032024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7696/13033024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7704/19032024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7725/20032024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7748/26032024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7749/27032024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7750/02042024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7751/03042024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7780/09042024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7805/10042024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7896/16042024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7897/ata_27082024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7899/ata_28082024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7923/30042024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7953/07052024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7954/08052024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7957/14052024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7969/15052024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7970/21052024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8028/28052024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8029/29052024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8045/04062024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8046/05062024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8075/22052024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8076/11062024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8077/18062024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8091/19062024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8093/22052024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8095/25062024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8135/26062024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8188/03072024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8189/09072024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8190/10072024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8208/02072024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8209/16072024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8210/17072024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8224/06082024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8225/07082024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8232/13082024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8233/14082024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8234/20082024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8235/21-08-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8253/27082024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8254/28082024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8265/03092024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8283/04092024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8284/10092024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8285/11092024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8305/17092024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8306/18092024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8318/24092024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8319/25092024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8327/01102024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8328/02102024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8337/08102024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8338/09102024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8352/15102024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8353/16102024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8366/22102024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8367/23102024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8384/29102024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8385/30102024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8391/06112024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8397/05112024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8417/12112024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8418/13112024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8444/26112024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8445/27112024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8490/03122024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8491/04122024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8514/10122024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8516/11122024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8545/10122024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8546/ata_da_sessao_ordinaria_realizada_aos_17_dias_do_mes_de_dezembro_de_2024.odt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8547/ata_da_1a_sessao_extraordinaria_realizada_aos_17_dia_do_mes_de_dezembro_de_2024.odt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8548/17.12.2024_-_2a_extra.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8024/ato_da_mesa_diretora_n_0012024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8078/ato_-_prorrogacao_do_horario_de_expediente_da_camara_municipal_de_quissama_-_2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7644/balancete20240312_12355144.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7645/balancete_de_janeiro..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7746/balancete_de_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7879/balancete_03.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7964/balancete_do_mes_de_abril.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8056/balancete_do_mes_de_maio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8162/balancete_06.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8229/balancete_07.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8309/balancete_08.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8373/balancete_09.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8416/balancete_10.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8552/balancete_11.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7493/balancete_de_receita_e_despesa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7610/balancete_de__receita_e_despesa.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7661/balancete_de_receitae_despesa_fev-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7883/balancete_de_receita_e_despesa_03_-_2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7952/balancete_de_receita_e_despesa..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8071/balancete_de_receita_e_despesa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8166/balancete_de_receita_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8167/balancete_de_despesa_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8238/balancete_de_receita_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8239/balancete_de_despesa_do_mes_de_julho_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8288/balancete_de_despesa_assinado_2_compressed.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8289/balancete_de_receita_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8346/balancete_de_receita_assinado_-_copia.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8347/balacete_de_despesa_2-mesclado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8423/balancete_de_receita_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8424/balancete_de_despesa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8531/balancete_de_receita_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8532/balancete_de_despesa_assinado_pag_1-93.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8533/balancete_de_despesa_pag_94-185.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7492/12-_certidao_camara_mes_referente_a_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7609/01-_certidao_camara_mes_referente_a_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7660/02-_certidao_camara_mes_referente_a_fevereiro_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7882/03-_certidao_camara_mes_referente_a_marco_de_2024._atualizado_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7951/04-_certidao_camara_referente_a_abril_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8070/05-_certidao_camara_mes_referente_a_maio_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8165/certidao_06.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8237/07-_certidao_camara_mes_referente_a_julho_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8287/08-_certidao_camara_mes_referente_a_agosto_de_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8340/09_-_setembro_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8422/10-_certidao_camara_mes_referente_a_outubro_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8530/11-_certidao_camara_mes_referente_a_novembro_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7578/dec-3860.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7583/dec-3865.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7587/dec-3835.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7588/dec-3866.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7589/dec-3867.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7668/dec-3871.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7674/dec-3880.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7672/dec-3881.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7670/dec-3882.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7741/dec-3887.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7742/dec-3888.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7743/dec-3889.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7744/dec-3890.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7745/dec-3891.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7774/dec-3898.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7775/dec-3899.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7777/dec-3900.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7776/dec-3901.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7804/dec-3914.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7878/dec-3913.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7904/dec-3922.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7944/dec-3931.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7946/dec-3935.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7948/dec-3936.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8066/dec-3952.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8067/dec-3960.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8068/dec-3966.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8145/dec-3968.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8146/dec-3977.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8147/dec-3983.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8222/dec-4003.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8221/dec-4004.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8297/dec-4021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8298/dec-4022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8370/dec-4050.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8372/dec-4051.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8398/dec-4053.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8402/dec-4054.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8399/dec-4055.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8401/dec-4058.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8400/dec-4059.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8432/dec-4073.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8433/dec-4074.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8440/dec-4081.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8434/dec-4082.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8435/dec-4083.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8472/dec-4090.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8497/dec-4098.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8499/dec-4099.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7461/repasse_ao_municipio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7481/termo_de_transmissao_de_cargo_prefeito.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7513/recursos_do_orcamento_da_uniao_pagos_aos_municipios.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8262/camara_dos_deputados__transferenciasaos_municipios.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8263/recursos_do_orcamento_da_uniao_pogos_aos_municipio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8282/repasse_para_o_municipio__2.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8290/repasse_para_o_municipio__1.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8351/repasse_para_o_munocipio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8377/ata_e_estatuto_arquima_1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8425/municipio_rj_3304151_2024_10.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8513/repasse_para_o_municipio_3.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8378/emenda_aditiva_2.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8511/emenda_modificativa_151.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8512/emenda_modificativa_pl_084-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7462/indicacao_001-2024_-_centro_de_especialidades.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7466/indicacao_para_criar_a_galeria_lilas_na_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7473/indicacao_001_-_construcao_e_retificacao_de_rampas_de_acesso_a_pcd_nas_ruas_e_avenidas_dos_bairros_de_quissama.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7476/indicacao_002-2024_-_pinguela_da_usina.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7477/indicacao_programa_municipal_de_capacitacao_e_mentoria_para_empreendedores_locais.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7478/indicacao_conscientizacao_ambiental_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7494/indicacao_para_aquisicao_de_bebedouro_e_cadeiras_para_a_capela_mortuaria_de_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7502/indicacao__refletores_do_estadio_2024.odt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7503/indicacao_-__calcetamentos_entrada_765__2024.odt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7504/indicacao_para_o_ciep_abrir_um_espaco_no_patio_para_embarque_e_desembarque_dos_alunos.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7505/indicacao_de_02_vagas_de_estacionamento_para_os_deficientes_fisicos_no_patio_e_no_estacionamento_da_prefeitura..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7506/indicacao_12_-_construcao_de_quadra_poliesportiva_na_localidade_de_conde_de_araruama.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7507/indicacao_reajuste_salario_dos_servidores_publicos_2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7514/indicacao_004-2024_-_estacionamento_bf.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7516/indicacao_para_instalacao_de_ponto_de_abrigo_com_cobertura_para_espera_de_onibus_escolares.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7531/indicacao_para_os_comerciantes_locais_utilizarem_os_muros_do_estadio_para_propaganda.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7536/indicacao_para_um_evento_de_combate_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7537/calcetamento_rua_franscisco.2024.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7539/indicacaodistribuicao_de_repelente.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7552/indicacao_implantar_espaco_kids_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7554/indicacao_-_auxilio_fardamento_da_guarda.odt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7555/indicacao_implantar_posto_de_coleta_de_lixo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7556/indicacao_aumento_pai.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7557/indicacao_cobertura_da_quadra_localizada_ao_lado_do_ginasio_poliesportivo.odt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7562/indicacao_para_o_transporte_escolar_para_ao_lado_da_vigilancia_sanitaria_para_embarque_e_desembarque_dos_alunos_do_tania_regina.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7565/indicacao_para_o_esf_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7566/bueiro_inteligente.docx.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7596/indicacao_03_-_instalacao_de_redutor_de_velocidade_-_rua_barao_de_monte_cedro.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7597/indicacao_04_-sinalizacao_vertical_e_giroflex_-_rua_barao_de_monte_cedro_-_barracaao_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7602/indicacao_de_um_documentario_sobre_a_cidade_de_quissama_e_seus_bairros..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7612/indicacao_kit_pescador.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7616/indicacao_para_curso_de_fotografia.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7619/indicacao_escola_inteligente.docx_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7621/indicacao_repelente_e_inseticida.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7652/indicacao_005-2024_-_iluminacao_molhe_de_pedras_bf.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7653/indicacao_006-2024_-_alimentacao_para_mulheres_vitimas_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7654/indicacao_para_criacao_da_secretaria_municipal_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7665/indicacao_para_distribuicao_de_repelentes_para_as_creches_e_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7703/indicacao_de_psicologo_online_para_pais_ou_responsaveis_de_deficientes_fisicos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7724/indicacao_de_redutores_de_velocidade_na_frente_das_unidades_escolares.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7726/indicacao_2024_-_implantacao_de_ponto_de_onibus_para_abrigo_de_passageiros_-_sao_miguel_do_furado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7729/indicacao_para_oferecer_protetor_solar_para_os_trabalhadores_da_prefeitura_e_terceirizados.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7747/indicacao__placa_de_sinalizacao_estrada_ramiro_leite.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7752/indicacao_para_aquisicao_de_bebe_conforto_cadeirinha_e_assento_de_elevacao_para_transporte_de_pacientes_em_tratamento_fora_do_municipio__tfd..pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7755/calcetamento_rua_elizabeth_maria_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7756/indicacao_cobertura_da_quadra_de_santa_catarina_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7762/indicacao_criacao_de_um_banco_municipal_de_materiais_hospitalares.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7763/indicacao_instalar_cameras_de_monitoramento_no_interior_de_cada_veiculo_escolar.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7782/indicacao_para_realizar_um_festival_gospel_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7800/indicacao_de_lombada_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7818/indicacao_de_um_programa_de_mentoria_para_jovens_empreendedores.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7880/indicacao_da_cartilha_de_inclusao.odt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7884/indicacao_-_cer_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7894/indicacao_07_-_realizacao_de_servicos_de_limpeza_nos_bairros..pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7895/indicacao_para_instalar_um_relogio_digital_na_praca_do_centro.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7905/indicacao_de_material_publicitario_nos_transporte_escolar_sobre_pedofilia.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7914/indicacao_de_homenagem_a_ziraldo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7915/torneiras_convencionais_das_escolas_e_predios_publicos_do_municipio_por_torneiras_de_fechamento_automatico._.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7918/indicacao_para_colocacao_de_fraldario_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7922/indicacao__sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7924/indicacao_para_uma_casa_abrigo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7928/indicacao_para_informatizar_a_biblioteca_do_ciep.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7931/indicacao_escola_inteligente_1.docx.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7937/indicacao_-_melhorias_estrada_de_mandiquera.docx.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7938/indicacao_-_calcetamento_asfaltamento_estrada_de_mandiquera.docx.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7939/pdf_indicacao_concurso_beleza_negra_2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7949/indicacao_-_revitalizacao_da_orla_da_praia_de_joao_francisco_e_reforma_dos_quiosques.docx.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7965/indicacao_-_ubs_beira_de_lagoa_2024.docx.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7966/indicacao_-_saude_vai_ate_voce_2024.docx.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7967/indicacao_para_priorizar_os_estrudantes_do_municipio_na_marcacao_de_consultas.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8014/indicacao_par_levar_musica_para_a_praca_mario_moreira.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8021/indicacao_de_um_espaco_de_lazer_no_sitio_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8022/indicacao_da_cobertura_do_patio_da_escola_sementes_do_futuro.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8030/indicacao_de_um_cemiterio_em_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8043/indicacao_para_prorrogar_a_validade_do_concurso_publico_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8044/indicacao_para_instalar_um_bebedouro_na_praca_mario_moreira.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8047/indicacao_-_curso_vigilante_patrimonia.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8048/indicacao_de_lombada_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8050/indicacao_estrutura_centro_de_especialidades.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8054/indicacao_007-2024_-_rampa_de_acesso_calcada_camara.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8072/indicacao_para_realizar_a_cobertura_da_quadra_da_praca_da_penha.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8088/indicacao_patrulha_rural_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8089/indicacao_brigada_de_incendio_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8094/indicacao_para_asfaltar_a_rua_princesa_isabel.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8097/indicacao_.85.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8123/indicacao_para_cobertura_da_quadra_da_praca_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8124/indicacao_portais_fixos_nas_praias.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8128/indicacao_passe_do_trabalhador_2024.docx.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8134/indicacao_08_-_realizacao_de_reparo_do_calcetamento_e_da_iluminacao_da_rua_visconde_de_ururay.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8148/indicacao_de_wi-fi_gratuito_no_transporte_universitario_e_intramunicipal.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8149/instalacao_de_uma_academia_ao_ar_livre_e_parque_infantil_-_2.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8156/indicacao_008-2024_-_seguranca_presente_3.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8157/indicacao_para_alteracao_no_nome_da_escola_delfica_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8158/indicacao_de_cicloturismo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8191/indicacao_para_construir_um_terminal_para_o_transporte_intramunicipal.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8193/indicacao_10_-_realizacao_de_reparo_da_iluminacao_do_bairro_visgueiro.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8194/indicacao_09_-_realizacao_de_reparo_do_calcetamento_e_da_iluminacao_da_rua_barao_de_vila_franca.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8207/indicacao_de_um_diretor_pedagogico_na_creche_do_centro_e_no_sementes_do_futuro.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8212/indicacao_do_pe_de_meia_para_os_alunos_do_eja.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8213/indicacao_programa_de_avaliacao_oftalmologica.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8215/indicacao_programa_de_orientacao_profissional_especializado.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8226/indicacao_de_diretor_comunitario_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8227/indicacao_de_parede_de_azulejo_para_a_escola_sementes_do_futuro.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8240/indicacao_para_construir_rampa_de_acesso_e_banheiro_adaptado_na_escola_sementes_do_futuro.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8243/indicacao_de_ampliacao_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8252/indicacao_de_cras_itinerante_para_as_comunidades_distantes.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8255/indicacao_para_ampliar_as_salas_de_aulas_e_fazer_a_manutencao_da_rede_eletrica_na_escola_sementes_do_futuro.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8258/indicacao_solicitando_a_instalacao_de_abastecimento_de_agua_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8266/indicacao_do_mutum.odt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8267/indicacao_para_instalar_quebra-molas_na_estadra_de_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8268/indicacao_2024_-_manutencao_e_reparo_no_campo_sintetico_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8269/indicacao_2024_-_construcao_de_um_campo_de_grama_sintetica_em_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8291/indicacao_para_inserir_o_gas_de_cozinha_na_cesta_basica_que_e_oferecida_para_a_populacao_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8302/indicacao_de_banheiros_e_quebra-molas_em_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8317/indicacao_para_abertura_da_piscina_da_praia_de_joao_francisco.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8334/indicacao_da_biblioteca_municipal.odt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8343/indicacao_de_oficina_de_xadrez_nas_escolas_do_fundamental_2.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8348/indicacao_luz_de_led_no_matias_.docx_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8354/indicacao_para_intituir_o_programa_municipal_de_inclusao_dogital_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8390/indicacao_-_fala_cidadao_sessoes_cmq.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8393/caderno_certo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8394/criacao_do_ciam.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8413/indicacao_de_reforma_do_anfiteatro_e_cobertura_do_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8437/indicacao_da_informacao_da_escola_integral_a_populacao.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8476/indicacao_para_aquisicao_de_um_acervo_de_livros_infanto_juvenil_e_mobilia_para_a_biblioteca_do_ciep.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8492/indicacao_2024-_implementacao_de_horarios_de_onibus_no_periodo_de_verao_para_a_praia_de_joao_francisco_-_3.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8502/indicacao_incubadora_startups.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7571/lei_complementar_no_019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7773/lei_complementar_no_020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7572/lei-2371.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7586/lei-2398.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7573/lei-2399.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7574/lei-2400.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7575/lei-2401.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7576/lei-2402.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7577/lei-2403.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7579/lei-2404.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7580/lei-2406.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7581/lei-2407.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7582/lei-2408.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7667/lei-2409.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7669/lei-2410.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7671/lei-2411.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7673/lei-2412.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7675/lei-2413.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7676/lei-2414.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7732/lei-2415.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7764/lei-2416.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7733/lei-2417.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7734/lei-2418.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7735/lei-2419.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7736/lei-2420.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7737/lei-2421.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7738/lei-2422.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7765/lei-2423.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7766/lei-2424.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7767/lei-2425.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7768/lei-2426.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7769/lei-2427.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7770/lei-2428.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7771/lei-2429.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7772/lei-2430.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7877/lei-2431.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7802/lei-2432.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7803/lei-2433.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7902/lei-2434.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7903/lei-2435.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7943/lei-2436.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7945/lei-2437.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7947/lei-2438.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7958/lei-2439.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7959/lei-2440.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8063/lei-2441.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8064/lei-2442.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8065/lei-2443.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8140/lei-2444.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8141/lei-2445.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8151/lei-2446.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8153/lei-2447.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8143/lei-2448.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8144/lei-2449.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8152/lei-2452.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8142/lei-2453.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8184/lei-2454.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8185/lei-2455.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8186/lei-2456.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8219/lei-2457.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8220/lei-2458.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8241/lei-2459.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8242/lei-2460.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8281/lei-2461.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8292/lei-2462.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8293/lei-2463.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8368/lei-2464.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8369/lei-2465.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8371/lei-2466.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8379/lei-2467.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8380/lei-2468.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8381/lei-2469.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8382/lei-2470.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8383/lei-2471.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8436/lei-2472.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8427/lei-2473.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8428/lei-2474.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8430/lei-2475.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8431/lei-2476.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8429/lei-2477.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8471/lei-2478.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8496/lei-2479.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8498/lei-2480.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8500/lei-2481.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8501/lei-2482.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8527/lei-2483.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8528/lei-2484.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7482/mensagem_001-2024_-_altera_a_lei_complementar_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7486/mensagem_0002-2024-_cae_anulacao_-_r_1.379.14958-_assinada.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7488/mensagem_0003-2024_-_cae_convenio_-_r_200.00000_-assinada.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7495/mensagem_004-2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7497/mensagem_005-2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7499/mensagem_0006-2024_-_cae_superavit_-_r_4.000.00000_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7526/mensagem_0007-2024_-_cae_superavit_-_r_2.013.40625_-assinada.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7541/mensagem_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7544/mensagem_0009-2024_-_cs_convenio_-_r_400.00000_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7546/mensagem_0010-2024-_cae_anulacao_-_r_46603-_assinada.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7548/mensagem_0011-2024_-_cae_convenio_-_r_465.56250-_assinada.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7550/mensagem_0012-2024_-_cs_convenio_-_r_47750000_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7642/mensagem_013-2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7601/mensagem_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7584/mensagem_0015-2024_-_cae_superavit_-_r_1.646.56952-assinado.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7622/mensagem_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7646/mensagem_017-2024-_nucleo_especializado_de_atendimento_ao_homem.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7639/mensagem_0018-2024_-_cae_superavit_-_r_1.321.29000_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7647/mensagem_019-2024_-_atendimento_prioritario_em_creches-_mulheres_em_privacao_de_liberdade..pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7650/mensagem_020-2024-_atendimento_prioritario_em_creches_-_mulhres_vitimas_de_violencia..pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7677/mensagem_0021-2024_-_cae_excesso_-_r_152.49600_-_assinada....pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7683/mensagem_0022-2024_-_cs_superavit_-_r_7.649.51368_-_assinada....pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7685/mensagem_0023-2024_-_cae_superavit_-_r_3.991.00000_-_assinada....pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7698/mensagem_0024-2024_-_cae_superavit_-_r_30.00000_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7701/mensagem_0025-2024-_cae_anulacao_-_r_200.00000_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7706/mensagem_0026-2024_-_cs_convenio_-_r_365.09332_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7708/mensagem_0027-2024_-_cae_superavit_-_r_803.000000_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7739/mensagem_0028-2024_-_cs_superavit_-_r_1.180.00000-assinado.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7753/mensagem_0029-2024_-_cae_superavit_-_r_325.84100-assinado.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7783/mensagem_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7785/mensagem_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7819/mensagem_0032-2024_-_cae_superavit_-_r_374.30000-assinado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7900/mensagem_0033-2024_-_cs_superavit_-_r_3.200.00000-assinado.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7910/mensagem_0034-2024_-_cae_excesso_-_r_22.82805_assinada.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7913/mensagem_0035-2024_-_cae_excesso_-_r_1.611.0000_assinada.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8012/mensagem_0036-2024_-_cae_superavit_-_r_671.50000_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8016/mensagem_0.037-2024-_cae_anulacao_-_r_2.50000-_assinado.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8036/mensagem_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8031/mensagem_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8034/mensagem_0041-2024_-_cae_superavit_-_r_300.00000_-assinada.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8057/mensagem_0042-2024_-_cs_superavit_-_r_5.194.15129_-_ass.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8060/mensagem_043-2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8079/mensagem_0044-2024_-_cae_excesso_-_r_2.000.00000_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8081/mensagem_0045-2024_-_cae_convenio_-_r_477.50000_-assinada.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8136/mensagem_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8126/mensagem_no_047-2024_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8131/mensagem_no_048-2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8138/mensagem_no_049-2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8154/mensagem_0050-2024_-_cae_excesso_-_r_585.27932-_assinada.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8168/mensagem_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8196/mensagem_0052-2024_-_cae_excesso_-_r_181.36647_assinada.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8202/mensagem_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8246/mensagem_0054-2024-_cae_anulacao_-_r182.36647_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8250/mensagem_0055-2024-_cae_superavit_-_r_1.309.66749_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8303/mensagem_no_056-2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8307/mensagem_0057-2024_-_cae_excesso_-_r_10000._assinada.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8320/mensagem_0058-2024_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8330/mensagem_0.059-2024_-_cae_excesso_-_r_15.00000-_assinado.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8332/mensagem_0.060-2024-_cae_anulacao_-_r_80000_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8341/pl_e_justificativa_da_msg_61.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8355/mensagem_no_062-2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8349/mensagem_0063-2024_-_cs_excesso_-_r_2.955.49612-_assinado.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8358/mensagem_0.064-2024_-_cae_excesso_-_r_10.00000-_assinada.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8360/mensagem_0065-2024_-_cs__excesso_-_r_12.430.35700__assinada.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8362/mensagem_0.066-2024-_cs__anulacao_-_r_22.338.76979_assinada.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8388/mensagem_0067-2024_-_cs_anulacao_-_r_2.705.59964-assinada.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8404/mensagem_0068-2024_-_cs_anulacao_-_r_2.389.10000_assinada.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8406/mensagem_0.069-2024-_cae_anulacao_-_r_10.00000_-assinada.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8408/mensagem_0070-2024_-_cs__excesso_-_r_1.159.20151-_assinada.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8414/mensagem_no_071_-_politica_turismo.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8441/mensagem_0072-2024_-_cs_anulacao_-_r_4.373.79154_assinada.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8469/mensagem_no_073-2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8446/mensagem_da_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8478/mensagem_0.075-2024_-_cs_anulacao_-_r_1.298.81442__mens._75.2024.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8480/mensagem_0.076-2024-_cae_anulacao_-_r_2500.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8503/mensagem_0.077-2024_-_cs_anulacao_-_r_4.294.42076.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8505/mensagem_0078-2024_-_cse_excesso_-_r_2.281.80000.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8507/mensagem_0079-2024_-_cse_excesso_-_r_267.17774.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8509/mensagem_0.080-2024_-_cae_superavit_-_r_1.683.96072.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8534/mensagem_no_081-2024.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8537/mensagem_0.082-2024_-_cae_superavit_-_r_1.693.96072_assinado.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8539/mensagem_0083-2024_-_cse_excesso_-_r_330.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8541/mensagem_0084-2024_-_cse_excesso_-_r_1.387.22574_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8543/mensagem_0.085-2024_-_cs_anulacao_-_r_965.50000_assinada.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8038/oficio_no_179-2024_semad.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8039/oficio_no_180-2024_semad.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7458/oficio_001-2024_-_pinguela_da_usina.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7460/oficio_002-2024_-_quiosque_jf.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7459/oficio_003-2024_-_pq_aquatico.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7463/oficio_004-2024_-_sigma.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7464/oficio_005-2024_-_notebooks.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7465/oficio_006-2024_-_emergencia_educacao.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7475/oficio_007-2024_-_quadra_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7515/oficio_009-2024_-_pq_expo_dengue.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7590/oficio_011-2024_-_5cia_dengue_1.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7591/oficio_012-2024_-_ambulatorio_de_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7593/oficio_013-2024_-_castramovel_1.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7598/oficio_015-2024_-_lagoa_da_ribeira.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7618/oficio_014-2024_-_fliquinho.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7664/oficio_016-2024_-_instalacoes_eletricas_praca.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7695/oficio_017-2024_-_andrea_pacheco.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7700/oficio_018-2024_-_chris_tonietto.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7731/oficio_019-2024_-_ruas_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7968/oficio_021-2024_-_retroescavadeira.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8027/oficio_025-2024_-_ses.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8026/oficio_026-2024_-_ponte_da_usina.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8049/oficio_027-2024_-_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8053/oficio_028-2024_-_ordem_cronologica.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8223/oficio_030-2024_-_tania.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8214/oficio_031-2024_-_insv.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8325/oficio_033-2024_-_transporte_de_criancas.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8323/oficio_035-2024_-_transporte_universitario_1.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8322/oficio_036-2024_-_unidade_emergencia_bf.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8324/oficio_034-2024_-_delfica.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8375/oficio_037-2024_-_chris_tonietto.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8419/oficio_038-2024_-_poubel.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8420/oficio_039-2024_-_poubel.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8477/oficio_042-2024_-_transporte_de_criancas.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8488/oficio_043-2024_-_cep.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8489/oficio_044-2024_-_iluminacao_bonfim.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8550/oficio_048-2024_-_rua_adolfo_carneiro.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7779/oficio_enel_10_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8192/oficio_balanca_do_machado.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8316/oficio_enel_praia_joao_francisco_2024.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8396/oficio_refletor_no_estadio.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8475/oficio_troca_de_lampada_queimada_12_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7908/of_053_-_2024_camara_audiencia_3qd2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7932/oficio_131_-_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7480/oficio_010-2024.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7962/oficio_semfa_017-2024-_camara-_relatorio_do_1o_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7608/01-_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8312/oficio_no_024-2024_gpref.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7659/02-_fevereiro_de_2024__-assinado.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8085/oficio_n.o_027.2024_-ppa.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7697/oficio_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8299/oficio_n.o_030-2024-_camara-_relatorio_do__2o__quadrimestre.2024.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8311/oficio_31.2024_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7778/oficio_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7787/oficio_no_36-2024__camara_-__retificado.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7781/oficio_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7501/oficio_44-24_-_saude.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7512/oficio_046-2024_saude.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7881/03-_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7950/04-abril_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7955/oficio_segov_n.o_054-2024-_camara-_relatorio_do_1o_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7971/item_1.1_oficio_n_o58_2024__oficio_regularizasdor__camara..pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8069/oficio_69.2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8098/oficio_no78__2024_valdira_tce_277_camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8204/oficio_no_091-2024.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8170/oficio_no_092-2024.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8171/oficio_no_093-2024.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8172/oficio_no_094-2024.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8173/oficio_no_095-2024.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8174/oficio_no_096-2024.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8175/oficio_no_097-2024.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8164/oficio_098-2024.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8176/oficio_no_099-2024.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8177/oficio_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8178/oficio_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8179/oficio_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8180/oficio_no_103-2024.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8181/oficio_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8182/oficio_no_105-2024.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8183/oficio_no_106-2024.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8195/oficio_no_107-2024.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8198/oficio_no_110-2024.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8205/oficio_no_111-2024.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8206/oficio_no_112-2024.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7907/oficio_126_-_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8236/07_-_julho_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8277/oficio_no_153-2024.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8278/oficio_no_154-2024.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8279/oficio_no_155-2024.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8280/oficio_no_156-2024.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8286/oficio_no_158.2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8294/oficio_no_159-2024.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8295/oficio_no_160-2024.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8296/oficio_no_161-2024.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8335/oficio_no_164-2024.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8336/oficio_no_165-2024.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8339/oficio_167-2024_camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8025/oficio_n_171_-_saude.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8033/oficio_semfa_n_022.2024..pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8392/oficio_no_181-2024.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8426/oficio_188-2024_-_camara_posse.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8421/10_-_outubro_de_2024._oficio_no_189.2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8473/oficio_no_194-2024.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8474/oficio_no_195-2024.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8529/11_-_novembro_de_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8551/of-205_-_cmq_-_retirada_projeto.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8553/oficio_207.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8259/oficio_260-2024.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8270/oficio_263-2024_-_saude.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8326/oficio_306-2024_-_saude.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7508/parecer_ao_projeto_002_de_2024.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7509/parecer_ao_projeto_001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7510/parecer_ao_projeto_de_lei_complementar_001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7511/parecer_ao_projeto_de_lei_complementar_007_de_2023.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7519/parecer_ao_projeto_003_de_2024.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7520/parecer_ao_projeto_004_de_2024.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7521/parecer_ao_projeto_005_de_2024.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7538/parecer_ao_projeto_006_de_2024.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7567/parecer_ao_projeto_008_de_2024.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7568/parecer_ao_projeto_009_de_2024.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7569/parecer_ao_projeto_011_de_2024.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7570/parecer_ao_projeto_010_de_2024.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7592/parecer_ao_projeto_007_de_2024.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7594/parecer_ao_projeto_de_mocao_de_aplausos_001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7595/parecer_ao_projeto_de_mocao_de_aplausos_002_de_2024.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7626/parecer_ao_projeto_013_de_2024.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7627/parecer_ao_projeto_012_de_2024.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7628/parecer_ao_projeto_de_mocao_de_aplausos_003_de_2024.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7629/parecer_ao_projeto_de_mocao_de_aplausos_004_de_2024.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7630/parecer_ao_projeto_de_mocao_de_aplausos_006_de_2024.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7631/parecer_ao_projeto_de_mocao_de_aplausos_007_de_2024.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7632/parecer_ao_projeto_de_mocao_de_aplausos_008_de_2024.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7633/parecer_ao_projeto_de_mocao_de_aplausos_009_de_2024.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7634/parecer_ao_projeto_de_mocao_de_aplausos_010_de_2024.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7656/parecer_ao_projeto_de_decreto_legislativo_001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7662/parecer_ao_projeto_de_mocao_de_aplausos_011_de_2024.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7663/parecer_ao_projeto_de_mocao_de_aplausos_012_de_2024.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7666/parecer_ao_projeto_017_de_2024.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7688/parecer_ao_projeto_022_de_2024.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7689/parecer_ao_projeto_023_de_2024.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7690/parecer_ao_projeto_024_de_2024.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7692/parecer_ao_projeto_019_de_2024.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7693/parecer_ao_projeto_020_de_2024.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7694/parecer_ao_projeto_021_de_2024.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7712/parecer_ao_projeto_de_lei_026_de_2024.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7713/parecer_ao_projeto_de_mocao_de_aplausos_013_de_2024.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7714/parecer_ao_projeto_025_de_2024.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7715/parecer_ao_projeto_027_de_2024.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7716/parecer_ao_projeto_028_de_2024.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7717/parecer_ao_projeto_de_decreto_legislativo_002_de_2024.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7719/parecer_ao_projeto_029_de_2024.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7720/parecer_ao_projeto_014_de_2024.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7723/parecer_ao_oficio_de_veto_parcial_029_de_2024.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7730/parecer_ao_projeto_030_de_2024.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7760/parecer_ao_projeto_031_de_2024.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7761/parecer_ao_projeto_032_de_2024.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7821/parecer_ao_projeto_035_de_2024.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7822/parecer_ao_projeto_034_de_2024.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7823/parecer_ao_projeto_033_de_2024.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7876/parecer_ao_projeto_036_de_2024.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7916/parecer_ao_projeto_037_de_2024.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7919/parecer_ao_projeto_038_de_2024.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7920/parecer_ao_projeto_039_de_2024.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7933/parecer_ao_projeto_de_resolucao_001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7934/parecer_ao_projeto_de_decreto_legislativo_003_de_2024.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7935/parecer_ao_projeto_de_decreto_legislativo_004_de_2024.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7936/parecer_ao_projeto_de_decreto_legislativo_005_de_2024.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8015/parecer_ao_projeto_de_mocao_de_aplausos_015_de_2024.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8020/parecer_ao_projeto_040_de_2024.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8023/parecer_ao_projeto_041_de_2024.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8052/parecer_ao_projeto_044_de_2024.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8055/parecer_ao_projeto_042_de_2024.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8059/parecer_ao_projeto_047_de_2024.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8073/parecer_ao_projeto_045_de_2024.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8074/parecer_ao_projeto_043_de_2024.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8084/parecer_ao_projeto_048_de_2024.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8087/parecer_ao_projeto_049_de_2024.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8129/parecer_ao_projeto_de_resolucao_002_de_2024.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8130/parecer_ao_projeto_051_de_2024.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8150/parecer_ao_projeto_046_de_2024.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8159/parecer_ao_projeto_052_de_2024.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8160/parecer_ao_projeto_054_de_2024.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8161/parecer_ao_projeto_055_de_2024.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8163/parecer_ao_projeto_056_de_2024.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8199/parecer_ao_projeto_057_de_2024.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8200/parecer_ao_projeto_058_de_2024.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8201/parecer_ao_projeto_059_de_2024.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8216/parecer_ao_veto_parcial_110_de_2024.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8245/parecer_ao_projeto_061_de_2024.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8256/parecer_ao_projeto_063_de_2024.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8257/parecer_ao_projeto_064_de_2024.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8314/parecer_ao_projeto_067_de_2024.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8315/parecer_ao_projeto_065_de_2024.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8329/parecer_ao_projeto_066_de_2024.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8344/parecer_ao_projeto_069_de_2024.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8345/parecer_ao_projeto_070_de_2024.odt" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8357/parecer.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8364/parecer_ao_projeto_075_de_2024.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8365/parecer_ao_projeto_076_de_2024.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8374/parecer_ao_projeto_068_de_2024.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8376/parecer_ao_projeto_073_de_2024.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8387/parecer_ao_projeto_074_de_2024.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8410/parecer_ao_proejto_079_de_2024.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8411/parecer_ao_projeto_080_de_2024.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8412/parecer_ao_projeto_081_de_2024.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8438/parecer_ao_projeto_077_de_2024.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8439/parecer_ao_projeto_082_de_2024.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8443/parecer_ao_projeto_083_de_2024.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8484/parecer_ao_projeto_085_de_2024.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8485/parecer_ao_projeto_086_de_2024.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8495/parecer_a_emenda_aditivia_001_de_2024_atualizada.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8517/parecer_ao_projeto_de_lei_complementar_002_de_2024.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7624/p_de_decreto_001.2024.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7635/projeto_de_decreto_legislativo_002.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7925/projeto_de_decreto_legislativo_-_titulo_de_cidadadania_quissamaense_2024_-_copia_05.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7926/projeto_de_decreto_legislativo_-_titulo_de_merito_politico_2024.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7927/projeto_de_decreto_legislativo_-_medalha_amilcar_pereira_dsa_silva__-_2024.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7487/pl_e_justificativa_da_msg_0.002.2024.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7489/pl_e_justificativa_da_msg_0.003.2024.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7496/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7498/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7500/pl_e_justificativa_msg_0.006.2024.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7527/pl_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7542/projeto_de_lei_-_mensagem_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7545/pl_e_just..pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7547/pl_e_just.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7549/pl_e_just.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7551/pl_e_just.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7585/pl_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7604/projeto_de_lei_-_mensagem_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7620/projeto_de_lei_-_programa_municipal_de_estimulo_incentivo_e_promocao_da_mulher_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7623/projeto_de_lei_-_mensagem_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7637/republica_federativa_do_brasil_-_estado_do_rio_de_janeiro_1.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7640/pl_e_justificativa_da_mensagem_0.018.2024.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7643/projeto_de_lei_-_altera_o_anexo_da_lei_municipal_no_1015..pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7657/neah.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7649/projeto_de_lei_dispoe_sobre_atendimento_prioritario_em_creches_-_mulheres_em_privacao_de_liberdade..pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7651/projeto_de_lei_prioridade_em_creches_mulheres_vitimad_de_violencia..pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7678/pl_e_justificativa_da_msg_0.021.2024.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7684/pl_e_justificativa_da_msg_0.022.2024.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7686/pl_e_justificativa_da_msg_0.023.2024.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7699/pl_e_just._msg_24.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7702/pl_e_just._msg_25.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7707/pl_e_justificativa_da_mensagem_0.026.2024.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7709/pl_e_justificativa_da_mensagem_0.027.2024.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7711/projeto_de_lei_2024_-_denominacao_de_praca_localidade_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7727/alteracao_simbolos_cargos_2.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7740/pl_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7754/pl_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7759/projeto_de_lei_de_material_publicitarios_no_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7784/projeto_de_lei_-_mensagem_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7786/projeto_de_lei_-_mensagem_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7820/pl_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7901/pl_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7911/pl_e_justificativa_da_msg_34..pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7912/pl_e_justificativa_da_msg_35.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8013/pl_e_justificativa_da_msg_36.2024.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8017/pl_e_justificativa_da_msg_37.2024.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8019/projeto_de_lei_-_subsidio_de_vereadores_-_2024.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8032/projeto_de_lei_-_mensagem_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8035/pl_e_justificativa_da_mensagem_0.041.2024....pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8037/projeto_de_lei_-_mensagem_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8042/pl_calendario_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8058/pl_e_justificativa_da_msg_0.042.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8061/projeto_de_lei__da_mensagem_043-2024.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8080/pl_e_justificativa_da_msg_44.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8082/pl_e_justificativa_da_msg_45.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8127/projeto_de_lei_-_mensagem_no_047-2024.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8132/projeto_de_lei_-_mesnagem_no_048-2024.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8133/pl_libras_concurso_publico_-_2024.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8137/projeto_de_lei_-_mensagem_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8139/projeto_de_lei_-_mensagem_no_049-2024.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8155/pl_e_justificativa_da_mens.50.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8169/projeto_de_lei_-_mensagem_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8187/projeto_de_lei_no_058_da_escola_defica_atualizada_1.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8197/pl_e_justificativa_da_mens._52.2024.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8203/projeto_de_lei_-_mensagem_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8218/pl_associacao_quilombola.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8244/projeto_de_lei_politica_municipal_de_combate_a_intolerancia_religiosa.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8247/pl_e_justificativa_da_msg_0.054._2024.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8251/pl_e_justificativa_da_msg_0.055.2024.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8304/projeto_de_lei_-_mensagem_no_056-2024.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8308/pl__e__justificativa_da_msg_57.2024_-_r_10000_-_cae_excesso._assinado.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8310/projeto_de_lei_subsidio_prefeito_vice-prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8321/pldo_e_anexos_de_metas_fiscais_2025.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8331/pl_e_justificativa_da_msg_0.059.2024.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8333/pl_e_justificativa_da_msg_0.060.2024.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8342/pl_71.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8350/pl_e_justificativa_da_mens._63.2024.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8356/projeto_de_lei_-_mensagem_no_062-2024.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8359/pl_e_justificativa_da_mensagem_0.064-2024.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8361/pl_e_justificativa_da_mensagem_0.065-2024.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8363/pl_e_justificativa_da_msg_0.066.2024.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8386/pl_aampa-bf_1.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8389/pl_e_justificativa_da_mens._67.2024.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8405/pl_e_justificativa_da_msg_68.2024.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8407/pl_e_justificativa_da_msg_69.2024.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8409/pl_e_justificativa_da_msg_70.2024.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8415/projeto_de_lei_politica_turismo.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8442/pl_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8447/projeto_de_lei_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8479/pl_e_justificativa_da_mens._75.2024.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8481/pl_e_justificativa_da_mens._76.2024.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8504/pl_e_justificativa_4.294.42076.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8506/pl_e_justificativa_da_mens._78-2024.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8508/pl_e_justificativa_da_mens._79-2024.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8510/pl_e_justificativa_da_msg_80.2024.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8535/projeto_de_lei_-_mensagem_no_081-2024.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8538/pl_e_justificativa_da_msg_82.2024.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8540/pl_e_justificativa_da_msg_83.2024.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8542/pl_e_justificativa_da_msg_84.2024.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8544/pl_e_justificativa_da_msg_85.2024.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7483/projeto_de_lei_complementar_-_altera_lei_complementar_009-2021_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8470/projeto_de_lei_complementar_-_mensagem_no_073-2024.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8211/mocao_de_repudio_poubel_pdf.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7560/mocao_inacio.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7563/mocao_rita.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7603/lopinho_mocao.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7605/m.aplausos_angelina_2024.odt" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7607/mocao_de_aplausos_-_jessica.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7611/mocao_de_aplausos_iara_do_espirito_santo_paula_e_silva.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7613/mocao_de_aplausos_gigi_2024.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7614/projeto_de_mocao_em_pdf_ok2_marcinho.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7615/projeto_de_mocao_de_aplausos_a_ana_claudia_barcelos.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7617/projeto_mocao_de_aplausos_pelo_dia_internacional_da_mulher_a_sra_sheila_da_silva_teixeira.docx_1.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7625/pojeto_de_mocao_de_aplausos_ruth_meia.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7636/projeto_mocao_de_aplausos_dia_da_mulher_2024.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7691/projeto_de_mocao_de_aplauso_2024_-__dia_int_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7929/projeto_de_mocao_de_aplausos_a_angelo_barreto_leaubon.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7930/projeto_de_mocao_de_aplausos_de_jobert_willemen_da_silva.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7909/projeto_de_resolucao_trabalho_cmq_at.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8096/projeto_de_resolucao_-_2024.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7638/requerimento_de_urgencia_especial_revisao_de_vencimento_aos_servidores_publicos_e_comissionados-_2024.docx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7641/requerimento_02_rildo.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7710/requerimento_de_urgencia_especial_2024_-_mocao_de_aplausos_-_cassio_reis.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7728/requerimento_2024_-_do_projeto_de_lei_n_30.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7757/requerimento_001_de_2024.odt" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7758/requerimento_002_de_2024_1.odt" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7906/requerimento.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7940/requerimento_de_urgencia_especial_2024_-_projeto_de_decreto_legislativo_titulo_de_cidadania_quissamaense_-_1.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7941/requerimento_de_urgencia_especial_2024_-_projeto_de_decreto_legislativo_titulo_de_merito_politico_-_2.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7942/requerimento_de_urgencia_especial_2024_-_projeto_de_decreto_legislativo_medalha_dr._amilcar_pereira_da_silva_-_3.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8125/requerimento_convocacao_sec._seg_anexos.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8228/requerimento_-_retirada_de_projeto_de_lei_n_029-2024.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8313/img20240924_11292697.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8494/requerimento_de_urgencia_especial_2024_-_abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8536/requerimento_de_urgencia_especial_-_projeto_de_lei_n_141-2023.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8549/requerimento_reapreciacao_pl.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7485/relatorio_3o_quadrimestre_e_anexos_-_unificado.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7518/0001.relatorio_3o_quadrimestre_2023-retificado-assinado.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7956/1o_quadrimestre_2024_consolidado-_assinado..pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7963/relatorio_1o_quadrimestre_2024.2_assinado...pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8300/metas_fiscais_do_2o_quadrimestre_de_2024.13.09.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8301/balancetes_corretos_-_receita_e__despesa._2024.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7788/1.2._responsavel_pela_remessa_das_contas.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7789/1.3._responsavel_pelo_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7790/1.4._estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7791/1.5._data_abertura_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7792/2.1._ppa_lei_no_2127_de__04_de_novembro_de_2021_ppa_escaneado_assinado_04042024100505.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7793/3.2._fontes_de_recursos_tabela_1712600618022.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7794/3.3._leis_especificas_tabela_1712600508354.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7795/3.3._leis_especificas_assinado_04042024103208.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7796/3.5._declaracao_item_3.5_assinado_04042024103259_1.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7797/3.6._declaracao_de_compatibilidade_anexo_11.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7798/3.7_-_3.8_-_3.9._declaracao_itens_3.7_3.8_3.9_assinado_04042024103300.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7799/3.10._superavit_financeiro_tabela_1712601579575.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7806/item_4.1_-_domonstrativos_contabes__consolidado.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7807/item_4.2_demonstrativos__contabeis_-camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7808/item_-_4.3_declaracao_para_devido_fins_assinado_04042024112421.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7809/4.4_demondtrativos_contabeis_do_fundo_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7810/item_4.5_demonstrativos_contabeis_-_orgao_de_previdencia.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7811/item_5.1_-.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7812/item_5.2_-.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7813/5.4._declaracao_cancelamento_-_impostos_assinado_04042024042011_1.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7814/5.5._relacao_de_cancelamento_de_restos_2018_a_2022_assinados_assinado_04042024042012.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7815/5.6.1_modelo_4ssinado_assinado_04042024042020.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7816/5.6.2._modelo_5_quadros_i_e_ii_assinado_04042024042013.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7817/5.6.3._extratos_assinado_04042024042016.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7824/5.6.4.__relacao_de_restos_assinado_05042024041925.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7825/5.6.5._retencoes_assinado_assinado_04042024042019.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7826/6.1._fundeb_modelo_12_3.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7827/6.2._doc._comprobatoria_despesas_fundeb_assinado_04042024045757.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7828/6.3.1_modelo_4_assinado_assinado_04042024045645.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7829/6.3.2._modelo_5_assinado_04042024045634.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7830/6.3.4._declaracao_execucao_de_restos_a_pagar_-fundeb_assinado_04042024045642.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7831/6.3.5._consignacoes_assinado_assinado_04042024045643.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7832/item_6.4.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7833/6.7._parecer_conclusivo_fundeb_2023_assinado_04042024045652.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7834/6.8._ressarcimento_a_conta_do_fundeb_assinado_04042024045654.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7835/6.9._creditos_adcionais_superavit_fundeb_2022_assinado_04042024045659.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7836/6.10._relacao_das_despesas_de_exercicios_anterioresdea_assinado_04042024045701.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7837/7.1.__saude_modelo_15_2.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7838/7.2._relatorio_-_milena_assinado_assinado_04042024053009.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7839/7.3._saude_modelo_16_2.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7840/7.4._relatorio_-_milena_assinado_assinado_04042024053011.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7841/7.5.1._modelo_4_-_fernanda_e_milena_assinado_assinado_04042024053012.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7842/7.5.4._milena_assinado_assinado_04042024053014.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7843/7.7._declaracao_-_milena_assinado_assinado_04042024053017_1.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7844/7.8._declaracao_-_milena_assinado_assinado_04042024053019_1.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7845/7.9._parecer_do_conselho_assinado_04042024053020.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7846/item_7.10.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7847/7.11._comprovante_de_chamamento_publico_assinado_04042024053025.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7848/8.1_-_8.2._declaracao_assinado_04042024052127_1.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7849/item_-_8.3.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7850/item_8.4.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7851/8.5_modelo_19_f._ass._pref._fls._1_assinado_04042024052135_2.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7852/8.7._doc._comprobat_dos_recursos_financeiros_dos_royalties_repassados_ao_rpps_f._ass._pref_assinado_04042024052145.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7853/8.8._modelo_20_1.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7854/8.9._comprobatorio_assinado_04042024052148_2.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7855/item_8.10.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7856/item_8.11.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7857/8.12.1._modelo_4_-_semed-fms_assinado_05042024021607.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7858/8.15.2._modelo_5_assinado_04042024052208.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7859/8.12.3._extratos_semed_e_fms_assinado_05042024021553.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7860/8.12.4._relacao_contabil_restos_roy_-_semed-fms_assinado_05042024021612.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7861/8.12.5._relacao_consignacao-ddo_semed-fms_assinado_05042024021613.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7862/8.14._mod.7_assinado_04042024052201.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7863/8.15.1._modelo_4_assinado_assinado_04042024052205.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7864/8.15.2._modelo_5_assinado_04042024052208.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7865/8.15.3._assinado_04042024052206.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7866/8.15.4_-_8.15.5._saldo_financeiro_restos_consig_assinado_04042024052203_1.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7867/8.17_-_equilibrio_financeiro_rpps.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7868/8.18._contribuicoes_rgps_modelo_23_3.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7869/8.18._contribuicoes_rpps_modelo_23_3.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7870/8.19._avaliacao_atuarial_2022_-_ipmq_assinado_04042024052216.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7871/8.20._declaracao_assinado_04042024052221.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7872/8.21._lei_instituidora_da_aliquota_de_contr._rpps_assinado_04042024052223.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7873/8.22._devolucao_da_sobra_financeira_efetuada_pela_camara_a_prefeitura_de_quissama_assinado_04042024052226.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7874/8.27.__eletronicos_assinado_04042024052228.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7886/item_2.2-_ldo_-_2023_-_lei_2259.2022_-_escaneada_assinado_04042024100456.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7887/item_3.1_-_lei-2281.2022_-_loa_2023_escaneada_assinado_04042024103146.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7888/item_-_3.4.1-_decretos_assinado_04042024103213.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7889/item.3.11_mod._assinado_04042024103317.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7890/item_4.2_demonstrativos__contabeis_-camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7891/item_-_6.3.3_-_extratos.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7972/item_-_3.12_excesso_de_arrecadacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7973/declaracao_item_3.13_assinado_04042024103341.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7974/-_anexo_8_-_demostrativo_das_despesas_por_funcao_programas_e_subfuncoes_-_consolidado_assinado_assinado_23052024095821.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7975/balanco_orcamentario_assinado_assinado_23052024095847.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7976/balanco_financeiro_-_consolidado_assinado_assinado_23052024095845.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7977/balanco_patrimonial_-_consolidado_assinado_assinado_23052024095848.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7978/demonstracao__das_variacoes_patrimoniais_assinado_assinado_23052024095931.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7979/fluxo_de_caixa_consolidado_assinado_assinado_23052024095933.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7980/anexo_16_d_assinados_assinado_23052024095835.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7981/anexo_17_-_consolidado_assinado_assinado_23052024095839.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7982/anexo_19__demonstracao_das_mutacoes_do_patrimonio_liquido_assinado_assinado_23052024095843.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7983/modelo_2_-_relacao_dos_cancelamentos_de_rp_processados_assinado_assinado_23052024095935.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7984/plano_de_contas_2023-_consolidado_assinado_assinado_23052024095959.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7985/nota_explicativa_e_doc._comprobatoria._1_assinado_23052024095938.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7986/canc.restopmq_adiantamento_2_assinado_23052024095907.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7987/canc.restospmq_diaria_3_assinado_23052024095926.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7988/canc._de_restos_fmas_4_assinado_23052024095857.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7989/canc_restos_fms_5_assinado_23052024095850.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7990/demonstrativo__da_divida_flutuante_assinado_23052024101505.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7991/item_4.4_fms.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7992/item_4.5.8_balanco_patrimonial.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7993/item_5.1_nota_explicatica_ref._a_subfuncao_367_assinado_23052024103610.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7994/documentacao_comprobatoria_assinado_23052024105200.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7995/item_5.3.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7996/item_6.5_declaracao_cancelamento_70_assinado_04042024045650.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7997/item_6.6_-_declaracao_cancelamento_30_assinado_04042024045651.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7998/6.8__-_outros_creditos_assinado_24052024103428.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7999/declaracao_de_restos_a_pagar_pagos_sem_disponibilidade_assinado_23052024120055.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8000/7.5.1_-_modelo_4_-_assinado_1_substituir_assinado_23052024120110.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8001/item_7.5.2_fms_assinado_23052024110611.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8002/item_-_7.5.3_fms_assinado_23052024110610.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8003/7.6_exercucao_de_restos_assinados_assinado_23052024110837.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8004/item_8.12.1_modelo_4_-_semed_assinado_assinado_23052024120103.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8005/relacao_de_cancelamentos_de_restos_royalties_75_assinados_assinado_23052024120058.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8006/8.22_-_anexo_10-2022_assinado_23052024111336.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8007/item_8.23_relatorio_controle_interno_assinado_23052024045829.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8008/item_8.24_-_certificado_de_auditoria_assinado_23052024045812.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8009/modelo_8_acompanhamento_das_determinacoes_do_tce_peitem_8.25_-_lo_controle_interno_assinado_23052024045828.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8010/item_-_8.26_edivaldo_assinado_23052024113404.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8011/item_8.28.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8099/item_2_-_relacao_dos_responsaveis_conforme_modelo_1.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8100/item_3_-__balancete_analitico__plano_de_contas_assinado.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8101/item_4_-_anexo_10_assinado.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8102/item_5_-comparativo_da_despesa_autorizada_com_a_realizada_anexo_11_assinado.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8103/item_6_-_demonstracao_das_variacoes_patrimniais_assinado.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8104/item_7_-_balanco_orcamentario_assinado.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8105/item_8_-_balnco_financeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8106/item_9_-_balanco_patrimonial_assinatura.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8107/item_10._demonstracao_dos_fluxos_de_caixa_assinado.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8108/item_11_-_notas_explicativas_2023-_fmas_assinado.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8109/item_12_-___demonstrativo_da_divida__-_anexo_16_assinatura.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8110/item_13_anexo_17_assinado.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8111/item_14_-_quadro_auxiliar_das_disponibilidade_financeira_1_e_2_mod.2.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8112/item_15_-_modelo_pca_municipal_03b__281_29_assinado_assinado_27062024040256.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8113/item_15.1_-_certificado_de_auditoria.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8114/item_16_-_declaracao_fmas_-_irregularidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8115/item_17__modelo_4_-_declaracao__do_responsavel_pelo_setor_contabil.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8116/item_18_-_relatorio_anual_de_gestao.modelo_6.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8117/item_19_-_copia_da_lei_de_criacao_de_fundo.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8118/item_20_-_copias_dos_relatorios_e_pareceres.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8119/item_21_-_modelo_36.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8120/item_22_-_declaracao_assinado.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8121/item_23_-_modelo_38_assinado.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8122/item_24_-__modelo_39_relacao_dos_restos_a_pagar_processados_cancelados.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7474/comissoes.2024.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8086/pronto_-_relatorio_avaliacao_do_ppa_assinado.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7523/memo_gab-vr-sf_n._005-2024_-_presidencia.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7885/titulo_de_cidadao_quissamaense_antonio_b_-_google_docs.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8483/emenda_impositiva_alexandra_2025.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8486/emenda_impositiva_marcio_2025.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8487/emenda_impositiva_leone_2025.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8518/emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8519/emenda_impositiva_rildo_2024.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8520/emenda_impositiva_2025_-_mazinho_batista.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8521/emenda_impositiva_2024_-_para_o_exercicio_2025_-_adeilson_lopes_carneiro_1.docx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8522/emenda_impositiva_-_ao_projeto_de_lei_084-2024.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8523/emenda_impositiva_ao_orcamento_2025_-_ver.a_simone_flores.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8524/emenda_impositiva_2025_-_cassio_reis.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8525/emenda_impositiva__084_2024_1_janderson.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8448/01_-_anexo_i_-_demonstracao_da_receita_e_despesa.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8449/02_-_anexo_ii_-_resumo_geral_da_receita.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8450/03_-_anexo_iii_-_natureza_de_despesa_segundo_a_categoria_economica.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8451/04_-_anexo_vi_-_programa_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8452/05_-_anexo_vii_-_demonstrativo_de_funcoes_subfuncoes_e_programa_por_projetos_atividades_e_o.e.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8453/06_-_anexo_viii_-_demonstrativo_da_despesa_por_funcoes_programas_e_subprogramas.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8454/07_-_anexo_ix_-_demonstrativo_da_despesa_por_funcoes.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8455/08_-_sumario_geral_da_receita_por_fontes_e_da_despesa_por_funcoes_do_governo.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8456/09_-_tabela_explicativa_da_evolucao_da_receita_2025.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8457/10_-_tabela_explicativa_da_evolucao_da_despesa_2025.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8458/11_-_fonte_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8459/12_-_quadro_de_detalhamento_de_despesa_-_qdd.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8460/13_-_quadro_da_despesa_fixada_nos_orcamentos_fiscal_e_de_seg._social_por_orgao.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8461/14_-_ditribuicao_da_receita_diretamente_arrecadada_e_despesa_fixada_por_ug-2025.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8462/15.__quadro_das_despesas_por_orgaos_e_unidades_orcamentarias-2025.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8463/16_-_previsao_de_gastos_com_educacao.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8464/17_-_previsao_de_gastos_com_fundeb.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8465/18_-_previsao_de_gastos_com_saude.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8466/19_-_demonstrativo_de_gastos_com_pessoal_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8467/20_-_demonstrativo_de_compatibilidade_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8468/21-_demonstrativo_das_reservas_de_contingencia_e_emenda_parlamentar_-_2025.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7479/oficio_gab-vr-sf_n._001-2024_-_prefeita.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7522/oficio_gab-vr-sf_n._002-2024_-_prefeita.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7658/oficio_009-2024.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7561/oficio_solicitando_o_conserto_do_calcetamento_no_centro.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7564/oficio_para_conserto_de_calcetamento_na_rua_que_vai_para_o_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8083/oficio_do_detro.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8395/oficio_conserto_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7687/oficio_n.o_001.2024_-_gab.vereador_x_semob_-_solicitacao_de_manutencao_limpeza_e_poda__-_estrada_de_alto_grande.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7524/oficio_01_2024.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7528/oficio_02_2024.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7529/oficio_03_2024.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7530/oficio_04_2024.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7718/oficio_07_2024.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7721/oficio_05_2024.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7722/oficio_06_2024.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7875/oficio_08_2024.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7892/oficio_09_2024.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7893/oficio_010_2024.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7898/oficio_011_2024.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7917/oficio_012_2024.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7921/oficio_013_2024.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7960/oficio_014_2024.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7961/oficio_015_2024.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8018/oficio_016_2024.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8040/oficio_017_2024.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8041/oficio_018_2024.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8092/oficio_019_2024.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8090/oficio_020_2024.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8217/oficio_021_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8230/oficio_022_aterrar_a_estrada_do_bacural_e_campina.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8231/oficio_023_recapeamento_estrada_de_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8260/oficio_024_2024.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8261/oficio_025_2024.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7457/oficio_004.2024_duodecimo.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7484/oficio_n.o_005-2024-_camara-_relatorio_do_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7517/oficio_n.o_008-2024-_camara-_relatorio_do_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7543/oficio_n.o_009-2024-_copia_da_ata_da_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7491/oficio_013.2024.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8403/oficio_n.o_039-2024-_camara-_loa.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/7535/oficio_1556.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8264/oficio_031_2024_conge.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8051/estudo_impacto_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8276/ata_da_sessao_que_aprovou_as_contas_da_pmq_exerc._2022.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8482/oficio_no33.2024.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2024/8526/oficio_058-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1079"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="148" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="213.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="213" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>