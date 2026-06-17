--- v0 (2025-12-09)
+++ v1 (2026-06-17)
@@ -54,10025 +54,10025 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AS</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>SESSÃO DE ATA - SA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1624/18122019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1624/18122019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 18 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1626/18122019_ext.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1626/18122019_ext.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária realizada 18 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1625/19122019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1625/19122019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 19 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1652/05022020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1652/05022020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do 1º período Legislativo do ano de 2020 realizada aos 05 dias do mês de fevereiro de 2020.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1653/06022020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1653/06022020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada aos 06 dias do mês de fevereiro de 2020.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1675/12022020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1675/12022020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 12-02-2020</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1700/13022020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1700/13022020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 13-02-2020</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1701/19022020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1701/19022020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 19-02-2020</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1702/20022020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1702/20022020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 20-02-2020</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1739/04032020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1739/04032020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 04-03-2020</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1740/05032020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1740/05032020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 05-03-2020</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1774/11032020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1774/11032020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada aos 11 dias do mês de março de 2020.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1775/12032020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1775/12032020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada aos 12 dias do mês de março de 2020.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2076/ata_da_sessao_extraordinaria_realizada_aos_18_dias_do_mes_de_marco_de_2020.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2076/ata_da_sessao_extraordinaria_realizada_aos_18_dias_do_mes_de_marco_de_2020.odt</t>
   </si>
   <si>
     <t>Ata  da Sessão Ordinária do dia 18-03-2020</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2077/ata_da_sessao_extraordinaria_realizada_aos_18_dias_do_mes_de_marco_de_2020.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2077/ata_da_sessao_extraordinaria_realizada_aos_18_dias_do_mes_de_marco_de_2020.odt</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária realizada dia 18 de março de 2020.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2078/ata_da_sessao_extraordinaria_realizada_aos_25_dias_do_mes_de_marco_de_2020..odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2078/ata_da_sessao_extraordinaria_realizada_aos_25_dias_do_mes_de_marco_de_2020..odt</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária realizada 25 de março de 2020.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2079/ata_da_sessao_extraordinaria_realizada_aos_22_dias_do_mes_de_abril_de_2020.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2079/ata_da_sessao_extraordinaria_realizada_aos_22_dias_do_mes_de_abril_de_2020.odt</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária realizada 22 de abril de 2020.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2080/ata_da_sessao_extraordinaria_realizada_aos_22_dias_do_mes_de_abrilde_2020_-_2a.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2080/ata_da_sessao_extraordinaria_realizada_aos_22_dias_do_mes_de_abrilde_2020_-_2a.odt</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária realizada 22 de abril de 2020. (2ª)</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2081/ata_da_sessao_extraordinaria_realizada_aos_10_dias_do_mes_de_junho_de_2020.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2081/ata_da_sessao_extraordinaria_realizada_aos_10_dias_do_mes_de_junho_de_2020.odt</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária realizada 10 de junho de 2020.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2082/ata_da_sessao_extraordinaria_realizada_aos_11_dias_do_mes_de_junho_de_2020.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2082/ata_da_sessao_extraordinaria_realizada_aos_11_dias_do_mes_de_junho_de_2020.odt</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária realizada 11 de junho de 2020.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2083/ata_da_sessao_extraordinaria_realizada_aos_22_dias_do_mes_de_junho_de_2020.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2083/ata_da_sessao_extraordinaria_realizada_aos_22_dias_do_mes_de_junho_de_2020.odt</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária realizada 22 de junho de 2020.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2084/ata_da_sessao_extraordinaria_realizada_aos_01_dia_do_mes_de_julho_de_2020.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2084/ata_da_sessao_extraordinaria_realizada_aos_01_dia_do_mes_de_julho_de_2020.odt</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária realizada 1º de julho de 2020.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2151/11032020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2151/11032020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 11-03-2020</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2152/12032020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2152/12032020.pdf</t>
   </si>
   <si>
     <t>ata da sessão do dia 12-03-2020</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2153/ata_da_sessao_extraordinaria_realizada_aos_08_dias_do_mes_de_julho_de_2020.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2153/ata_da_sessao_extraordinaria_realizada_aos_08_dias_do_mes_de_julho_de_2020.odt</t>
   </si>
   <si>
     <t>Ata Sessão Extraordinária do dia 08-07-2020</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2154/16072020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2154/16072020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 16-07-2020</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2155/ata_da_sessao_extraordinaria_realizada_aos_28_dias_do_mes_de_julho_de_2020.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2155/ata_da_sessao_extraordinaria_realizada_aos_28_dias_do_mes_de_julho_de_2020.odt</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 28-07-2020</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2156/17082020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2156/17082020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 17-08-2020</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2183/26082020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2183/26082020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 26-08-2020</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2182/27082020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2182/27082020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 27-08-2020</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2184/02092020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2184/02092020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 02-09-2020</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2214/03092020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2214/03092020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 03-09-2020</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2215/09092020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2215/09092020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada dia 09 de setembro de 2020.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2222/10092020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2222/10092020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 10-09-2020</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2224/16092020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2224/16092020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 16-09-2020</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2243/20082020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2243/20082020.pdf</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária do dia 20-08-2020</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2244/17092020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2244/17092020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 17 de setembro de 2020</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2257/23092020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2257/23092020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 23 de setembro de 2020.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2258/24092020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2258/24092020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão realizada dia 24 de setembro de 2020.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2267/30092020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2267/30092020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 30-09-2020</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2286/01102020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2286/01102020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 01-10-2020</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2287/07102020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2287/07102020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 07-10-20</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2288/08102020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2288/08102020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 08-10-20</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2309/14102020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2309/14102020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 14-10-2020</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2310/15102020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2310/15102020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 15-10-2020</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2339/21102020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2339/21102020.pdf</t>
   </si>
   <si>
     <t>Sessão Ordinária do dia 21-10-2020</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2343/22102020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2343/22102020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 22-10-2020</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2344/29102020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2344/29102020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 29-10-2020</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2359/04112020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2359/04112020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 04 de novembro de 2020</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2360/05112020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2360/05112020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 05 de novembro de 2020</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2388/11112020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2388/11112020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 11-11-2020</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2389/11112020_-_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2389/11112020_-_extra.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 11-11-2020</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2408/18112020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2408/18112020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 18-11-2020</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2409/19112020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2409/19112020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 19-11-2020</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2419/25112020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2419/25112020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 25 de novembro de 2020</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2420/26112020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2420/26112020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 26 de novembro de 2020</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2441/02122020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2441/02122020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 02 de dezembro de 2020.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2443/03122020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2443/03122020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 03 de dezembro de 2020.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2495/09122020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2495/09122020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 09-12-2020</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2496/10122020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2496/10122020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 10/12/2020</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2564/16122020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2564/16122020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 16-12-2020</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2565/17122020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2565/17122020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 17-12-2020</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2566/21122020_-_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2566/21122020_-_extra.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 21-12-2020</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2567/21122020_-_2a_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2567/21122020_-_2a_extra.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 21-12-2020 - 2ª</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2572/22122020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2572/22122020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 22-12-2020</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2573/22032020_-_extra_2a.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2573/22032020_-_extra_2a.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 22-12-2020 - Extra 2ª</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2595/23122020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2595/23122020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 23 de dezembro de 2020</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2599/29122020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2599/29122020.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 29-12-2020</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>Balancete CMQ</t>
   </si>
   <si>
     <t>Contabilidade CMQ</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1665/balancete_01.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1665/balancete_01.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, Balancete Financeiro, plano de Contas e conciliação Bancária do mês de janeiro de 2020.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1890/balancete_02.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1890/balancete_02.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, Balancete Financeiro, plano de contas e conciliação bancária do mês de fevereiro de 2020.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2017/balancete_03.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2017/balancete_03.pdf</t>
   </si>
   <si>
     <t>Balancete Financeiro, Balancete de Despesa, Plano de contas e conciliação Bancaria do mês de março de 2020.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1960/balancete_04.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1960/balancete_04.pdf</t>
   </si>
   <si>
     <t>Balancete Financeiro, Balancete de Despesa, Plano de contas e conciliação Bancaria do mês de abril de 2020.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2030/balancete_05.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2030/balancete_05.pdf</t>
   </si>
   <si>
     <t>Balancete Financeiro, balancete de despesa, plano de contas e conciliação bancária do mês de maio de 2020.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2031/balancete_06.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2031/balancete_06.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, balancete financeiro, plano de contas e conciliação bancaria do mês de junho de 2020.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2072/balancete_07.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2072/balancete_07.pdf</t>
   </si>
   <si>
     <t>Balancete Financeiro, balancete de despesa, plano de contas e conciliação bancária do mês de julho de 2020.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2247/balancete__08.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2247/balancete__08.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, balancete financeiro, plano de contas e conciliação bancaria do mês de agosto de 2020.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2289/balancete_09.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2289/balancete_09.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, balancete financeiro, plano de contas e conciliação bancária do mês de setembro de 2020.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2395/balancete_10.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2395/balancete_10.pdf</t>
   </si>
   <si>
     <t>Balancete Financeiro, balancete de despesa, plano de contas e conciliação bancária do mês de outubro de 2020.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2502/balancete_11.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2502/balancete_11.pdf</t>
   </si>
   <si>
     <t>Balancete de Despesa, balancete Financeiro, plano de contas e conciliação bancária do mês de novembro de 2020</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1601/balancete_12_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1601/balancete_12_2019.pdf</t>
   </si>
   <si>
     <t>Balancete Financeiro, balancete de despesa, plano de contas e conciliação bancaria do mês de  dezembro de 2019.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Balancete do Executivo</t>
   </si>
   <si>
     <t>Coordenadoria de Contabilidade</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1694/balancete_de_de_receita_e_despesa_mes_de_janeir_FzEhrnm.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1694/balancete_de_de_receita_e_despesa_mes_de_janeir_FzEhrnm.pdf</t>
   </si>
   <si>
     <t>Segue o Balancete de Receita e Despesa referente ao mês de Janeiro de 2020.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1787/balancete_de_receita_e_despesa_envio_camara_mes_WURYZLV.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1787/balancete_de_receita_e_despesa_envio_camara_mes_WURYZLV.pdf</t>
   </si>
   <si>
     <t>Envio dos Balancetes de Receita e Despesa, referente ao mês de fevereiro de 2020.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1807/balancete_de_receita_e_despesa_camara_mes_de_marco_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1807/balancete_de_receita_e_despesa_camara_mes_de_marco_2020.pdf</t>
   </si>
   <si>
     <t>Balancete de Receita e despesa mês de março de 2020.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1911/balancete_da_receita_abril_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1911/balancete_da_receita_abril_2020.pdf</t>
   </si>
   <si>
     <t>Balancete de Receita, referente ao mês de abril de 2020.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1959/balancete_de_receita_e_despesa_mes_de_maio_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1959/balancete_de_receita_e_despesa_mes_de_maio_2020.pdf</t>
   </si>
   <si>
     <t>Envio dos Balancetes de Receita e Despesa referente ao mês de maio de 2020.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2016/camara_balancete_de_receita_e_despesa_mes_junho_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2016/camara_balancete_de_receita_e_despesa_mes_junho_2020.pdf</t>
   </si>
   <si>
     <t>Proposição referente ao envio dos Balancetes de Receita e Despesa do mês de junho de 2020.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2051/balancete_de_receita_e_despesa_mes_de_julho_de_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2051/balancete_de_receita_e_despesa_mes_de_julho_de_2020.pdf</t>
   </si>
   <si>
     <t>Balancete de Receita e despesa referente ao mês de julho de 2020.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2188/balancete_de_receita_e_despesa_do_mes_de_agosto_de_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2188/balancete_de_receita_e_despesa_do_mes_de_agosto_de_2020.pdf</t>
   </si>
   <si>
     <t>Proposição referente ao envio dos Balancetes de Receita e Despesa do mês de agosto de 2020.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2296/balancetes_de_receita_e_despesa_de_setembro_de_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2296/balancetes_de_receita_e_despesa_de_setembro_de_2020.pdf</t>
   </si>
   <si>
     <t>Balancetes de Receita e Despesa referente ao mês de Setembro de 2020.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2392/balancete_de_receita_e_despesa_mes_de_outubro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2392/balancete_de_receita_e_despesa_mes_de_outubro.pdf</t>
   </si>
   <si>
     <t>Balancetes de Receita e Despesa do mês de outubro de 2020.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>Orçamento - PMQ</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2546/balancete_de_receita_e_despesa_mes_11.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2546/balancete_de_receita_e_despesa_mes_11.pdf</t>
   </si>
   <si>
     <t>Balancete de Receita e Despesa referente ao mês de novembro de 2020.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2021/2621/banlacete_de_receita_e_despesa_mes_12-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2021/2621/banlacete_de_receita_e_despesa_mes_12-2020.pdf</t>
   </si>
   <si>
     <t>Balancetes de Receita e Despesa referente ao mês de Dezembro de 2020.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1646/balancete_de_despesa__mes_de_dezembro_retificad_8Sv8hvm.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1646/balancete_de_despesa__mes_de_dezembro_retificad_8Sv8hvm.pdf</t>
   </si>
   <si>
     <t>Balancete de Despesa retificado mês de dezembro de 2019</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1617/balancete_de_receita_e_despesa_mes_12-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1617/balancete_de_receita_e_despesa_mes_12-2019.pdf</t>
   </si>
   <si>
     <t>Proposição referente ao envio dos Balancetes de Receita e Despesa do mês de dezembro de 2019.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1912/balancete_de_despesa_abril_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1912/balancete_de_despesa_abril_2020.pdf</t>
   </si>
   <si>
     <t>Balancete de Despesa referente ao mês de abril de 2020.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Certidão de Arrecadação</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1692/certidao_no_01_-_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1692/certidao_no_01_-_2020.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação do mês de Janeiro de 2020.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1786/certidao_no_02_-_2020_camara_mes_de_fevereiro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1786/certidao_no_02_-_2020_camara_mes_de_fevereiro.pdf</t>
   </si>
   <si>
     <t>Envio de Certidão de Arrecadação referente ao mês de fevereiro de 2020.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1803/certidao_camara_no_3-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1803/certidao_camara_no_3-2020.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação referente ao mês de março.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1910/certidao_042020_referente_abril_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1910/certidao_042020_referente_abril_2020.pdf</t>
   </si>
   <si>
     <t>Certidão nº 04/2020, referente à arrecadação do mês de abril de 2020.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1958/certidao_05_-_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1958/certidao_05_-_2020.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação referente ao mês de maio de 2020.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2015/camara_certidao_-_no_06.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2015/camara_certidao_-_no_06.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação referente ao mês de junho de 2020</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2050/certidao_no_07-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2050/certidao_no_07-2019.pdf</t>
   </si>
   <si>
     <t>Certidão nº 07 Referente ao mês de julho de 2020.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2187/certidao_de_arrecadacao_no_08.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2187/certidao_de_arrecadacao_no_08.2020.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação, nº 08/2020, referente à arrecadação do mês de agosto de 2020.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2295/certidao_no_09.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2295/certidao_no_09.2020.pdf</t>
   </si>
   <si>
     <t>Certidão nº 09/2020, referente à arrecadação do mês de Setembro de 2020.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2391/certidao_no102020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2391/certidao_no102020.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação do mês de outubro de 2020.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2545/certidao_no11-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2545/certidao_no11-2020.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação referente ao mês de novembro de 2020.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2021/2620/certidao_12_-2020camara.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2021/2620/certidao_12_-2020camara.pdf</t>
   </si>
   <si>
     <t>Certidão referente à Arrecadação do mês de Dezembro de 2020</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>DS</t>
   </si>
   <si>
     <t>Decretos sancionados</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1709/dec-2789.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1709/dec-2789.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2789/2020</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1710/dec-2790.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1710/dec-2790.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2790/2020</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1756/dec-2798.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1756/dec-2798.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2798/2020</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1757/dec-2799.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1757/dec-2799.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 2799/2020</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1758/dec-2800.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1758/dec-2800.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2800/2020</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1906/decreto_2842_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1906/decreto_2842_2020.pdf</t>
   </si>
   <si>
     <t>Proposição referente ao envio de Decreto do Executivo, para ciência a esta casa Legislativa.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1936/decreto_2875.2020_-_extraordinario.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1936/decreto_2875.2020_-_extraordinario.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 182/2020, referente a abertura de crédito extraordinário para conhecimento do Poder Legislativo.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1947/dec-2879.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1947/dec-2879.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2879</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1949/dec-2880.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1949/dec-2880.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2880/2020</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1951/dec-2881.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1951/dec-2881.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2881/2020</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1953/dec-2882.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1953/dec-2882.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2882/2020</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1955/dec-2883.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1955/dec-2883.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2883/2020</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1974/dec-2895.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1974/dec-2895.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2.895/2020.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1975/dec-2896.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1975/dec-2896.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2.896/2020.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1976/dec-2897.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1976/dec-2897.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2.897/2020.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1977/dec-2898.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1977/dec-2898.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2.898/2020.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1978/dec-2899.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1978/dec-2899.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2.899/2020.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2019/dec-2908.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2019/dec-2908.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2908/2020</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2047/dec-2922.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2047/dec-2922.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2922/2020</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2063/decreto_2938.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2063/decreto_2938.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2938/2020 - CRÉDITO ADICIONAL ESPECIAL R$: 91.341,00.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2064/decreto_2939.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2064/decreto_2939.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2939/2020 - CRÉDITO SUPLEMENTAR R$: 1.313.154,17.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2065/decreto_2940.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2065/decreto_2940.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2940/2020 - CRÉDITO SUPLEMENTAR R$: 310.100,00</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2199/dec-2946.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2199/dec-2946.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2946/2020</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2200/dec-2947.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2200/dec-2947.pdf</t>
   </si>
   <si>
     <t>DECRET0 N° 2947/2020</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2162/decreto_2950-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2162/decreto_2950-2020.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2950-2020.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2201/dec-2956.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2201/dec-2956.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2956/2020</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2202/dec-2957.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2202/dec-2957.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2957/2020</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2203/dec-2958.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2203/dec-2958.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2958/2020</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2204/dec-2959.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2204/dec-2959.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2959/2020</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2261/decreto_2967.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2261/decreto_2967.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2967/2020</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2262/decreto_2968.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2262/decreto_2968.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2968/2020.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2263/decreto_2969.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2263/decreto_2969.pdf</t>
   </si>
   <si>
     <t>DECRETO 2969/2020.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2377/dec-2994.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2377/dec-2994.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2994/2020</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2378/dec-2995.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2378/dec-2995.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2995/2020</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2379/dec-2996.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2379/dec-2996.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2996/2020</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2380/dec-2999.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2380/dec-2999.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2999/2020</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2381/dec-3000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2381/dec-3000.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 3000/2020</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2382/dec-3001.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2382/dec-3001.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 3001/2020</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2383/dec-3002.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2383/dec-3002.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 3002/2020</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2384/dec-3003.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2384/dec-3003.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 3003/2020</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2385/dec-3004.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2385/dec-3004.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 3004/2020</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2411/dec-3005.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2411/dec-3005.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3.005 DE 12 DE NOVEMBRO DE 2020.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2412/dec-3006.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2412/dec-3006.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3.006 DE 12 DE NOVEMBRO DE 2020.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2410/dec-3011.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2410/dec-3011.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3.011 DE 19 DE NOVEMBRO DE 2020.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2477/dec-3016.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2477/dec-3016.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3016/2020</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2478/dec-3017.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2478/dec-3017.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3017/2020</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2479/dec-3018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2479/dec-3018.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3018/2020</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2480/dec-3019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2480/dec-3019.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3019/2020</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2481/dec-3020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2481/dec-3020.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3020/2020</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2482/dec-3022.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2482/dec-3022.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3022/2020</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2483/dec-3023.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2483/dec-3023.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3023/2020</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2511/dec-3026.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2511/dec-3026.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3026/2020</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2512/dec-3027.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2512/dec-3027.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3027/2020</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2508/dec-3028.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2508/dec-3028.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3028/2020</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2513/dec-3032.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2513/dec-3032.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3032/2020</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2542/decreto_3.032-2020_e_publicacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2542/decreto_3.032-2020_e_publicacao.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3.032/2020 COM A RESPECTIVA PUBLICAÇÃO</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2543/decreto_3.023-2020_e_publicacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2543/decreto_3.023-2020_e_publicacao.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3.023/2020 COM A RESPECTIVA PUBLICAÇÃO</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2574/decreto_3.022-2020_e_publicacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2574/decreto_3.022-2020_e_publicacao.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3.022/2020 COM A RESPECTIVA PUBLICAÇÃO</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2592/dec-3036.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2592/dec-3036.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3036/2020</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2593/dec-3037.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2593/dec-3037.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3037/2020</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2594/dec-3039.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2594/dec-3039.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 3039/2020</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1662/documento_camara.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1662/documento_camara.pdf</t>
   </si>
   <si>
     <t>Documento  - Termo de Opção Semestral -  Modelo 1, referente à publicação referente aos Relatórios de Gestão Fiscal da Lei de Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1666/recursos_de_orcamento_da_uniao_-_quissama.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1666/recursos_de_orcamento_da_uniao_-_quissama.pdf</t>
   </si>
   <si>
     <t>Recursos do Orçamento da União Pagos de Janeiro a Dezembro de 2019 ao Município de Quissamã.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1667/oficio_0035-2020-regv-cm_repasse_de_contrato_en_FQbIEwE.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1667/oficio_0035-2020-regv-cm_repasse_de_contrato_en_FQbIEwE.pdf</t>
   </si>
   <si>
     <t>Ofício nº 0035/2020/REGOV/CM - Contrato de Repasse celebrado entre o Município de Quissamã e a Caixa Econômica Federal, referente a implantação de sinalização turística no Município de Quissamã/RJ.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1668/oficio_0036-2020-regov-cm_contrato_de_repasse_-_SwT3qJQ.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1668/oficio_0036-2020-regov-cm_contrato_de_repasse_-_SwT3qJQ.pdf</t>
   </si>
   <si>
     <t>Ofício nº 0036/2020/REGOV/CM referente a Contrato de Repasse celebrado entre o Município de Quissamã e a Caixa Econômica Federal para recuperação asfáltica com e/ou sem substituição da base de pavimento.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1695/recursos_do_orcamento_da_uniao_pagos_aos_munici_adiKP2I.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1695/recursos_do_orcamento_da_uniao_pagos_aos_munici_adiKP2I.pdf</t>
   </si>
   <si>
     <t>Recursos do Orçamento da União Pagos de Janeiro de 2020 ao Município de Quissamã.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1705/oficio_018-2020_acu_petroleo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1705/oficio_018-2020_acu_petroleo.pdf</t>
   </si>
   <si>
     <t>Ofício nº018/2020 - QSMS que encaminha a esta Casa Legislativa os seguintes documentos referentes ao Projeto denominado "SPOT", que tem como objetivo a implantação de dois oleodutos de 45 KM que farão a integração da Unidade (UTP) no Complexo Industrial do Porto do Açu (CIPA) à Estação de Barra do Furado.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1708/oficio_046-2020_conselho_tutelar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1708/oficio_046-2020_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Ofício nº 046/2020 do Conselho Tutelar de Quissamã que encaminha cópia em anexo da Portaria nº 2761/2019 sobre a remoção do Comissário da Infância e Juventude, Sr. Ediek Pereira Nunes Júnior.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1766/impacto_ticket_alimentacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1766/impacto_ticket_alimentacao.pdf</t>
   </si>
   <si>
     <t>IMPACTO DO PROJETO DE LEI REFERENTE A REAJUSTE DO TICKET ALIMENTAÇÃO ENCAMINHADO POR MEIO DA MENSAGEM N° 013/2020.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>CONTROLADORIA GERAL</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2033/oficio_015_2020_coger_pmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2033/oficio_015_2020_coger_pmq.pdf</t>
   </si>
   <si>
     <t>Oficio 015/2020-COGER - Encaminhamento da RCL do 3º bimestre de 2020.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>JOSÉ BORBA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2169/errata_pl_40.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2169/errata_pl_40.pdf</t>
   </si>
   <si>
     <t>Errata ao Projeto de Lei nº 40/2020.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2191/oficio_001.2020_solidariedade.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2191/oficio_001.2020_solidariedade.pdf</t>
   </si>
   <si>
     <t>Convenção do Partido Solidariedade.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2192/oficio_001.prtb.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2192/oficio_001.prtb.pdf</t>
   </si>
   <si>
     <t>PRTB realização de Convenção.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2196/of_gna_182.2020_gas_natural.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2196/of_gna_182.2020_gas_natural.pdf</t>
   </si>
   <si>
     <t>Estudo de impacto ambiental para análise da viabilidade de implantação de uma unidade de Processamento de Gás Natural no Porto do Açu.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>LUCIANO PESSANHA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2218/requerimento.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2218/requerimento.pdf</t>
   </si>
   <si>
     <t>Requerimento Nº 020/2020 de retirada de proposição.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2414/municipio_rj_3304151_2020_10.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2414/municipio_rj_3304151_2020_10.pdf</t>
   </si>
   <si>
     <t>Recursos do Orçamento da União Pagos aos Municípios.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2450/anexo_i_do_projeto_de_lei_no_084-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2450/anexo_i_do_projeto_de_lei_no_084-2020.pdf</t>
   </si>
   <si>
     <t>ANEXO I DO PROJETO DE LEI Nº 084/2020, SENDO O ANEXO ENCAMINHADO POR MEIO DO OFÍCIO Nº 361/2020</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2500/anexo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2500/anexo.pdf</t>
   </si>
   <si>
     <t>CARGOS DO QUADRO PERMANENTE DE PESSOAL_x000D_
 DA CÂMARA MUNICIPAL QUISSAMÃ_x000D_
 ANEXO I – CARGOS DO QUADRO PERMANENTE DE PESSOAL DA_x000D_
  CÂMARA MUNICIPAL DE QUISSAMÃ-RJ</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>CJRFOOSP - Comissão de Justiça e Redação, Finanças e Orçamento, Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2533/anexo_i_-_mapa_da__uc_municipal_-_apa_canal_campos_macae_-_sem_foto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2533/anexo_i_-_mapa_da__uc_municipal_-_apa_canal_campos_macae_-_sem_foto.pdf</t>
   </si>
   <si>
     <t>Cria a Área de Proteção Ambiental Municipal do Canal Campos-Macaé no Município de Quissamã, e dá outras providências.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2534/anexo_ii_-_memorial_descritivo_-_uc_apa_canal_campos_-_macae_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2534/anexo_ii_-_memorial_descritivo_-_uc_apa_canal_campos_-_macae_1.pdf</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2535/anexo_i_-_mapa_da__uc_municipal_-_apa_canal_campos_macae_-_com_foto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2535/anexo_i_-_mapa_da__uc_municipal_-_apa_canal_campos_macae_-_com_foto.pdf</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2569/anexo_i_-_mapa_da__uc_municipal_-_apa_canal_campos_macae_-_sem_foto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2569/anexo_i_-_mapa_da__uc_municipal_-_apa_canal_campos_macae_-_sem_foto.pdf</t>
   </si>
   <si>
     <t>Altera os anexos I e II da Lei nº 1899 de 17 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2570/anexo_i_-_mapa_da__uc_municipal_-_apa_canal_campos_macae_-_com_foto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2570/anexo_i_-_mapa_da__uc_municipal_-_apa_canal_campos_macae_-_com_foto.pdf</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2571/anexo_ii_-_memorial_descritivo_-_uc_apa_canal_campos_-_macae_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2571/anexo_ii_-_memorial_descritivo_-_uc_apa_canal_campos_-_macae_1.pdf</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>JOSÉ BORBA, CALICO, CHIQUINHO ARUÉ, LEONE CORDEIRO, LUCIANO PESSANHA, LUIZ DE ACIL, XANDE MORENO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2175/emenda_aditiva_ao_projeto_de_lei_de_iniciativa_popular.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2175/emenda_aditiva_ao_projeto_de_lei_de_iniciativa_popular.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei de Iniciativa Popular que dispõe sobre a obrigatoriedade de retransmissão efetiva e integral das sessões da Câmara Municipal de Quissamã nas Rádios Comunitárias legalmente estabelecidas no Município.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2422/emenda_modificativa_ldo_2021.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2422/emenda_modificativa_ldo_2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao artigo 34 do_x000D_
 Projeto de Lei nº 65/2020 que estima a_x000D_
 receita e fixa a despesa do Município para o_x000D_
 exercício de 2021, passando a vigorar com a_x000D_
 seguinte redação, acrescido do parágrafo_x000D_
 único.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>ALEXANDRA MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1800/emenda_modificativa_duzentos_reiais.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1800/emenda_modificativa_duzentos_reiais.pdf</t>
   </si>
   <si>
     <t>Emenda ao art. 10 do projeto de Lei n°028/2020 que autoriza o Poder Executivo conceder auxílio financeiro emergencial e temporário aos alunos da rede pública de ensino do município e dá outras providências.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>CHIQUINHO ARUÉ, JOSÉ BORBA, LEONE CORDEIRO, LUCIANO PESSANHA, LUIZ DE ACIL, XANDE MORENO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2028/emenda_modificativa_p.l_042.2020_rejane2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2028/emenda_modificativa_p.l_042.2020_rejane2.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do artigo 1° do Projeto de Lei n° 042/2020 que autoriza a abertura de crédito suplementar na importância de R$ 7.265.000,00.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2029/parecer_em_02.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2029/parecer_em_02.2020.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do artigo 1 º do Projeto de Lei nº 042/2020 que autoriza a abertura de crédito suplementar na importância de R$7.265.000,00.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2090/emenda_modificativa_pl_049_2000_-_sem_no.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2090/emenda_modificativa_pl_049_2000_-_sem_no.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do artigo 1o do Projeto de_x000D_
 Lei 049/2020 que autoriza a abertura de crédito_x000D_
 suplementar na importância de R$ 5.370.900,00.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2177/emenda_modificativa_ao_artigo_1o_da_p.i.p.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2177/emenda_modificativa_ao_artigo_1o_da_p.i.p.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao artigo 1º do Projeto de Lei de Iniciativa Popular que dispõe sobre a retransmissão efetiva e integral das Sessões da Câmara Municipal de Quissamã nas rádio comunitárias legalmente estabelecidas no município de Quissamã.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>ALEXANDRA MOREIRA, JOSÉ BORBA, LEONE CORDEIRO, LUCIANO PESSANHA, MARCOS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2433/emenda_modificativa_6.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2433/emenda_modificativa_6.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao artigo 5º do Projeto de Lei n° 090/2020 que estima a receita e fixa a despesa do Município para o exercício de 2021, passando a ter a seguinte redação._x000D_
 Art. 1° O artigo 5º do Projeto de Lei 090/2020 passa a vigorar com a seguinte redação:_x000D_
 “Art. 5º Fica o Poder Executivo autorizado a promover a abertura de créditos adicionais suplementares para o aumento de dotações fixadas por esta lei, até o limite de 25% (vinte e cinco) do total da despesa autorizada, devendo criar, se necessário elementos de despesa dentro de cada grupo de natureza de despesa, desde que compatíveis com o Plano Plurianual e a Lei de Diretrizes Orçamentárias em vigor, observando-se os critérios e limites estabelecidos nos artigos 7º e 43, da Lei n°. 4.320, de 17.03.1964.”</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2176/emenda_supressiva_p.i.p_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2176/emenda_supressiva_p.i.p_2020.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao parágrafo único do artigo 1º do Projeto de Lei de Iniciativa Popular que dispõe sobre a retransmissão efetiva e integral das sessões da Câmara Municipal de Quissamã.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1612/indicacao_acs.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1612/indicacao_acs.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A EQUIPARAÇÃO SALARIAL BASE DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE A ENDEMIAS AO PISO NACIONAL FIXADO PELA LEI FEDERAL N°13.708 DE 14 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1628/ar_no_centro_de_especialidade_vHhuqBT.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1628/ar_no_centro_de_especialidade_vHhuqBT.pdf</t>
   </si>
   <si>
     <t>Fechar com vidros a área da recepção do Centro de Especialidades e aquisição de ar-condicionado para possibilitar a climatização do espaço.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1631/indicacao_reajuste_salario_dos_servidores_publicos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1631/indicacao_reajuste_salario_dos_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve indica a V. Sra. nos termos dos arts. 116 e 134 do Regimento Interno a necessidade de promover o reajuste salarial dos servidores públicos municipais na ordem de 27,22% objetivando compensar os efeitos da desvalorização salarial de março de 2014 a dezembro de 2019.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>LUIZ DE ACIL</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1650/servico_de_rocadacerto2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1650/servico_de_rocadacerto2.pdf</t>
   </si>
   <si>
     <t>Roçada de acostamento</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>MARCOS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1654/indicacao_praiacc.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1654/indicacao_praiacc.pdf</t>
   </si>
   <si>
     <t>Solicito melhorias na sinalização da Estrada Roberto Pinto de Barcelos, que interliga Quissamã a Praia de João Francisco.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1655/indicacao_energia_solarcerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1655/indicacao_energia_solarcerto.pdf</t>
   </si>
   <si>
     <t>Uma implantação e instalação do sistema de energia solar no Hospital Municipal Mariana Maria de Jesus.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>CALICO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1676/indicacao_piscina_em_sccerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1676/indicacao_piscina_em_sccerto.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de uma piscina para lazer e uma piscina infantil com vestiário e quiosque (cantina) na localidade de Santa Catarina.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1722/indicacao_quebra_molas_estrada_machado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1722/indicacao_quebra_molas_estrada_machado.pdf</t>
   </si>
   <si>
     <t>Indica que se estude junto ao Departamento Municipal de Trânsito – DEMUTRAN a possibilidade de se instalar ondulações transversais, conforme as estabelecidas na resolução 600/2016 do Conselho Nacional de Transito - CONTRAN no decorrer da Avenida João Manoel de Souza com início na Estrada do Correio Imperial e término na RJ 196.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1723/indicacao_sitio2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1723/indicacao_sitio2.pdf</t>
   </si>
   <si>
     <t>Indica obras de urbanização, instalação de sistema de esgotamento sanitário e instalação de rede de águas pluviais no Bairro Sítio Quissamã 2.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_estrada_machado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_estrada_machado.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de placa de sinalização indicando o nome da Avenida João Manoel de Souza com início na Estrada do Correio Imperial e término na RJ 196.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacaoreforma_na_quadra_de_machadinhacerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacaoreforma_na_quadra_de_machadinhacerto.pdf</t>
   </si>
   <si>
     <t>Reforma na quadra esportiva em Machadinha.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1741/ar_no_hospital-_1_certo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1741/ar_no_hospital-_1_certo.pdf</t>
   </si>
   <si>
     <t>Esta fazendo manutenções no sistema de ar condicionando na enfermaria e nos demais setores do Hospital Municipal Maria Mariana de Jesus.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1744/curso_esiminacao_de_leitecerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1744/curso_esiminacao_de_leitecerto.pdf</t>
   </si>
   <si>
     <t>cursos de inseminação para os produtores de leite em Quissamã.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1752/indicacao_banda_musical_da_guarda_mirim.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1752/indicacao_banda_musical_da_guarda_mirim.pdf</t>
   </si>
   <si>
     <t>ispõe sobre a criação da Banda Musical para a Guarda Mirim, e dá outras providências.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1780/indicacao_auxio_liga_desportivacerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1780/indicacao_auxio_liga_desportivacerto.pdf</t>
   </si>
   <si>
     <t>Solicitação de concessão de auxílio financeiro para a Liga Desportiva de Quissamã.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1781/indicacao_merenda_coronavirus.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1781/indicacao_merenda_coronavirus.pdf</t>
   </si>
   <si>
     <t>Solicitação para que se mantenha a merenda escolar em horário de almoço para os alunos da rede pública de ensino.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1784/indicacao_auxilio_ze_borba.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1784/indicacao_auxilio_ze_borba.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco junto à Secretaria de Desenvolvimento Econômico, Trabalho e Turismo, via Fundo Municipal de Desenvolvimento Econômico( Lei nº 1712/2017), que estude a possibilidade de dar um auxílio, liberando financiamentos ou refinanciando débitos, com condições favoráveis aos microempreendedores individuais formais e informais do município de Quissamã.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1792/indicacao_legislativa_distribuicao_de_cestas_ba_yxnYjgw.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1792/indicacao_legislativa_distribuicao_de_cestas_ba_yxnYjgw.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A DISTRIBUIÇÃO DE CESTAS BÁSICAS E ÁLCOOL ETÍLICO HIDRATADO 70° INPM ÀS FAMÍLIAS DOS ALUNOS MATRICULADOS NA REDE MUNICIPAL DE EDUCAÇÃO DE QUISSAMÃ EM SUBSTITUIÇÃO AO FORNECIMENTO DE MERENDA ESCOLAR</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1793/indicacao_legislativa_isencao_cobranca_taxa_ilu_vCrBVlP.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1793/indicacao_legislativa_isencao_cobranca_taxa_ilu_vCrBVlP.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A ISENÇÃO TEMPORÁRIA DA COBRANÇA DA TAXA DE ILUMINAÇÃO PUBLICA</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1794/indicacao_legislativa_expansao_do_programa_acre_Lc9xIqL.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1794/indicacao_legislativa_expansao_do_programa_acre_Lc9xIqL.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A AMPLIAÇÃO DA LEI MUNICIPAL N°1.712/2017 REGULAMENTADA PELO DECRETO N°2.375/2017 QUE INSTITUIU O PROGRAMA ACREDITAR MICROCRÉDITO POSSIBILITANDO DISPONIBILIZAR LINHA DE CRÉDITO AOS EMPREENDEDORES LOCAIS.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>LEONE CORDEIRO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1888/larissa.docx</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1888/larissa.docx</t>
   </si>
   <si>
     <t>Disponibilizar tendas e cadeiras para abrigar as pessoas do tempo e também uma equipe para realizar a higienização das pessoas e das cadeiras no local.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1891/covid.docx</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1891/covid.docx</t>
   </si>
   <si>
     <t>Instalação de pias com água potável em pontos estratégicos para auxiliar na higienização das mãos nesse período da pandemia do COVID 19.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1931/modelo_de_indicacao_2020.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1931/modelo_de_indicacao_2020.odt</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa, INDICA a V. Sra. nos termos dos arts. 116 e 134 do Regimento Interno a necessidade de que estude a possibilidade de retornar os benefícios concedidos por meio da Lei 0656 de 09 de agosto de 2001 aos servidores efetivos, aos ocupantes de cargo em comissão e aos agentes públicos.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1995/indicacao_do_1o_da_lei_1699_gratificacao_20000_rOpaSvC.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1995/indicacao_do_1o_da_lei_1699_gratificacao_20000_rOpaSvC.pdf</t>
   </si>
   <si>
     <t>Alteração do artigo 1º, da lei n° 1699 de 03 de agosto de 2017 que dispõe sobre a concessão de gratificação no valor de R$200,00 (duzentos reais) na categoria de Cuidador e Auxiliar Cuidador.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2001/indicacao_para_construcao_de_praca_beira_de_lagoacerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2001/indicacao_para_construcao_de_praca_beira_de_lagoacerto.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de uma Praça pública no bairro Beira de Lagoa com playgroud.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2002/indicacao_para_construcao_de_praca_beira_de_lagoacerto2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2002/indicacao_para_construcao_de_praca_beira_de_lagoacerto2.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de uma Praça pública no bairro Sítio Santa Luzia, com parquinho infantil, arborização e quadra esportiva.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2003/indicacao_saneamento_basico_beira_de_lagoa_e_si_nl6d4nf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2003/indicacao_saneamento_basico_beira_de_lagoa_e_si_nl6d4nf.pdf</t>
   </si>
   <si>
     <t>Implantação de saneamento básico nos bairros de Beira de Lagoa e Sítio Quissamã.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2006/indicacao_instituto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2006/indicacao_instituto.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto a Secretaria competente estude a possibilidade de acrescentar  ao artigo 19, da Lei nº 1880 de 04 de outubro de 2019 o inciso XXIII.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2007/indicacao_dos_artigos_40_e_46_da_lei_1903.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2007/indicacao_dos_artigos_40_e_46_da_lei_1903.2020.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto a Secretaria competente estude a possibilidade de acrescentar à redação do Inciso III dos artigos 40 e 46, da Lei n° 1903 de 10 de janeiro de 2020.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2026/indicacao_triturador_de_racao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2026/indicacao_triturador_de_racao.pdf</t>
   </si>
   <si>
     <t>Aquisição de triturador elétrico de capim, cana e milho para atender os proprietários de animais que necessitem de ração para os mesmos sob o controle e supervisão da Secretaria competente.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2042/indicacao_transporte.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2042/indicacao_transporte.odt</t>
   </si>
   <si>
     <t>Indica que determine a circulação dos ônibus intramunicipais nos finais de semanas e feriados.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2048/indicacao_abrigo_de_passageiros_no_visgueiro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2048/indicacao_abrigo_de_passageiros_no_visgueiro.pdf</t>
   </si>
   <si>
     <t>Construção de um ponto de ônibus com abrigo de passageiros na praia do Visgueiro.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2059/indicacao_canto.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2059/indicacao_canto.odt</t>
   </si>
   <si>
     <t>Solicito providências Canto Santo Antônio, próximo ao trevo que liga Paraíso ao Canto. Visando que é uma via de mão dupla onde moram várias famílias que estão sendo expostas ao perigo, por falta de sinalização e quebra-molas, uma vez que os veículos trafegam em alta velocidade pela mesma.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2091/aterramento_bfcerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2091/aterramento_bfcerto.pdf</t>
   </si>
   <si>
     <t>Aterramento na rua Barra Do Furado</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2141/penha.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2141/penha.pdf</t>
   </si>
   <si>
     <t>Indica que a Prefeita determine ao setor competente que tome providências no sentido de executar serviços de conservação e manutenção na praça pública e parque infantil instalado no Bairro da Penha.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2146/indicacao_raiox_barra_do_furado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2146/indicacao_raiox_barra_do_furado.pdf</t>
   </si>
   <si>
     <t>Solicitação de aquisição de um aparelho de Raio-x para a Unidade de Saúde da Família do bairro de Barra do Furado</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2147/indicacao_praca_em_conde_de_araruamaok.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2147/indicacao_praca_em_conde_de_araruamaok.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de praça pública no bairro de Conde Araruama.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2148/indicacao_do_programa_do_lixo_ao_luxo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2148/indicacao_do_programa_do_lixo_ao_luxo.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que estude a possibilidade de criação do Programa "Do lixo ao Luxo" nas escolas públicas municipais com capacitação dos professores que ficarão responsáveis por tais aulas.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2150/indicacao_inclusao_em_rota_turistica.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2150/indicacao_inclusao_em_rota_turistica.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto com a Secretaria competente estude a possibilidade de convocar os interessados em participar da rota turística do município de Quissamã, com ênfase nos empreendedores rurais e, que os inclua nos folders de divulgação juntamente com os roteiros municipais, a fim de incentivá-los.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2171/indicacao_da_cobertura_da_quadra_do_regina_celi.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2171/indicacao_da_cobertura_da_quadra_do_regina_celi.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto a Secretaria competente, que estude a possibilidade de adicionar uma cobertura à quadra da Escola Regina Celi Passos.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2185/indicacao_plano_de_saude_servidor.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2185/indicacao_plano_de_saude_servidor.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que estude a possibilidade de adotar um Plano Privado de Assistência à Saúde para os Servidores Municipais.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2238/carmo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2238/carmo.pdf</t>
   </si>
   <si>
     <t>Indica a Prefeita Maria de Fátima que determine ao setor competente que tome providências no sentido de executar serviços de conservação e manutenção na praça pública e parque infantil instalado no Bairro do Carmo</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2250/piteiras.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2250/piteiras.pdf</t>
   </si>
   <si>
     <t>Indica que a Prefeita Maria de Fátima que tome providências no sentido de executar serviços de conservação e manutenção na praça pública e parque infantil instalado no Bairro de Piteiras.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2260/conde.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2260/conde.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Prefeita Maria de Fátima que determine ao setor competente que tome providências no sentido de executar serviços de conservação e manutenção na praça pública e parque infantil instalado no Bairro de Conde de Araruama.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2269/indicacao_farmacia_pdf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2269/indicacao_farmacia_pdf.pdf</t>
   </si>
   <si>
     <t>O vereador indica que seja avaliada a possibilidade de estender o horário de  funcionamento da Farmácia Popular, para melhor atendimento de todas as famílias do município q necessitam do serviço.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2279/machadinha.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2279/machadinha.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Prefeita Maria de Fátima que determine ao setor competente que tome providências no sentido de executar serviços de conservação e manutenção na praça pública e parque infantil instalado no Bairro de Machadinha.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2282/indicacao_creche_da_penha.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2282/indicacao_creche_da_penha.pdf</t>
   </si>
   <si>
     <t>Devido ao aumento populacional deste bairro, necessário se faz a  construção uma creche. Que possa atender não só a população do próprio Bairro, como atender também a necessidade dos Bairros vizinhos.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2290/vivendas_do_canal.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2290/vivendas_do_canal.pdf</t>
   </si>
   <si>
     <t>Indica que a senhora Prefeita determine ao setor competente que tome providências no sentido de executar serviços de conservação e manutenção na praça pública e parque infantil instalado no Bairro de Vivendas do Canal.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2291/indicacao_mercado_de_peixes_na_ribeira.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2291/indicacao_mercado_de_peixes_na_ribeira.pdf</t>
   </si>
   <si>
     <t>Construção de um Mercado Municipal de Peixes, no bairro Ribeira, para que os pescadores tenham um local para realizar todo o processo de limpeza, conservação e venda dos seus pescados, oferecendo boxes para o processo mencionado.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2306/barra_do_furado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2306/barra_do_furado.pdf</t>
   </si>
   <si>
     <t>Indica a Prefeita Maria de Fátima que determine ao setor competente que tome providências no sentido de executar serviços de conservação e manutenção na praça pública e parque infantil instalado no Bairro de Barra do Furado.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>CHIQUINHO ARUÉ</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2313/indicacao_praca_em_conde_de_araruama.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2313/indicacao_praca_em_conde_de_araruama.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto a secretária competente estude a possibilidade de PAVIMENTAÇÃO ASFÁLTICA COM DRENAGEM NA RUA DO MATHIAS E NO BAIRRO SANTA CATARINA.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2418/indicacao_sede_do_mosaico_das_unidades_de_conservacao..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2418/indicacao_sede_do_mosaico_das_unidades_de_conservacao..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto a Secretaria competente estude a possibilidade de adequar o espaço físico, localizado no Museu Casa Quissamã, para a instalação da sede do Mosaico das Unidades de Conservação Municipal.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2432/indicacao_ortopedista_no_centro_de_especialidades.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2432/indicacao_ortopedista_no_centro_de_especialidades.pdf</t>
   </si>
   <si>
     <t>Solicitação a secretaria competente que estude a possibilidade de aumentar a carga horária da especialidade de ortopedia, para duas vezes na semana, no Centro de Especialidades.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2472/abono_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2472/abono_saude.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, indica a V. Sra. nos termos dos arts. 116 e 134 do Regimento Interno desta Casa Legislativa que estude a possibilidade de conceder abono salarial aos profissionais concursados que trabalham na área de saúde no município de Quissamã, conforme autorizado no parágrafo 5º do artigo 8º da Lei Complementar 173 de 2020.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Leis Sancionadas</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1603/lei-1902.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1603/lei-1902.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1902/2020 - DENOMINAÇÃO DE CICLOVIA</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1604/lei-1903.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1604/lei-1903.pdf</t>
   </si>
   <si>
     <t>LEI  Nº 1903/2020- PLANO DE CARGOS, CARREIRAS DO MAGISTÉRIO</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1711/lei-1905.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1711/lei-1905.pdf</t>
   </si>
   <si>
     <t>LEI N° 1905/2020</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1712/lei-1906.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1712/lei-1906.pdf</t>
   </si>
   <si>
     <t>LEI N° 1906/2020</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1713/lei-1907.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1713/lei-1907.pdf</t>
   </si>
   <si>
     <t>LEI N° 1907/2020</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1714/lei-1908.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1714/lei-1908.pdf</t>
   </si>
   <si>
     <t>LEI N° 1908/2020</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1783/lei-1909.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1783/lei-1909.pdf</t>
   </si>
   <si>
     <t>LEI N° 1909/2020</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1759/lei-1910.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1759/lei-1910.pdf</t>
   </si>
   <si>
     <t>LEI N° 1910/2020</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1760/lei-1911.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1760/lei-1911.pdf</t>
   </si>
   <si>
     <t>LEI N° 1911/2020</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1893/lei-1912.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1893/lei-1912.pdf</t>
   </si>
   <si>
     <t>LEI N° 1912/2020</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1894/lei-1913.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1894/lei-1913.pdf</t>
   </si>
   <si>
     <t>LEI N° 1913/2020</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1895/lei-1914.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1895/lei-1914.pdf</t>
   </si>
   <si>
     <t>LEI N° 1914/2020</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1896/lei-1915.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1896/lei-1915.pdf</t>
   </si>
   <si>
     <t>LEI N° 1915/2020</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1897/lei-1916.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1897/lei-1916.pdf</t>
   </si>
   <si>
     <t>LEI N° 1916/2020</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1898/lei-1917.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1898/lei-1917.pdf</t>
   </si>
   <si>
     <t>LEI N° 1917/2020</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1899/lei-1918.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1899/lei-1918.pdf</t>
   </si>
   <si>
     <t>LEI N° 1918/2020</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1900/lei-1919.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1900/lei-1919.pdf</t>
   </si>
   <si>
     <t>LEI N° 1919/2020</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1901/lei-1920.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1901/lei-1920.pdf</t>
   </si>
   <si>
     <t>LEI N° 1920/2020</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1902/lei-1921.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1902/lei-1921.pdf</t>
   </si>
   <si>
     <t>LEI N° 1921/2020</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1903/lei-1922.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1903/lei-1922.pdf</t>
   </si>
   <si>
     <t>LEI N° 1922/2020</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1904/lei-1923.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1904/lei-1923.pdf</t>
   </si>
   <si>
     <t>LEI N° 1923/2020</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1943/lei-1924.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1943/lei-1924.pdf</t>
   </si>
   <si>
     <t>LEI N° 1924/2020</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1948/lei-1925.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1948/lei-1925.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1925/2020</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1950/lei-1926.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1950/lei-1926.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1926/2020</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1952/lei-1927.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1952/lei-1927.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1927/2020</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1954/lei-1928.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1954/lei-1928.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1928/2020</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1956/lei_-1929.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1956/lei_-1929.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1929/2020</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1961/lei-1930.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1961/lei-1930.pdf</t>
   </si>
   <si>
     <t>LEI N° 1930/2020</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1979/lei-1932.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1979/lei-1932.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1932/2020.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1980/lei-1933.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1980/lei-1933.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1933/2020.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1981/lei-1934.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1981/lei-1934.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1934/2020.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1982/lei-1935.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1982/lei-1935.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1935/2020.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1983/lei-1936.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1983/lei-1936.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1936/2020.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2018/lei-1937.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2018/lei-1937.pdf</t>
   </si>
   <si>
     <t>LEI N° 1937/2020</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1992/lei-1938.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1992/lei-1938.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1938/2020 - PRORROGA A VIGÊNCIA DA LEI MUNICIPAL Nº 1920, DE 25 DE MARÇO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2045/lei-1939.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2045/lei-1939.pdf</t>
   </si>
   <si>
     <t>LEI N° 1939/2020</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2046/lei-1940.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2046/lei-1940.pdf</t>
   </si>
   <si>
     <t>LEI N° 1940/2020</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2066/lei_1941.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2066/lei_1941.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1941/2020 - CRÉDITO ADICIONAL R$: 91.341,00.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2067/lei_1942.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2067/lei_1942.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1942/2020 - CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA R$: 1.313.154,17.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2068/lei_1943.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2068/lei_1943.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1943/2020 - CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA R$: 310.100,00.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2069/lei-1944.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2069/lei-1944.pdf</t>
   </si>
   <si>
     <t>LEI N° 1944/2020</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2070/lei-1945.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2070/lei-1945.pdf</t>
   </si>
   <si>
     <t>LEI N° 1945/2020</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2205/lei-1946.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2205/lei-1946.pdf</t>
   </si>
   <si>
     <t>LEI N° 1946/2020</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2206/lei-1947.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2206/lei-1947.pdf</t>
   </si>
   <si>
     <t>LEI N° 1947/2020</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2161/lei_1948-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2161/lei_1948-2020.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1948-2020.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2207/lei-1949.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2207/lei-1949.pdf</t>
   </si>
   <si>
     <t>LEI N° 1949/2020</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2208/lei-1950.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2208/lei-1950.pdf</t>
   </si>
   <si>
     <t>LEI N° 1950/2020</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2209/lei-1951.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2209/lei-1951.pdf</t>
   </si>
   <si>
     <t>LEI N° 1951/2020</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2210/lei-1952.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2210/lei-1952.pdf</t>
   </si>
   <si>
     <t>LEI N° 1952/2020</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2211/lei-1953.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2211/lei-1953.pdf</t>
   </si>
   <si>
     <t>LEI N° 1953/2020</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2220/lei-1954.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2220/lei-1954.pdf</t>
   </si>
   <si>
     <t>LEI N° 1954/2020</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2221/lei-1956.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2221/lei-1956.pdf</t>
   </si>
   <si>
     <t>LEI N° 1956/2020</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2235/lei_no_1957.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2235/lei_no_1957.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1957 DE 22 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2242/lei_no_1958.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2242/lei_no_1958.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1958/2020 - DISPÕE SOBRE DENOMINAÇÃO DA PONTE NA LOCALIDADE MACHADO.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2270/lei-1959.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2270/lei-1959.pdf</t>
   </si>
   <si>
     <t>LEI N° 1959/2020</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2271/lei-1960.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2271/lei-1960.pdf</t>
   </si>
   <si>
     <t>LEI N° 1960/2020</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2272/lei-1961.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2272/lei-1961.pdf</t>
   </si>
   <si>
     <t>LEI N° 1961/2020</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2264/lei_1962.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2264/lei_1962.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1962/2020</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2265/lei_1963.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2265/lei_1963.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1963/2020.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2266/lei_1964.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2266/lei_1964.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1964/2020.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2308/lei_1965.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2308/lei_1965.2020.pdf</t>
   </si>
   <si>
     <t>Lei n.º 1965/2020 (A pedido da SEGOV)</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2358/lei-1967.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2358/lei-1967.pdf</t>
   </si>
   <si>
     <t>LEI N° 1967/2020</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2367/lei-1968.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2367/lei-1968.pdf</t>
   </si>
   <si>
     <t>LEI N° 1968/2020</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2368/lei-1969.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2368/lei-1969.pdf</t>
   </si>
   <si>
     <t>LEI N° 1969/2020</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2369/lei-1970.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2369/lei-1970.pdf</t>
   </si>
   <si>
     <t>LEI N° 1970/2020</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2370/lei-1973.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2370/lei-1973.pdf</t>
   </si>
   <si>
     <t>LEI N° 1973/2020</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2371/lei-1974.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2371/lei-1974.pdf</t>
   </si>
   <si>
     <t>LEI N° 1974/2020</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2372/lei-1975.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2372/lei-1975.pdf</t>
   </si>
   <si>
     <t>LEI N° 1975/2020</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2373/lei-1976.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2373/lei-1976.pdf</t>
   </si>
   <si>
     <t>LEI N° 1976/2020</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2374/lei-1977.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2374/lei-1977.pdf</t>
   </si>
   <si>
     <t>LEI N° 1977/2020</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2375/lei-1978.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2375/lei-1978.pdf</t>
   </si>
   <si>
     <t>LEI N° 1978/2020</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2376/lei-1979.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2376/lei-1979.pdf</t>
   </si>
   <si>
     <t>LEI N° 1979/2020</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2413/lei-1981.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2413/lei-1981.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1981 DE 12 DE NOVEMBRO DE 2020.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2446/lei-1982.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2446/lei-1982.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1982/2020 QUE PRORROGA A VIGÊNCIA DA LEI MUNICIPAL Nº 1920/2020</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2484/lei-1983.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2484/lei-1983.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1983/2020</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2485/lei-1984.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2485/lei-1984.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1984/2020</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2486/lei-1985.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2486/lei-1985.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1985/2020</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2487/lei-1986.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2487/lei-1986.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1986/2020</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2488/lei-1987.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2488/lei-1987.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1987/2020</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2447/lei-1988.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2447/lei-1988.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1988/2020 QUE DISPÕES SOBRE A AUTORIZAÇÃO DE REPASSE, PARA O FUMCAM, DO MONTANTE EQUIVALENTE AO PERCENTUAL DE 8% DOS RECURSOS QUE INGRESSEM NOS COFRE MUNICIPAIS A TÍTULO DE ICMS</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2448/lei-1989.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2448/lei-1989.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1989/2020 QUE FIXA O SUBSÍDIO DOS VEREADORES PARA LEGISLATURA 2021/2024</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2514/lei-1991.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2514/lei-1991.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1991/2020</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2515/lei-1992.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2515/lei-1992.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1992/2020</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2516/lei-1993.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2516/lei-1993.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1993/2020</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2489/lei-1994.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2489/lei-1994.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1994/2020</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2550/lei-1995.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2550/lei-1995.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1951 DE 11 DE DEZEMBRO DE 2020</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2549/lei-1996.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2549/lei-1996.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1996/2020</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2548/lei-1997.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2548/lei-1997.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1997/2020</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2562/lei-1998.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2562/lei-1998.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1998/2020</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2563/lei-1999.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2563/lei-1999.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1999/2020</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2582/lei-2000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2582/lei-2000.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2000/2020</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2580/lei-2001.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2580/lei-2001.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2001/2020</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2581/lei-2002.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2581/lei-2002.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2002/2020</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2597/lei-2003.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2597/lei-2003.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2003/2020</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2598/lei-2004.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2598/lei-2004.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2004/2020</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2589/lei-2005.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2589/lei-2005.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2005/2020</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2590/lei-2006.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2590/lei-2006.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2006/2020</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2591/lei-2008.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2591/lei-2008.pdf</t>
   </si>
   <si>
     <t>LEI Nº 2008/2020</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>MENSAGEM</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1618/mensagem_0001-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1618/mensagem_0001-2020.pdf</t>
   </si>
   <si>
     <t>Mensagem 0001/2020, referente a autorização para abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1633/mensagem_02.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1633/mensagem_02.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 0002/2020, que encaminha  o projeto de lei 006_x000D_
 2020  de  abertura de crédito adicional especial no valor R$ 293.000,00.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1635/mensagem_03.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1635/mensagem_03.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº 003/2020, que encaminha  o projeto de lei 007_x000D_
 2020  de  abertura de crédito adicional especial no valor R$ 125.469,71.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1643/mensagem_04.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1643/mensagem_04.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0004/2020, referente a autorização para abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1637/mensagem_05.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1637/mensagem_05.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0005/2020, referente a autorização para abertura de crédito adicional especial na importância de R$ 1.5000,00.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1639/mensagem_06.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1639/mensagem_06.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0006/2020, referente a autorização para abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1641/mensagem_07.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1641/mensagem_07.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0007/2020, referente a autorização para abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1663/mensagem_08.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1663/mensagem_08.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a autorização para abertura de crédito suplementar no valor de R$ 1.979.310,35.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2139/mensagem_009.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2139/mensagem_009.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA PROJETO DE LEI QUE ALTERA A REDAÇÃO DO CAPUT DO ART. 1º DA LEI MUNICIPAL Nº 1864, DE 22 DE JULHO DE 2019, QUE DESPESAS NÃO SUBMETIDAS AO PROCESSO NORMAL DE REALIZAÇÃO, ATRAVÉS DE REGIME DE SUPRIMENTO DE FUNDOS.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1763/mensagem_10.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1763/mensagem_10.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 010/2020</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1753/mensagem_11.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1753/mensagem_11.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0011/2020, referente a autorização para abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1772/mensagem_12.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1772/mensagem_12.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 12 - REFERENTE AS ALTERAÇÕES REALIZADAS PELA EMENDA CONSTITUCIONAL Nº 103 AO ARTIGO 149 DA CONSTITUIÇÃO FEDERAL; ALTERA A LEI MUNICIPAL Nº 1880/2019.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1755/mensagem_13.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1755/mensagem_13.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 13</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1788/mensagem-014-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1788/mensagem-014-2020.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 014/2020</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1790/mensagem-015-20.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1790/mensagem-015-20.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 015/2020</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1798/mensagem_n_016-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1798/mensagem_n_016-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro emergencial e temporário aos alunos da rede pública de ensino do município e dá outras providências.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1808/msg_18.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1808/msg_18.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0018/2020, referente à autorização para abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1811/msg_19.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1811/msg_19.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0019/2020, referente à autorização para abertura de crédito adicional especial.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1907/msg_20.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1907/msg_20.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0020/2020, referente à autorização para abertura de crédito adicional especial.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1920/msg_021-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1920/msg_021-2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0021/2020, referente à autorização para abertura de crédito suplementar.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1937/msg_022.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1937/msg_022.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0022/2020, referente à autorização para abertura de crédito especial.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1969/msg_23.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1969/msg_23.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0023/2020, referente à autorização para abertura de crédito especial.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1939/msg_024.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1939/msg_024.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0024/2020, referente à autorização para abertura de crédito especial.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1944/mensagem_025.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1944/mensagem_025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 025/2020</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1967/mensagem_n_026.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1967/mensagem_n_026.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 026/2020</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1984/mensagem_n_027.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1984/mensagem_n_027.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA PROJETO DE LEI  QUE AUTORIZA O PODER EXECUTIVO A SUSPENDER O DESCONTO DE PARCELA DOS EMPRÉSTIMOS CONSIGNADOS CONTRAÍDOS PELOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS E INATIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1989/mensagem_n_028.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1989/mensagem_n_028.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL N° 1903, DE 10 DE JANEIRO DE 2020, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE QUISSAMÃ.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2004/mensagem_029.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2004/mensagem_029.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 029/2020</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1999/msg_0030-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1999/msg_0030-2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0030/2020, referente à autorização para abertura de crédito suplementar.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2020/mensagem_n_031.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2020/mensagem_n_031.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei complementar nº 006/2019, que institui o Estatuto do Servidor Público no Município de Quissamã, dispõe sobre Regime Jurídico dos Servidores e dá outras providências.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2034/msg_032.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2034/msg_032.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0032/2020, referente à autorização para abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2036/msg_033.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2036/msg_033.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0033/2020, referente à autorização para abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2038/msg_034.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2038/msg_034.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0034/2020, referente à autorização para abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2043/mensagem_035-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2043/mensagem_035-2020.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 035/2020.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2057/mensagem_037-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2057/mensagem_037-2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0037/2020, referente à autorização para abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2074/msg_0038.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2074/msg_0038.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0038/2020, referente à autorização para abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2130/mensagem_0039.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2130/mensagem_0039.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito adicional especial na importância de R$ 454.877,23.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2132/mensagem_0040.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2132/mensagem_0040.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito adicional especial na importância de R$ 2.989,00.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2134/mensagem_0041.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2134/mensagem_0041.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito adicional especial na importância de R$ 1.150,00.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2136/mensagem_0042.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2136/mensagem_0042.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito suplementar na importância de R$ 1.384.537,00.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2142/mensagem_0043.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2142/mensagem_0043.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito adicional especial  na importância de R$2.934.570,94.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2157/mensagem_044.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2157/mensagem_044.pdf</t>
   </si>
   <si>
     <t>Encaminha projeto de lei que altera os artigos 11 e 36 da Lei Municipal nº 1880/2019 que institui o Regime Próprio de Previdência dos Servidores Públicos do Município de Quissamã.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2159/mensagem_045-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2159/mensagem_045-2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a redação dos artigos 1º e 2º da Lei Municipal  nº 729, de 05 de dezembro de 2002, que cria o Programa de Atendimento à Pessoa com Deficiência, alterada pela lei Municipal nº 1678, de 19 de Maio de 2017.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2225/msg_0046.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2225/msg_0046.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito suplementar no valos de R$ 5.202.830,15.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2227/msg_0047.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2227/msg_0047.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito adicional especial no valor de R$ 125.000,00.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2229/msg_0048.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2229/msg_0048.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de suplementar no valor de R$ 450.000,00.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2253/msg_0049.2020_ldo-2021.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2253/msg_0049.2020_ldo-2021.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 0049/2020 - Lei de Diretrizes Orçamentárias 2021</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2283/mensagem_50.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2283/mensagem_50.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito suplementar na importância de R$ 4.516.300,00.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2297/mensagem_051-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2297/mensagem_051-2020.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL N° 1549/2015, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE URBANISMO DE QUISSAMÃ - CONQUISS.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2299/mensagem_0052.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2299/mensagem_0052.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha projeto de Lei referente à autorização para abertura de crédito adicional especial no valor de R$ 500.000,00.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2301/mensagem_0053.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2301/mensagem_0053.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito suplementar no valor de R$ 1.394.000,00</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2303/mensagem_0054.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2303/mensagem_0054.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito suplementar no valor de R$ 2.397.700,00.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2326/msg_55.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2326/msg_55.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito adicional especial no valor de R$ 500.000,00.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2328/msg_56.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2328/msg_56.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha projeto de Lei referente à autorização para abertura de crédito adicional especial no valor de R$ 63.422,10.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2330/msg_57.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2330/msg_57.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito suplementar no valor de R$ 75.000,00.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2332/msg_58.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2332/msg_58.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito suplementar no valor de R$ 404.413,14.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2334/msg_59.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2334/msg_59.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha projeto de Lei, referente à autorização para abertura de crédito suplementar especial no valor de R$ 199.740,06.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2336/msg_60.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2336/msg_60.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito suplementar no valor de R$323.100,00.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2365/mensagem_061.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2365/mensagem_061.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 061/2020 que encaminha o projeto de lei prorrogando a vigência da Lei 1920/2020 e solicita regime de urgência especial.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2361/msg_062.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2361/msg_062.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito suplementar no valor de R$ 7.670.500,00.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2363/msg_063.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2363/msg_063.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito suplementar no valor de R$ 98.778,44.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2393/mensagem_064-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2393/mensagem_064-2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza a contratação temporária em caráter emergencial, de Médicos Clínicos, Enfermeiros, Técnicos de Enfermagem e Assistentes Administrativos para o enfrentamento e prevenção da pandemia do novo corona vírus (COVID - 19).</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2396/msg_65.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2396/msg_65.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito adicional especial no valor de R$ 1.736.681,75.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2398/msg_66.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2398/msg_66.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito adicional especial no valor de R$ 182.170,22.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2400/msg_67.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2400/msg_67.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de lei referente à autorização para abertura de crédito adicional especial no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2402/msg_68.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2402/msg_68.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito suplementar no valor de R$ 2.552.500,00.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2404/msg_69.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2404/msg_69.2020.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente à autorização para abertura de crédito suplementar no valor de R$ 3.730.371,56.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2434/mensagem_no_071-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2434/mensagem_no_071-2020.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 071/2020 QUE ENCAMINHA PROJETO DE LEI QUE CRIA UMA VAGA DE PNS FONOAUDIOLOGIA</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2423/mensagem_0072.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2423/mensagem_0072.2020.pdf</t>
   </si>
   <si>
     <t>Solicita pedido de URGÊNCIA ESPECIAL referente a Mensagem 072/2020.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2436/mensagem_0073.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2436/mensagem_0073.2020.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 073/2020  QUE ENCAMINHA  PROJETO DE LEI  REFENTE A ABERTURA DE  ADICIONAL ESPECIAL NA IMPORTANCIA DE R$ 313.453,98.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2438/mensagem_0074.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2438/mensagem_0074.2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA PEDIDO DE URGÊNCIA ESPECIAL  REFERENTE A MENSAGEM 074/2020.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2473/mensagem_no_075-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2473/mensagem_no_075-2020.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 075/2020 QUE ENCAMINHA PROJETO DE LEI QUE PRORROGA A VIGÊNCIA DAS MEDIDAS ADOTADAS POR MEIO DA LEI MUNICIPAL Nº 1920/2020</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2475/mensagem_no_076-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2475/mensagem_no_076-2020.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 076/2020 QUE ENCAMINHA PROJETO DE LEI QUE ALTERA O ANEXO I DA LEI MUNICIPAL Nº 1995/2020</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2501/mensagem_077-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2501/mensagem_077-2020.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 077/2020</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2518/mensagem_78.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2518/mensagem_78.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0078/2020, SOLICITA REGIME DE URGÊNCIA ESPECIAL</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2520/mensagem_79.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2520/mensagem_79.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0079/2020, SOLICITA REGIME DE URGÊNCIA ESPECIAL.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2522/mensagem_80.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2522/mensagem_80.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0080/2020, SOLICITA REGIME DE URGÊNCIA ESPECIAL.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2539/mensagem_no_081-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2539/mensagem_no_081-2020.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 081/2020 QUE ENCAMINHA O PROJETO DE LEI QUE DENOMINA MAURA CORDEIRO PINTO A QUADRA DE BARRA DO FURADO - SOLICITA REGIME DE URGÊNCIA ESPECIAL</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2578/mensagem_0082.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2578/mensagem_0082.2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Nº. 0082/2020, referente à autorização para abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>OR</t>
   </si>
   <si>
     <t>OFICIO RESPOSTA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1592/oficio_008.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1592/oficio_008.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 008/2020 CARAVANA ESPORTIVA NO BAIRRO PITEIRAS.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1689/oficio_013-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1689/oficio_013-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 013/2020 - DISPONIBILIZAÇÃO DO CAMINHÃO LIMPA-FOSSA PARA USO NAS LOCALIDADES DE BACURAU E BEIRA DE LAGOA.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1690/oficio_014-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1690/oficio_014-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 014/2020 - LIMPEZA E MANUTENÇÃO DOS BUEIROS DA PRAIA DE JOÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1605/oficio_019-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1605/oficio_019-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 019/2020 - MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA EM RUA DA LOCALIDADE DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1606/oficio_021-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1606/oficio_021-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 021/2020 - AQUISIÇÃO DE BRINQUEDOS ADAPTADOS PARA CRIANÇAS ESPECIAIS.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1607/oficio_023-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1607/oficio_023-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 023/2020 - PROJETO CINEMA NA PRAÇA, EM ALTO GRANDE.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1608/oficio_024-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1608/oficio_024-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº - 024/2020 - MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA NO SÍTIO BONFIM.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1610/oficio_025-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1610/oficio_025-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 025/2020 - AMPLIAÇÃO DE IDADE PARA PERMANÊNCIA  NO PROGRAMA JOVENS EM AÇÃO.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1609/oficio_026-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1609/oficio_026-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 026/2020 - CONSTRUÇÃO DE CASA DE ACOLHIMENTO AO IDOSO.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1614/oficio_034-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1614/oficio_034-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 034/2020 - ACADEMIA DE GINÁSTICA PARA A TERCEIRA IDADE EM BARRA DO FURADO.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1620/oficio_036-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1620/oficio_036-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 036/2020 - REPAROS NAS PORTAS E JANELAS DA CASA DE ARTES DE MACHADINHA.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1621/oficio_037-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1621/oficio_037-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 037/2020 - CONVÊNIO PARA REALIZAÇÃO DE CURSO.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1622/oficio_038-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1622/oficio_038-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº  038/2020 - CONSTRUÇÃO DE COBERTURA PARA A VAN DA FISIOTERAPIA.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1627/of.039-20.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1627/of.039-20.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 039/2020 - CURSOS NA ÁREA DE EMPREENDEDORISMO.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1657/oficio_045-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1657/oficio_045-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 045/2020 - AQUISIÇÃO DE FARDAMENTO PARA OS GUARDAS MIRINS.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1687/oficio_066-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1687/oficio_066-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 066/2020 - LIMPEZA E MANUTENÇÃO DO CANAL CAMPOS-MACAÉ.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1686/oficio_068-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1686/oficio_068-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 068/2020 - COLOCAÇÃO DE MATERIAL FRESADO NAS ESTRADAS RURAIS DA CIDADE.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1683/oficio_069-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1683/oficio_069-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 069/2020 - DISPONIBILIZAÇÃO DE CAMINHÃO LIMPA-FOSSA PARA A CASA DE ARTES DE MACHADINHA.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1684/oficio_073-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1684/oficio_073-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 073/2020 - AQUISIÇÃO DE CARRINHO PARA TRANSPORTE DE URNA FUNERÁRIA.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1685/oficio_074-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1685/oficio_074-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 074/2020 - COLOCAÇÃO DE ILUMINAÇÃO DE LED NA CICLOVIA MANOEL GREGÓRIO.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1688/oficio_075-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1688/oficio_075-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 075/2020 - COLOCAÇÃO DE BRAÇO DE LUZ E SERVIÇO  DE CAPINA EM BEIRA DE LAGOA.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2095/oficio_089.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2095/oficio_089.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N]º 089/2020 - CONDIÇÕES DE ATENDIMENTO AOS TURISTAS</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1738/oficio_091.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1738/oficio_091.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 091 - REPOSIÇÃO NO CONJUNTO HABITACIONAL LUIZ GONZAGA LEMOS</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1737/oficio_092.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1737/oficio_092.pdf</t>
   </si>
   <si>
     <t>OFÍCIO - Nº 092 - OPERAÇÃO TAPA- BURACOS NA LOCALIDADE DE SANTA FRANCISCA</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1762/oficio_096.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1762/oficio_096.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 096/2020 - MEDIDA COLETIVA PARA REGASTE DO FGTS</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1973/oficio_230-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1973/oficio_230-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 230/2020 - COLOCAÇÃO DE ASFALTO FRESADO EM RUAS PRÓXIMAS À EX USINA DE CANA-DE-AÇÚCAR.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1996/oficio_235-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1996/oficio_235-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 235/2020 - CONSTRUÇÃO DE UMA PISCINA NO BAIRRO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1997/oficio_236-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1997/oficio_236-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 236/2020 - LIMPEZA DA ORLA DA BARRINHA, EM BARRA DO FURADO.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1998/oficio_242-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1998/oficio_242-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 242/2020 - COLOCAÇÃO DE PLACA DE SINALIZAÇÃO EM AVENIDA.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2008/oficio_243.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2008/oficio_243.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 243/2020 - CAMINHÃO SUGA FOSSA EM SÍTIO BOA VISTA.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2012/oficio_244.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2012/oficio_244.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 244/2020 - CONSTRUÇÃO DE RAMPA DE ACESSO PARA CADEIRANTES.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2009/oficio_246.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2009/oficio_246.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 246/2020 - CONSTRUÇÃO DE MONUMENTO Á BÍBLIA SAGRADA.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2010/oficio_247.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2010/oficio_247.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 247/2020 - REFORMA DOS BANHEIROS PÚBLICOS DA PRAÇA DO CARMO.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2011/oficio_252.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2011/oficio_252.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 252/20520 - OBRAS DE MANUTENÇÃO NO PARQUE AQUÁTICO MUNICIPAL.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2013/oficio_254.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2013/oficio_254.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 254/2020 - AQUISIÇÃO DE UNIDADE MÓVEL ODONTOLÓGICA.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2071/oficio_270-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2071/oficio_270-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 270/2020 - DOAÇÃO DE UM TERRENO PARA CONSTRUÇÃO DE CAPELA EM SANTA CATARINA.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2086/oficio_278-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2086/oficio_278-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 278/2020 - MANUTENÇÃO DO CALÇAMENTO DE BARRA DO FURADO.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2088/oficio_279-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2088/oficio_279-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 279/2020 - CONSTRUÇÃO DE ÁREA DE LAZER NA PRAIA DE JOÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2085/oficio_280-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2085/oficio_280-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 280-2020 REFORMA DA FÁBRICA DE FARINHA E DOCES SANTA MARTA.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2087/oficio_281-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2087/oficio_281-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 281/2020 - DISPONIBILIZAÇÃO DE VEÍCULO PARA A USF DE MACHADINHA.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2273/oficio_312-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2273/oficio_312-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 312/2020 -  INSTALAÇÃO DE ILUMINAÇÃO NA CICLOVIA CENTRO - SANTA CATARINA.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2274/oficio_313-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2274/oficio_313-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 313/2020 - GRATIFICAÇÃO PARA AUXILIARES DE CRECHE.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2275/oficio_315-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2275/oficio_315-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 315/2020 - CONSTRUÇÃO DE PONTO DE ÔNIBUS, COM ABRIGO, NA PRAIA DO VISGUEIRO.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2276/oficio_316-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2276/oficio_316-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 316/2020- CONSTRUÇÃO DE PRAÇA PÚBLICA EM CONDE DE ARARUAMA.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2277/oficio_317-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2277/oficio_317-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 317/2020 - CONSTRUÇÃO DE PRAÇA PÚBLICA NO SÍTIO SANTA LUZIA.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2312/oficio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2312/oficio.pdf</t>
   </si>
   <si>
     <t>OFÍCIO RESPOSTA N° 325/2020 - EM RESPOSTA AO OFÍCIO Nº 006/2020 DO GABINETE DA VEREADORA ALEXANDRA MOREIRA CARVALHO GOMES.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2316/oficio_335.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2316/oficio_335.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 335/2020 - MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA DA PRAIA DE JOÃO FRANCISCO.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2317/oficio_337.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2317/oficio_337.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 337-2020 - ALTERAÇÃO DA LEI Nº 1903/2020 - PLANO DE CARREIRAS DE MAGISTÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2444/oficio_no_354-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2444/oficio_no_354-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 354/2020 QUE ENCAMINHA RESPOSTA AO OFÍCIO Nº 101/2020 DA CÂMARA DE QUISSAMÃ</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2445/oficio_no_357-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2445/oficio_no_357-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 357/2020 QUE ENCAMINHA RESPOSTA AO OFÍCIO Nº 131/2020 DA CÂMARA DE QUISSAMÃ</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>OFGVC</t>
   </si>
   <si>
     <t>OFÍCIO/GAB/VER CALICO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1632/oficio_002_de_2019_ar_condicionado_em_psf_de_sc.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1632/oficio_002_de_2019_ar_condicionado_em_psf_de_sc.pdf</t>
   </si>
   <si>
     <t>Solicitação de aquisição e colocação de aparelhos de ar condicionado no Posto de Saúde da Família de Santa Catarina.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1651/oficio_003_maquina_na_estrada_da_campina_mCGA3Eg.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1651/oficio_003_maquina_na_estrada_da_campina_mCGA3Eg.pdf</t>
   </si>
   <si>
     <t>Solicitação da passagem da máquina motoniveladora (PATROL) na estrada que liga a Campina a localidade de Beira de Lagoa</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1725/oficio_005_rua_belizario_reparo_bueirocerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1725/oficio_005_rua_belizario_reparo_bueirocerto.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparos e manutenção na Rua Belizário Antônio de Souza, no bairro de Santa Catarina.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1726/oficio_006_rua_belizario_reparo_asfaticocerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1726/oficio_006_rua_belizario_reparo_asfaticocerto.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparo asfáltico na Rua Belizário Antônio de Souza, no bairro de Santa Catarina.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1727/oficio_007_rua_proj_asfalto_fresadocerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1727/oficio_007_rua_proj_asfalto_fresadocerto.pdf</t>
   </si>
   <si>
     <t>Colocação de asfalto fresado na Rua Projetada, no bairro  Santa Catarina.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1728/oficio_008_manilha_quebrada_rua_almerinda_da_co_TcxWU14.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1728/oficio_008_manilha_quebrada_rua_almerinda_da_co_TcxWU14.pdf</t>
   </si>
   <si>
     <t>solicitação de troca de manilha quebrada na Rua Almerinda da Conceição, no bairro de Santa Catarina.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1729/oficio_009_estr_de_floresta_sc_ligacaode_esgoto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1729/oficio_009_estr_de_floresta_sc_ligacaode_esgoto.pdf</t>
   </si>
   <si>
     <t>Solicitação de ligação da rede de esgoto, na Estrada de Floresta, no bairro de Santa Catarina.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1730/oficio_010_ci_quebrada_alevino_pereira.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1730/oficio_010_ci_quebrada_alevino_pereira.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca da tampa da CI quebrada na rua Alevino Pereira, em Santa Catarina.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1731/oficio_011_ci_quebrada_rua_jose_matias.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1731/oficio_011_ci_quebrada_rua_jose_matias.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca da tampa da CI quebrada, na rua José Matias no bairro de Santa Catarina.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1732/oficio_012_bonfim_melhorias_nas_ruas.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1732/oficio_012_bonfim_melhorias_nas_ruas.pdf</t>
   </si>
   <si>
     <t>solicitação de manutenção e melhorias nas ruas do Sítio Bonfim.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1733/oficio_013_vista_alegre_patrol_e_fresado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1733/oficio_013_vista_alegre_patrol_e_fresado.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhorias nas ruas de Vista Alegre.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1734/oficio_014_meio-fio_quebrado_rua_jose_matias.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1734/oficio_014_meio-fio_quebrado_rua_jose_matias.pdf</t>
   </si>
   <si>
     <t>solicitação de manutenção do meio-fio da Rua José Matias no bairro de Santa Catarina</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1735/oficio_015_poda_de_arvore_rua_projetadai_sc.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1735/oficio_015_poda_de_arvore_rua_projetadai_sc.pdf</t>
   </si>
   <si>
     <t>Solicitação de poda da árvore na Rua Projetada I, no bairro de Santa Catarina.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1751/oficio_016_iptu_2020_prorrogacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1751/oficio_016_iptu_2020_prorrogacao.pdf</t>
   </si>
   <si>
     <t>Solicitação de prorrogação na data de vencimento do carnê do IPTU 2020.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1918/oficio_017_iluminacao_engenho_central.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1918/oficio_017_iluminacao_engenho_central.pdf</t>
   </si>
   <si>
     <t>Solicitação de revisão da iluminação pública e colocação de mais alguns braços de luz na localidade do Engenho Central.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2023/oficio_018_lampada_queimada_r_jose_matias_sc.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2023/oficio_018_lampada_queimada_r_jose_matias_sc.pdf</t>
   </si>
   <si>
     <t>Solicitação de revisão na iluminação pública com troca de lâmpadas queimadas na Rua José Matias e na Rua Belizário Antônio de Souza, no bairro de Santa Catarina.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2024/oficio_019_colocacao_de_lampadas_sc.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2024/oficio_019_colocacao_de_lampadas_sc.pdf</t>
   </si>
   <si>
     <t>Revisão na iluminação pública com colocação de lâmpadas na Rua Clarisse de Souza, no bairro de Santa Catarina.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2060/oficio_021_colocacao_de_lampadas_santa_cruz.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2060/oficio_021_colocacao_de_lampadas_santa_cruz.pdf</t>
   </si>
   <si>
     <t>Solicitação de revisão na iluminação pública com colocação de lâmpadas,na localidade de Santa Cruz.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2170/oficio_022_calcamento_r_princesa_isabel_centro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2170/oficio_022_calcamento_r_princesa_isabel_centro.pdf</t>
   </si>
   <si>
     <t>Recuperação do calçamento da Rua Princesa Isabel, no bairro Centro, Quissamã-RJ.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2197/oficio_023_animais_no_campo_de_machadinhacerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2197/oficio_023_animais_no_campo_de_machadinhacerto.pdf</t>
   </si>
   <si>
     <t>Solicitação de retirada dos animais que estão ficando no Campo de Futebol do bairro de Machadinha.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2198/oficio_024_pavimentacao_rua_jose_matias_santa_catarina.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2198/oficio_024_pavimentacao_rua_jose_matias_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Realização de obra de calçamento da Rua José Matias, fundos, no bairro de Santa Catarina.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2239/oficio_025_quebra_molas_entre_o_centro_e_machadinha.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2239/oficio_025_quebra_molas_entre_o_centro_e_machadinha.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade ou quebra-molas na Estrada que liga o centro da cidade ao bairro de Machadinha, nas mediações do bairro de Santa Catarina.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2255/oficio_026_lampada_queimada_praia_de_joao_francisco.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2255/oficio_026_lampada_queimada_praia_de_joao_francisco.pdf</t>
   </si>
   <si>
     <t>Solicitação de revisão na iluminação pública com troca de lâmpadas queimadas na Rua Cândido de S. Pinto, no bairro Praia de João Francisco.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2280/oficio_027_braco_de_luz_caxias_porto_da_ribeira.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2280/oficio_027_braco_de_luz_caxias_porto_da_ribeira.pdf</t>
   </si>
   <si>
     <t>Colocação de um braço de luz na Rua Porto da Ribeira, em frente ao nº 987, no bairro Caxias.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2281/oficio_028_calcamento_beira_de_lagoa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2281/oficio_028_calcamento_beira_de_lagoa.pdf</t>
   </si>
   <si>
     <t>Recuperação do calçamento, no bairro Beira de Lagoa, em frente ao Bar do Serginho,</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2293/oficio_029_enel_retirada_de_poste_beira_de_lagoa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2293/oficio_029_enel_retirada_de_poste_beira_de_lagoa.pdf</t>
   </si>
   <si>
     <t>Solicito a retirada de poste, na Estrada de Beira de Lagoa, s/nº, na Lagoa Feia.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2315/oficio_030_asfalto_e_operacao_tapa_buraco_beira_de_lagoa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2315/oficio_030_asfalto_e_operacao_tapa_buraco_beira_de_lagoa.pdf</t>
   </si>
   <si>
     <t>Solicitação recuperação do calçamento (operação tapa buraco) e colocação de asfalto nas ruas, no bairro Beira de Lagoa,</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>OFGVA</t>
   </si>
   <si>
     <t>OFÍCIO/GAB/VEREADORA ALEXANDRA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1649/oficio_der.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1649/oficio_der.pdf</t>
   </si>
   <si>
     <t>Solicitação de obras de conserto da ponte sobre o Rio Barro Vermelho na RJ 196</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1914/oficio_fiperj.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1914/oficio_fiperj.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Diretor Presidente da Fundação Instituto de Pesca do Estado do Rio de Janeiro que atenda os Pescadores do Município de Quissamã com doações de cestas básicas vez que em razão da pandemia os mesmos se encontram em situação de vulnerabilidade social.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1913/oficio_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1913/oficio_saude.pdf</t>
   </si>
   <si>
     <t>Solicitação de informação a Secretaria Municipal de Saúde sobre Leitos COVID 19 e contrato emergencial com André Luiz Ribeiro Borges.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1915/oficio_solicitamdo_informacoes_sobre_iluminacao_yjfzLr7.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1915/oficio_solicitamdo_informacoes_sobre_iluminacao_yjfzLr7.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretario de Obras informações sobre aquisições e instalações de lampadas de LED.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1924/oficio_educacao20200603_11363009.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1924/oficio_educacao20200603_11363009.pdf</t>
   </si>
   <si>
     <t>OFÍCIO SOLICITANDO INFORMAÇÕES SOBRE “ATIVIDADES SUPERVISIONADAS A PARTIR DE MÓDULOS ESTRUTURADOS”.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1946/oficio_ipes20200617_10045621.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1946/oficio_ipes20200617_10045621.pdf</t>
   </si>
   <si>
     <t>Ofício solicitando ao Secretário de Agricultura meio Ambiente e Pesca informações sobre corte das árvores nativas conhecidas como Ipês localizadas na Praça do Canto da Saudade.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1988/oficio_caixa20200701_12044248.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1988/oficio_caixa20200701_12044248.pdf</t>
   </si>
   <si>
     <t>Solicita  informações acerca do projeto de Lei que acompanha a mensagem de n°027/2020 de autoria da Prefeita</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>OGP</t>
   </si>
   <si>
     <t>Ofício GAB/ PRESIDÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1656/oficio_bebedouro_na_pracacerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1656/oficio_bebedouro_na_pracacerto.pdf</t>
   </si>
   <si>
     <t>Reiteração de uma indicação n° 160/2018 para a reinstalação de um bebedouro na coreto da praça Brigadeiro José Caetano.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1716/oficio_rocada_no_engenhocerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1716/oficio_rocada_no_engenhocerto.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviço de limpeza, roçada e varrição.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1717/oficio_-manilha-nocanto-de-santo-antoniocertook.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1717/oficio_-manilha-nocanto-de-santo-antoniocertook.pdf</t>
   </si>
   <si>
     <t>Colocação de manilhas na estrada que liga a rua principal da localidade Canto de Santo Antônio, à localidade Estrada do Meio, conhecida como Estrada da Estiva.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1718/manutencao_em_morrinhoscerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1718/manutencao_em_morrinhoscerto.pdf</t>
   </si>
   <si>
     <t>Manutenção na Estrada de Morrinhos</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>CALICO, CHIQUINHO ARUÉ, JOSÉ BORBA, LEONE CORDEIRO, LUCIANO PESSANHA, LUIZ DE ACIL, XANDE MORENO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1742/oficio_curso_salvatagem.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1742/oficio_curso_salvatagem.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja feito um levantamento em relação aos beneficiados com os cursos de Salvatagem:</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1922/oficio_reividicacaoes_dos_moradores.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1922/oficio_reividicacaoes_dos_moradores.pdf</t>
   </si>
   <si>
     <t>Reivindicações dos moradores das localidades Capivari, Flexeiras e Barra do Furado.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2217/reiteracao_da_balanca_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2217/reiteracao_da_balanca_1.pdf</t>
   </si>
   <si>
     <t>Reiteração da balança comunitaria que fica localizada no sítio olhos D'agua</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>OGVL</t>
   </si>
   <si>
     <t>Ofício GAB/VER. LEONE</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1703/oficio_maquina_patrol_morro_altocerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1703/oficio_maquina_patrol_morro_altocerto.pdf</t>
   </si>
   <si>
     <t>Máquina motoniveladora (PATROL) a fim de nivelar a estrada  águas claras na localidade  Morro alto.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1770/oficio_saude_corona.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1770/oficio_saude_corona.pdf</t>
   </si>
   <si>
     <t>Solicito a intensificação de entregas de medicamentos de uso contínuos nas áreas rurais e agregue também nas áreas centrais.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1801/oficio_saude_corona_decreto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1801/oficio_saude_corona_decreto.pdf</t>
   </si>
   <si>
     <t>Reavaliação ao decreto municipal sobre as medidas excepcionais e temporárias ao enfrentamento ao Corona Virus.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2061/oficio_reparo_na_estrada_do_machado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2061/oficio_reparo_na_estrada_do_machado.pdf</t>
   </si>
   <si>
     <t>Manutenção na estrada do Machado</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2138/oficio_liberacao_treinos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2138/oficio_liberacao_treinos.pdf</t>
   </si>
   <si>
     <t>Solicito a liberação dos treinos de laço, uma vez que seja respeitados pelas normas da OMS.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2245/oficio_reparo_na_estrada_do_machado_2809.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2245/oficio_reparo_na_estrada_do_machado_2809.pdf</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2246/oficio_poste_de_luz_estrada_do_meio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2246/oficio_poste_de_luz_estrada_do_meio.pdf</t>
   </si>
   <si>
     <t>Instalação de postes de luz na localidade Estrada do meio.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2259/oficio_reparo_na_estrada_de_campina.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2259/oficio_reparo_na_estrada_de_campina.pdf</t>
   </si>
   <si>
     <t>Manutenção na estrada de Campina.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>OFSMS</t>
   </si>
   <si>
     <t>Ofício Sec. M. Saúde</t>
   </si>
   <si>
     <t>Secretaria de Saúde</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1696/oficio_54-2020_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1696/oficio_54-2020_saude.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Legislativo mídia digitalizada (CD), o Relatório referente ao 3º Quadrimestre - 2019, apresentado em Audiência Pública de Prestação de Contas da Secretaria Municipal de Saúde, realizada em 27 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2022/of_1622020_entrega_relatorio_1qd2020_camara.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2022/of_1622020_entrega_relatorio_1qd2020_camara.pdf</t>
   </si>
   <si>
     <t>Ofício nº 162/2020 SEMSA que encaminha o Relatório referente a Audiência Pública de Prestação de Contas da Secretaria Municipal de Saúde do 1º Quadrimestre de 2020.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2241/oficio_274.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2241/oficio_274.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 274/2020 - SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2240/oficio_275.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2240/oficio_275.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 275/2020 - SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2252/oficio_279-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2252/oficio_279-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 279/2020 - SAÚDE</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>O.F</t>
   </si>
   <si>
     <t>Ofício do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1595/oficio_semfa_001-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1595/oficio_semfa_001-2020.pdf</t>
   </si>
   <si>
     <t>Ofício 001/2019, referente a entrega do QDD 2020</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1658/oficio_003_2020_rcl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1658/oficio_003_2020_rcl.pdf</t>
   </si>
   <si>
     <t>Oficio 003/2020-COGER - Encaminhamento da RCL do 6º bimestre de 2019.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1602/oficio_ao_legislativo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1602/oficio_ao_legislativo.pdf</t>
   </si>
   <si>
     <t>Referente a Ofício do Executivo.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1623/oficio_camara_prestacao_de_contas_2019__no_015-020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1623/oficio_camara_prestacao_de_contas_2019__no_015-020.pdf</t>
   </si>
   <si>
     <t>Ofício do executivo referente à Prestação de Contas de Governo. Deliberação nº 285/2018.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1661/oficio_executivo_n_182020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1661/oficio_executivo_n_182020.pdf</t>
   </si>
   <si>
     <t>proposição referente ao Ofício 18/2020.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1672/oficio_semfa_019.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1672/oficio_semfa_019.2020.pdf</t>
   </si>
   <si>
     <t>Ofício 019/2020 - SEMFA, Referente ao Relatório de Desempenho Fiscal do Município de Quissamã - 3º Quadrimestre de 2019</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1697/oficio_022-2020_-_solicita_copia_ata_da_audienc_bWSegtd.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1697/oficio_022-2020_-_solicita_copia_ata_da_audienc_bWSegtd.pdf</t>
   </si>
   <si>
     <t>Ofício SEMFA n.º 022/2020 - Solicitação da cópia da ata de Audiência Pública referente a apresentação e avaliação das metas fiscais do 3.º quadrimestre de 2019.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1615/oficio_de_envio_a_camara_no_32-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1615/oficio_de_envio_a_camara_no_32-2020.pdf</t>
   </si>
   <si>
     <t>Proposição referente a Ofício de Encaminhamento dos Balancetes de Receita e Despesa de Dezembro de 2019.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1613/oficio_033.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1613/oficio_033.pdf</t>
   </si>
   <si>
     <t>Ofício 033/2020 - Informar sobre as férias do Vice -Prefeito Marcelo de Souza Batista, no período de 03/02/2020 a 03/03/2020</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2025/oficio_35_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2025/oficio_35_2020.pdf</t>
   </si>
   <si>
     <t>REFERENTE AO OFÍCIO Nº 035/2020, DA SECRETARIA MUNICIPAL DE FAZENDA.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1916/oficio_semfa_no_039-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1916/oficio_semfa_no_039-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 039/2020 SEMFA -  1º QUADRIMESTRE DE 2020.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1919/oficio_040-2020_ata_da_audiencia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1919/oficio_040-2020_ata_da_audiencia.pdf</t>
   </si>
   <si>
     <t>Ofício SEMFA n.º 040/2020 - Solicitação da cópia da ata de Audiência Pública referente a apresentação e avaliação das metas fiscais do 1.º quadrimestre de 2020.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1648/oficio42.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1648/oficio42.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 042/2020 - RELAÇÃO DE LOGRADOUROS PARA QUE SEJA PROVIDENCIADA A NOMEAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1647/oficio_048-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1647/oficio_048-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 048/2020 - DISTRIBUIÇÃO DE PROTETOR SOLAR PARA OS PESCADORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1645/oficio_de_envio_balancete_de_despesa_dezembro_2_gmxLTxR.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1645/oficio_de_envio_balancete_de_despesa_dezembro_2_gmxLTxR.pdf</t>
   </si>
   <si>
     <t>Ofício referente ao Balancete de Despesa retificado, mês de dezembro de 2019.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2189/oficio_semfa_064.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2189/oficio_semfa_064.2020.pdf</t>
   </si>
   <si>
     <t>Ofício 064/2020 - SEMFA, Referente ao Relatório de Desempenho_x000D_
 Fiscal do Município de Quissamã - 2º Quadrimestre de 2020_x000D_
 Declaro</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2233/oficio_0070.2020_-_convite_a_camara.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2233/oficio_0070.2020_-_convite_a_camara.pdf</t>
   </si>
   <si>
     <t>Convite aos membros do Legislativo para comparecerem a Audiência Pública referente a LDO - 2021</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2268/oficio_071.2020_-_semfa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2268/oficio_071.2020_-_semfa.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 071/2020, solicitando a cópia da ata da Audiência Pública, referente a apresentação e avaliação das metas fiscais do segundo quadrimestre de 2020.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1693/oficio_camara_no_072-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1693/oficio_camara_no_072-2020.pdf</t>
   </si>
   <si>
     <t>Oficio Câmara referente ao Balancete de Receita e Despesa Janeiro de 2020.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2338/oficio_079.2020_-_semfa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2338/oficio_079.2020_-_semfa.pdf</t>
   </si>
   <si>
     <t>Ofício SEMFA n.º 0079/2020, referente ao relatório com a previsão de arrecadação para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2416/oficio_80.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2416/oficio_80.2020.pdf</t>
   </si>
   <si>
     <t>Proposição referente ao envio do Ofício nº 080/2020, referente à estimativa do Duodécimo para o exercício de 2020.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2415/oficio_semfa_no_83-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2415/oficio_semfa_no_83-2020.pdf</t>
   </si>
   <si>
     <t>Ofício do Executivo convidando para a Audiência Pública referente à LOA para 2021.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1785/oficio_no102-2020_camara_mes_02-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1785/oficio_no102-2020_camara_mes_02-2020.pdf</t>
   </si>
   <si>
     <t>Ofício do Executivo, referente ao Envio dos Balancetes de Receita e Despesa, bem como a Certidão de arrecadação, do mês de fevereiro de 2020.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1802/oficio_camarano_119_mes_de_marco.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1802/oficio_camarano_119_mes_de_marco.pdf</t>
   </si>
   <si>
     <t>Oficio referente a Receita e Despesa do mês de março  de 2020.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1797/of.semsa_121.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1797/of.semsa_121.pdf</t>
   </si>
   <si>
     <t>OFÍCIO SEMSA N° 121/2020</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1810/oficio_122-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1810/oficio_122-2020.pdf</t>
   </si>
   <si>
     <t>Proposição referente ao Ofício nº 122/2020 sobre Emendas Impositivas e Relatórios de Finanças Públicas Municipal.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1813/oficio_camara_no124-2020_p._contas_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1813/oficio_camara_no124-2020_p._contas_2019.pdf</t>
   </si>
   <si>
     <t>Ofício referente a Prestação de Contas de governo Deliberação nº  285/2018 do Exercício de 2019 , enviado ao TCE .</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1905/oficio_125_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1905/oficio_125_2020.pdf</t>
   </si>
   <si>
     <t>Ofício 125/2020 referente ao Decreto 2842 de 2020.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1909/oficio_no_1292020_referente_abril_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1909/oficio_no_1292020_referente_abril_2020.pdf</t>
   </si>
   <si>
     <t>Ofício nº 129/2020, referente à movimentação do mês de abril de 2020.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1935/oficio_182.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1935/oficio_182.2020.pdf</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1957/oficio_no_184_-2020_mes_05.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1957/oficio_no_184_-2020_mes_05.pdf</t>
   </si>
   <si>
     <t>Ofício do Executivo, para envio dos Balancetes de Receita e Despesa , bem como Certidão de Arrecadação, referente ao mês de maio de 2020.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2073/oficio_camara.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2073/oficio_camara.pdf</t>
   </si>
   <si>
     <t>Referente ao Ofício Regularizador nº 212453-9/20 da Prestação de Contas de Governo do Exercício de 2019.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1972/oficio_232-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1972/oficio_232-2020.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 232/2020, referente a abertura de crédito extraordinário para conhecimento do Poder Legislativo.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1991/oficio_245-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1991/oficio_245-2020.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 245/2020, referente a abertura de crédito extraordinário para conhecimento do Poder Legislativo.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2014/camara_oficio_250_-_020_referente_ao_mes_06.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2014/camara_oficio_250_-_020_referente_ao_mes_06.pdf</t>
   </si>
   <si>
     <t>Ofício referente ao envio da movimentação de JUNHO de 2020.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2027/oficio_257-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2027/oficio_257-2020.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 257/2020, referente a convocação de Sessão Extraordinária.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2032/oficio_261-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2032/oficio_261-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 261/2020 - IMPLANTAÇÃO DA CASA DIA OU CASA DE CONVIVÊNCIA E LAZER.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2040/oficio_259-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2040/oficio_259-2020.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 259/2020, referente a abertura de crédito extraordinário para conhecimento do Poder Legislativo.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2041/oficio_260-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2041/oficio_260-2020.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 260/2020, referente a abertura de crédito extraordinário para conhecimento do Poder Legislativo.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2049/oficio_camara_266_-__2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2049/oficio_camara_266_-__2020.pdf</t>
   </si>
   <si>
     <t>Oficio referente  Receita e Despesa do mês de julho de 2020</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2062/oficio_275-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2062/oficio_275-2020.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 275/2020, referente a abertura de Crédito Extraordinário para conhecimento do Poder Legislativo.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2129/oficio_n.o_286.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2129/oficio_n.o_286.2020.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 286/2020, referente a abertura de Crédito Extraordinário para conhecimento do Poder Legislativo.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2145/oficio_no_291-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2145/oficio_no_291-2020.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 291/2020, referente a abertura de Crédito Extraordinário para conhecimento do Poder Legislativo.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2186/oficio_301.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2186/oficio_301.2020.pdf</t>
   </si>
   <si>
     <t>Ofício nº 301/2020, referente ao envio dos Balancetes de Receita e Despesa do mês de agosto de 2020.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2285/oficio_n_322.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2285/oficio_n_322.2020.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 322/2020, referente a abertura de Crédito Extraordinário para conhecimento do Poder Legislativo.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2305/oficio_326-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2305/oficio_326-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 326/2020</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2294/oficio_329.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2294/oficio_329.2020.pdf</t>
   </si>
   <si>
     <t>Ofício nº 329/2020, referente ao envio da Certidão de Arrecadação nº 09/2020 e dos Balancetes de Receita e Despesa, do mês de Setembro de 2020.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2307/oficio_no_332.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2307/oficio_no_332.2020.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 332/2020, referente a abertura de Crédito Extraordinário para conhecimento do Poder Legislativo.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2342/oficio_333-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2342/oficio_333-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 333/2020</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2341/oficio_334-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2341/oficio_334-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 334/2020 - NOMEAÇÃO DE LOGRADOUROS</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2323/oficio_340.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2323/oficio_340.2020.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 340/2020, referente a abertura de Crédito Extraordinário para conhecimento do Poder Legislativo.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2324/oficio_341.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2324/oficio_341.2020.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 341/2020, referente a abertura de Crédito Extraordinário para conhecimento do Poder Legislativo.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2325/oficio_342.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2325/oficio_342.2020.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 342/2020, referente a abertura de Crédito Extraordinário para conhecimento do Poder Legislativo.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2390/oficio_camara_no0346_-20.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2390/oficio_camara_no0346_-20.pdf</t>
   </si>
   <si>
     <t>Ofício referente ao envio dos Balancetes de Receita e Despesa e Certidão de Arrecadação do mês de outubro de 2020.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2406/oficio_348.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2406/oficio_348.2020.pdf</t>
   </si>
   <si>
     <t>Ofício nº 348/2020, referente a substituição dos anexos no Projeto de Lei de Diretrizes Orçamentárias - LDO 2021.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2417/oficio_350-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2417/oficio_350-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 350/2020 - SOLICITAÇÃO DE RETIRADA DA MENSAGEM Nº 031/2020.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2453/oficio_no_351-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2453/oficio_no_351-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 351/2020 QUE ENCAMINHA MENSAGEM DE VETO AO PROJETO DE LEI Nº 071/2020</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2451/oficio_no_352-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2451/oficio_no_352-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 352/2020 QUE ENCAMINHA A MENSAGEM DE VETO AO PROJETO DE LEI Nº 072/2020</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2449/oficio_no_361-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2449/oficio_no_361-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 361/2020 QUE ENCAMINHA O ANEXO I DO PROJETO DE LEI Nº 084/2020</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2544/camara_oficio__mes_11_no_366-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2544/camara_oficio__mes_11_no_366-2020.pdf</t>
   </si>
   <si>
     <t>Ofício do Executivo referente ao envio dos Balancetes de Receita e Despesa, bem como a Certidão de Arrecadação, do mês de novembro de 2020.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2517/oficio_368.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2517/oficio_368.2020.pdf</t>
   </si>
   <si>
     <t>Ofício nº 368/2020, referente a substituição dos anexos no Projeto de Lei de Diretrizes Orçamentárias - LDO 2021 (anexos).</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2541/oficio_no_369-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2541/oficio_no_369-2020.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 369/2020 QUE ENCAMINHA OS DECRETOS Nº 3.022/2020, 3.023/2020 E 3.032/2020.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2547/oficio_370.2020_-_alteracao_na_loa_2021.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2547/oficio_370.2020_-_alteracao_na_loa_2021.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 370/2020, referente a substituição de anexos do Projeto de Lei Orçamentária Anual - 2021.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>PCP</t>
   </si>
   <si>
     <t>PARECERES DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1659/03.2020_denominacao_da_piscina_jf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1659/03.2020_denominacao_da_piscina_jf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da área de lazer que abriga a piscina pública municipal localizada na Praia de João Francisco, na avenida Atlântica Uberland Paula, s/nº.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1660/96.2019_comdimq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1660/96.2019_comdimq.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher – COMDIMQ e dá outras providências.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1669/02.2020_alteracao_da_lei_1137_amihs.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1669/02.2020_alteracao_da_lei_1137_amihs.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 1.137, de 15 de dezembro de 2009 que dispõe sobre o Sistema Municipal de Habitação _x000D_
 de Interesse Social-AMIHS e extingue os artigos 14 e a15. “</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1670/04.2020_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1670/04.2020_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial na importância de R$ 901.828,84 (Novecentos e um mil, oitocentos e vinte e oito reais e oitenta e quatro centavos).</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1678/pl_01.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1678/pl_01.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Quadra Esportiva Coberta localizada no bairro de Santa Catarina.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1679/parecer_95.2019_selo_de_excelencia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1679/parecer_95.2019_selo_de_excelencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Selo de Excelência aos estabelecimentos do município de Quissamã.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1680/parecer_94.2019_dia_conscientizacao_bucal.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1680/parecer_94.2019_dia_conscientizacao_bucal.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Quissamã o Dia Municipal de Conscientização à Saúde Bucal.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1681/pl_93.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1681/pl_93.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da ponte da localidade do Canto de Santo Antônio.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1682/parecer_05.2020_empresa_amiga.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1682/parecer_05.2020_empresa_amiga.pdf</t>
   </si>
   <si>
     <t>Institui Título de “Empresa Amiga” no município de Quissamã, e dá outras providências.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1691/pl_13.2020_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1691/pl_13.2020_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Projetada e seu prolongamento Rua A, que se inicia na Rua Antônio de Almeida Pereira, ao lado da Coordenação dos PSF’s e finda-se na propriedade da Sra. Maria de Jesus Silva e Sraª Maria de Jesus Silva e Srª Beatriz Silva, localizado no Bairro do Canto da Saudade.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1699/14.2020_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1699/14.2020_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua que liga o Bairro Mandiquera à localidade Canto de Santo Antônio.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1719/06.2020_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1719/06.2020_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$ 293.000,00(duzentos e noventa e três mil reais).</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1720/09.2020_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1720/09.2020_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$ 1.500,00(Um mil e quinhentos reais).</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1721/07.2020_credito_adicional_especial_KWH7ETw.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1721/07.2020_credito_adicional_especial_KWH7ETw.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$ 125.46.71(cento e vinte e cinco mil, quarenta e seis reais e setenta e um centavos).</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1743/pl_16.2020_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1743/pl_16.2020_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua. Fica denominada Manoel Gomes de Souza, a rua que se inicia na RJ 168 (Trevo da Piedade), e finda – se na rua José Caetano Baptista na localidade Canto de Santo Antônio.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1771/parecer_pl_12.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1771/parecer_pl_12.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 1.979.310,35.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1776/parecer_pl_17.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1776/parecer_pl_17.2020.pdf</t>
   </si>
   <si>
     <t>Considera Patrimônio Cultural do município de Quissamã a Banda Musical União Quissamaense, e dá outras providências</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1777/parecer_pl_21.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1777/parecer_pl_21.2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 2º da Lei Municipal nº 573, de 28 de março de 2000, que autoriza a concessão de “Ticket” alimentação ao servidor do Poder Executivo.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1778/parecer_pl_23.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1778/parecer_pl_23.2020.pdf</t>
   </si>
   <si>
     <t>Concede reajuste no Ticket Alimentação.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1779/parecer_pr_01.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1779/parecer_pr_01.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Regimento Interno da Câmara Municipal de Quissamã, dando nova redação ao Artigo 167, inciso II, § 5º.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1782/parecer_pdl_01.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1782/parecer_pdl_01.2020.pdf</t>
   </si>
   <si>
     <t>Estabelece medidas excepcionais para as sessões da Câmara Municipal de Quissamã, em decorrência da propagação do Coronavírus.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1795/parecer_projeto_026-2020.doc</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1795/parecer_projeto_026-2020.doc</t>
   </si>
   <si>
     <t>Dispõe sobre majoração dos valores dos programas municipais de transferência de rendas denominados: PAI, Programa Municipal de Renda Mínima e Programa de Atendimento a Pessoa Portadora de Deficiência.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1796/parecer_projeto_027-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1796/parecer_projeto_027-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de uma vaga de PNS enfermagem para a convocação de candidato do concurso público n° 01/2014, atendendo a decisão judicial do processo de n° 0000330-12.2015.8.19.0084.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1804/parecer__emenda_modificativa_ao_projeto_28.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1804/parecer__emenda_modificativa_ao_projeto_28.2020.pdf</t>
   </si>
   <si>
     <t>Emenda ao art.1º do projeto de Lei n°028/2020 que autoriza o Poder Executivo conceder auxílio financeiro emergencial e temporário aos alunos da rede pública de ensino do município e dá outras providências.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1805/pl_28.2020_70.00.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1805/pl_28.2020_70.00.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro emergencial temporário aos alunos da rede público de ensino do município e dá outras providências.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1806/parecer_25.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1806/parecer_25.2020.pdf</t>
   </si>
   <si>
     <t>Referenda as alterações realizadas pela Emenda Constitucional nº 103 ao artigo 149 da Constituição Federal; altera a Lei Municipal 1880, de 04 de outubro de 2019, estabelecendo alíquotas progressivas para as contribuições  previdenciárias devidas ao Regime Próprio de Previdência dos Servidores do Município de Quissamã, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1925/22.2020_credito__suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1925/22.2020_credito__suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito suplementar na importância de R$  987.600,00 (novecentos e oitenta e sete mil e seiscentos reais).</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1926/29.2020_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1926/29.2020_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$  782.920,92 (setecentos e oitenta e dois mil, novecentos e vinte reais e noventa e dois centavos).</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1927/31.2020_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1927/31.2020_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$  378.000,00 (trezentos e setenta e oito mil reais).</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1928/32.2020_credito__suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1928/32.2020_credito__suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$  539.599,69 (quinhentos e trinta e nove mil, quinhentos e noventa e nove reais e sessenta e nove centavos).</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1929/30.2020_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1929/30.2020_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$  50.000,00 (cinquenta mil reais).</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1930/01.2020_projeto_de_resolucao.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1933/parecer_pdl_02.2020_titulos_cidadania.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1930/01.2020_projeto_de_resolucao.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1933/parecer_pdl_02.2020_titulos_cidadania.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadania Quissamaense.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1963/parecer_pl_10.2020_abertura_de_credito_adiciona_HrYPWyo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1963/parecer_pl_10.2020_abertura_de_credito_adiciona_HrYPWyo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito Adicional Especial na importância de R$ 573.000,00 (quinhentos e setenta e três reais).</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1964/parecer_pl_08.2020_abertura_de_credito_adiciona_w02Wqa9.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1965/parecer_pl_35.2020_abertura_de_credito_adiciona_3dnsk59.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1964/parecer_pl_08.2020_abertura_de_credito_adiciona_w02Wqa9.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1965/parecer_pl_35.2020_abertura_de_credito_adiciona_3dnsk59.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito Adicional Especial na importância de R$ 1.945.632,04 (um milhão, novecentos e quarenta e cinco mil, seiscentos e trinta e dois reais e quatro centavos).</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1966/parecer_pl_34.2020_abertura_de_credito_adiciona_T2GGpHo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1966/parecer_pl_34.2020_abertura_de_credito_adiciona_T2GGpHo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito Adicional Especial na importância de R$ 580.000,00 (quinhentos e oitenta mil reais).</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1971/38.2020_prorrogacao_da_vigencida_da_lei_1920_ma_gEbsiH6.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1971/38.2020_prorrogacao_da_vigencida_da_lei_1920_ma_gEbsiH6.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência da Lei Municipal nº 1920, de 25 de março de 2020, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1986/36.2020_credito_adicional_especial_10.0000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1986/36.2020_credito_adicional_especial_10.0000.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1993/parecer_39.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1993/parecer_39.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo a suspender o desconto de parcela dos empréstimos consignados contraídos pelos Servidores 						 Públicos Municipais ativos e inativos, e dá  outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1994/parecer_pl_41.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1994/parecer_pl_41.2020.pdf</t>
   </si>
   <si>
     <t>Alteração da Lei Municipal nº 1903, de 10 de janeiro de 2020, que dispõe sobre o Plano de Cargos, Carreiras e Remuneração do Magistério Público Municipal de Quissamã.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2052/projeto_043.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2052/projeto_043.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ASSOCIAR-SE AO CONSELHO DE TURISMO DA REGIÃO COSTA DO SOL - CONDETUR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2053/projeto_045.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2053/projeto_045.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0032/2020, referente à autorização para abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2054/projeto_046.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2054/projeto_046.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0033/2020, referente à autorização para abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2055/projeto_047.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2055/projeto_047.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0034/2020, referente à autorização para abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2056/projeto_048.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2056/projeto_048.pdf</t>
   </si>
   <si>
     <t>PRORROGA A VIGÊNCIA DA LEI MUNICIPAL Nº 1920, DE 25 DE MARÇO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2092/pl_33.2020_denominacao_de_area_de_lazer.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2092/pl_33.2020_denominacao_de_area_de_lazer.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da área de recreação com campo de futebol society, sanitários e playground localizada no bairro Caxias (Ribeira).</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2093/pl_40.2020_denominacao_da_ponte_do_machado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2093/pl_40.2020_denominacao_da_ponte_do_machado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Ponte do Machado.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2094/parecer__pl_49.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2094/parecer__pl_49.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Suplementar na importância de R$5.370.900,00 (cinco milhões trezentos e setenta mil e novecentos reais).</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2096/50.2020_credito_adicional_especial_8.395.62239.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2096/50.2020_credito_adicional_especial_8.395.62239.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$ 8.395.622,39 (oito milhões, trezentos e noventa e cinco mil, seiscentos e vinte e dois reais e trinta e nove centavos).</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2097/02.2020_projeto_de_resolucao._criacao_da_comissao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2097/02.2020_projeto_de_resolucao._criacao_da_comissao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Regimento Interno da Câmara Municipal de Quissamã, dando nova redação ao Artigo 46, parágrafo único, acrescentando o inciso IV.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2098/pl_18.2020_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2098/pl_18.2020_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua no Bairro Canto da Saudade.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2099/pl_19.2020_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2099/pl_19.2020_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2100/parecer_emenda_modificativa_04.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2100/parecer_emenda_modificativa_04.2020.pdf</t>
   </si>
   <si>
     <t>Ementa Modificativa ao Projeto de Lei nº 49/2019 referente a abertura de crédito suplementar na importância de 5.370.900,00 (cinco milhões trezentos e setenta mil e novecentos reais).</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2144/parecer_pl_55.2020_abertura_de_credito.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2144/parecer_pl_55.2020_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial na importância de R$ 2.934.570,94 (Dois milhões novecentos e trinta e quatro mil, quinhentos e setenta reais e noventa centavos).</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2164/parecer_pl_20.2020_alteracao_da_lei_1864.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2164/parecer_pl_20.2020_alteracao_da_lei_1864.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do art. 1º da Lei Municipal nº 1864, de 22 de julho de 2019, que dispõe sobre a autorização para a realização de despesas não submetidas ao processo normal de realização, através de regime de suprimento de fundos.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2165/51.2020_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2165/51.2020_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$ 454.877,23 (Quatrocentos e cinquenta e quatro mil, oitocentos e setenta e sete reais e vinte três centavos).</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2166/53.2020_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2166/53.2020_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$  1.150,00 (hum mil, cento e cinquenta reais).</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2167/54.2020_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2167/54.2020_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$  1.384.537,00 (hum milhão, trezentos e oitenta e quatro mil, quinhentos e trinta e sete reais).</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2168/52.2020_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2168/52.2020_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$  2.989,00 (Dois mil, novecentos e oitenta e nove reais).</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2174/parecer__pip_radio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2174/parecer__pip_radio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade retransmissão efetiva e integral das Sessões da Câmara  Municipal de Quissamã nas Rádios Comunitárias legalmente 		       			    estabelecidas no Município de Quissamã, bem como obriga a Câmara Municipal de Quissamã a promover as  referidas transmissões ao vivo de imagem e som por meio de um sistema próprio de WEB TV.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2178/parecer_emenda_supressiva_ao_projeto_de_iniciativa_popular_01.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2178/parecer_emenda_supressiva_ao_projeto_de_iniciativa_popular_01.2020.pdf</t>
   </si>
   <si>
     <t>Ementa Supressiva ao Projeto de Lei de Iniciativa Popular nº 01/2020 referente a retransmissão das sessões legislativas pelas Emissoras de Rádios Comunitárias legalmente estabelecidas no Município de Quissamã, suprimindo o parágrafo único do artigo 1º.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2179/parecer_emenda_modificativa_ao_projeto_de_iniciativa_popular_01.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2179/parecer_emenda_modificativa_ao_projeto_de_iniciativa_popular_01.2020.pdf</t>
   </si>
   <si>
     <t>Ementa Modificativa ao Projeto de Lei de Iniciativa Popular nº 01/2020 referente a retransmissão das sessões legislativas pelas Emissoras de Rádios Comunitárias legalmente estabelecidas no Município de Quissamã.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2180/parecer_emenda_aditiva_ao_projeto_de_iniciativa_popular_01.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2180/parecer_emenda_aditiva_ao_projeto_de_iniciativa_popular_01.2020.pdf</t>
   </si>
   <si>
     <t>Ementa Aditiva ao Projeto de Lei de Iniciativa Popular nº 01/2020 referente a retransmissão das sessões legislativas pelas Emissoras de Rádios Comunitárias legalmente estabelecidas no Município de Quissamã, acrescentando o parágrafo único ao artigo 2º.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2193/parecer56.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2193/parecer56.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do Cartão de Estacionamento para Deficientes com validade em âmbito nacional.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2194/59.2020_parecer_pl_idosos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2194/59.2020_parecer_pl_idosos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do Cartão de Estacionamento para Idosos com validade em âmbito nacional.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2212/p.l_58.2020_altera_a_redacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2212/p.l_58.2020_altera_a_redacao.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 1° E 2° DA LEI MUNICIPAL N° 729°. 6 DE DEZEMBRO DE 2002. QUE CRIA O PROGRAMA DE ATENDIMENTO À PESSOA PORTADORA DE DEFICIÊNCIA, ALTERADA PELA LEI MUNICIPAL N° 1678, DE 19 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2213/p.l_60.2020_icms.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2213/p.l_60.2020_icms.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o repasse do ICMS Ecológico arrecadado a ser destinado ao Fundo Municipal de Conservação Ambiental.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2216/p.l_57.2020_altera_os_artigos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2216/p.l_57.2020_altera_os_artigos.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 11 e 36 da Lei Municipal n°1880°. 04 de Outubro de 2019. Que institui o regime próprio de previdência dos servidores públicos do Município de Quissamã, cria o instituto de previdência do Município de Quissamã - IPMQ.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2237/parecer_oficio_tce_exercicio_de_2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2237/parecer_oficio_tce_exercicio_de_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Quissamã relativas ao exercício de 2018 de Maria de Fátima Pacheco - Prefeita Municipal.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2248/parecer_pl_62.2020_abertura_de_credito_...pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2248/parecer_pl_62.2020_abertura_de_credito_...pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial na importância de R$ 125.000,00.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2249/parecer_pl_63.2020_abertura_de_credito_suplementar__...pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2249/parecer_pl_63.2020_abertura_de_credito_suplementar__...pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar na Importância de 450.000,00.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2256/parecer_pl_61.2020_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2256/parecer_pl_61.2020_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar na importância de R$ 5.202.830,15 (Cinco milhões duzentos e dois mil oitocentos e trinta reais e quinze centavos).</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2292/pl_64.2020_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2292/pl_64.2020_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua que se inicia na RJ 178 e termina no Sítio da família Assis de Jesus na Localidade de Santa Rita.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2314/parecer__pl_66.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2314/parecer__pl_66.pdf</t>
   </si>
   <si>
     <t>Referente à autorização para abertura de crédito suplementar na importância de R$ 4.516.300,00 (quatro milhões quinhentos e dezesseis mil e trezentos reais).</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2318/parecer_pl_67.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2318/parecer_pl_67.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 1549/2015, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE URBANISMO DE QUISSAMÃ - CONQUISS.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2340/parecer_pl_60_alterado_com_projeto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2340/parecer_pl_60_alterado_com_projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de repasse do montante equivalente ao percentual de 8% (oito por cento) dos recursos que ingressem nos cofres   municipais a título de ICMS.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2345/parecer_71.2020_subsidio_do_prefeito_e_vice-_prefeito.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2345/parecer_71.2020_subsidio_do_prefeito_e_vice-_prefeito.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito e Vice-prefeito para o mandato de 2021/2024 de acordo com o artigo 22, da lei _x000D_
 Orgânica Municipal.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2346/75.2020_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2346/75.2020_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$  500.000,00 (Quinhentos mil reais).</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2347/parecer_74.2020_subsidio_dos_vereadoes.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2347/parecer_74.2020_subsidio_dos_vereadoes.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos vereadores para legislatura 2021/2024 _x000D_
 de acordo com o artigo 22, da lei _x000D_
 Orgânica Municipal.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2348/parecer_72.2020_subsidio_dos_secretarios_e_procurador_geral.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2348/parecer_72.2020_subsidio_dos_secretarios_e_procurador_geral.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Secretários, procurador geral para o mandato de 2021/2024 _x000D_
 de acordo com o artigo 22, da lei _x000D_
 Orgânica Municipal.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2349/parecer_pl_73.2020_alteracao_da_lei_1567.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2349/parecer_pl_73.2020_alteracao_da_lei_1567.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal N° 1567 de 06 de janeiro de 2016.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2350/76.2020_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2350/76.2020_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$  63.422,10 (Sessenta e três mil quatrocentos e vinte e dois e dez centavos).</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2351/parecer_pl_77.2020_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2351/parecer_pl_77.2020_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar na Importância de 75.000,00 (Setenta e cinco mil reais).</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2352/79.2020_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2352/79.2020_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$  199.740,06 (cento e noventa e nove mil setecentos e quarenta reais e seis centavos).</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2353/parecer_pl_80.2020_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2353/parecer_pl_80.2020_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar na Importância de 323.100,00 (Trezentos e vinte e três mil e cem reais).</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2354/parecer_pl_78.2020_abertura_de_credito_suplementar__...pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2354/parecer_pl_78.2020_abertura_de_credito_suplementar__...pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar na Importância de 404.413,14 (Quatrocentos e quatro mil _x000D_
 quatrocentos e treze reais e quatorze centavos ).</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2355/parecer_pl_68.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2355/parecer_pl_68.pdf</t>
   </si>
   <si>
     <t>Referente à autorização para abertura de crédito adicional especial no valor de R$500.000,00 (quinhentos mil reais).</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2356/parecer_pl_69.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2356/parecer_pl_69.pdf</t>
   </si>
   <si>
     <t>Referente à autorização para abertura de crédito suplementar no valor de R$1.394.000,00 (um milhão, trezentos e noventa e quatro mil reais).</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2357/parecer_pl_70.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2357/parecer_pl_70.pdf</t>
   </si>
   <si>
     <t>Referente à autorização para abertura de crédito suplementar no valor de R$2.397.700,00 (dois milhões trezentos e noventa e sete mil setecentos reais).</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2386/parecer_pl_82.2020_abertura_de_credito_suplementar..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2386/parecer_pl_82.2020_abertura_de_credito_suplementar..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar na importância de R$ 98.778,44 (Noventa e oito mil setecentos e setenta e oito reais e quarenta e quatro centavos).</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2387/parecer_pl_81.2020_abertura_de_credito_suplementar..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2387/parecer_pl_81.2020_abertura_de_credito_suplementar..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar na importância de R$ 7.670.500,00(Sete milhões seiscentos e setenta mil e quinhentos 												      reais).</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2425/parecer_pl_84.2020__contratacao_especial.doc</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2425/parecer_pl_84.2020__contratacao_especial.doc</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária em caráter emergencial, de Médicos Clínicos, Enfermeiros, Técnicos em Enfermagem e Assistentes Administrativos para o enfrentamento e prevenção da pandemia do novo coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2426/parecer_pl_85.2020_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2426/parecer_pl_85.2020_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial na importância de R$1.736.681,75 (um milhão setecentos e trinta e seis mil seiscentos e oitenta e um reais e setenta e cinco centavos).</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2427/parecer_pl_86.2020_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2427/parecer_pl_86.2020_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial na importância de R$182.170,22 (cento e oitenta e dois mil cento e setenta reais e vinte e dois centavos).</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2428/parecer_pl_87.2020_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2428/parecer_pl_87.2020_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar na Importância de R$50.000,00.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2429/parecer_pl_88.2020_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2429/parecer_pl_88.2020_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar na importância de R$2.552.500,00 (dois milhões, quinhentos e cinquenta e dois mil e quinhentos reais).</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2430/89.2020_credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2430/89.2020_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar na importância de R$ 3.730.371,56 (Três milhões, setecentos e trinta mil, trezentos e setenta e um reais e cinquenta e seis centavos).</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2455/parecer_pl_91.2020_abertura_de_credito_especial.doc</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2455/parecer_pl_91.2020_abertura_de_credito_especial.doc</t>
   </si>
   <si>
     <t>Referente à autorização para abertura de crédito adicional especial no valor de R$ 269.512,50.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2456/pl_65.2020_ldo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2456/pl_65.2020_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária do exercício fiscal de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2466/parecer_pl_94.2020_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2466/parecer_pl_94.2020_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar na importância de R$ 1.197.000,00 (um milhão cento e noventa mil reais).</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2467/parecer_loa_2021.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2467/parecer_loa_2021.pdf</t>
   </si>
   <si>
     <t>Lei Orçamentária Anual que estima a receita e fixa a despesa do Município para 2021.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2468/parecer_emenda_impositiva_no_01.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2468/parecer_emenda_impositiva_no_01.2020.pdf</t>
   </si>
   <si>
     <t>Ementa Impositiva ao Projeto de Lei nº 90/2020 referente a Lei Orçamentária do Município de Quissamã para o Exercício Fiscal de 2021.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2471/parecer_pl_93.2020_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2471/parecer_pl_93.2020_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$ 313.453,98 (trezentos e treze mil, quatrocentos e cinquenta e três reais e noventa e oito centavos).</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2490/pl_95.2020_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2490/pl_95.2020_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua B da Área Desmembrada 02, que se inicia na Rua Projetada e seu prolongamento Rua A e finda-se na Rua D, localizada no Bairro Canto da Saudade.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2491/pl_96.2020_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2491/pl_96.2020_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua C da Área Desmembrada 02, que se inicia na Rua D e finda-se em terrenos de terceiros, localizado no Canto da Saudade.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2492/pl_98.2020_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2492/pl_98.2020_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Avenida Atlântica, que se inicia na Avenida Bento José de Barcelos e finda-se na rua Projetada 1, no bairro Visgueiro.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2493/pl_99.2020_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2493/pl_99.2020_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua que se inicia na Avenida Bento José de Barcelos e finda-se na Rua Projetada 1 no bairro Visgueiro.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2494/pl_97.2020_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2494/pl_97.2020_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua que se inicia na Avenida Beira Mar e finda-se em terreno de terceiros, no bairro Visgueiro.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2504/parecer_emenda_impositiva_no_02.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2504/parecer_emenda_impositiva_no_02.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei nº 90/2020 referente a Lei Orçamentária do Município de Quissamã para o Exercício Fiscal de 2021.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2505/parecer_emenda_impositiva_no_03.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2505/parecer_emenda_impositiva_no_03.2020.pdf</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2506/parecer_emenda_impositiva_no_04.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2506/parecer_emenda_impositiva_no_04.2020.pdf</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2507/parecer_emenda_impositiva_no_05.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2507/parecer_emenda_impositiva_no_05.2020.pdf</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2509/parecer_001_mensagem_de_veto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2509/parecer_001_mensagem_de_veto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o VETO INTEGRAL   referente ao Projeto de Lei nº 71/2020.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2510/parecer_002_mensagem_de_veto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2510/parecer_002_mensagem_de_veto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o VETO INTEGRAL   referente ao Projeto de Lei nº 72/2020.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2526/parecer_pl_101.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2526/parecer_pl_101.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE PRORROGA A VIGÊNCIA DA LEI MUNICIPAL Nº 1920/2020, ENCAMINHADO POR MEIO DA MENSAGEM Nº 075/2020.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2527/parecer_pl_102.2020_alteracao_do_anexo_i_da_lei_no_1995.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2527/parecer_pl_102.2020_alteracao_do_anexo_i_da_lei_no_1995.2020.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da lei municipal de nº 1995, de 11 dezembro de 2020.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2528/parecer_103.2020_subsidio_funcionarios_permanentes_cmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2528/parecer_103.2020_subsidio_funcionarios_permanentes_cmq.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os vencimentos dos cargos efetivos do Quadro Permanente de Pessoal da Câmara Municipal de Quissamã.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2529/003.2020_projeto_de_resolucao..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2529/003.2020_projeto_de_resolucao..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estruturação do Plano de Cargos e Carreiras dos Servidores Efetivos do Poder Legislativo do Município de Quissamã - RJ, estabelece perspectivas de desenvolvimento funcional e dá outras providências.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2531/pl_100.2020_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2531/pl_100.2020_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua principal do Pátio da Usina, que se inicia na Estrada Eduardo Carneiro da Silva (RJ-196) e finda-se no Portão do Engenho Central de Quissamã, no Bairro Usina.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2532/atualizacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2532/atualizacao.pdf</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2536/parecer_e.i_06.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2536/parecer_e.i_06.2020.pdf</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2537/parecer_e.i_07.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2537/parecer_e.i_07.2020.pdf</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2551/parecer_pl_105.2020_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2551/parecer_pl_105.2020_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar na Importância de R$ 198.119,49 (Cento e noventa e oito mil, cento e dezenove reais e quarenta 											e nove centavos.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2552/parecer_pl_107.2020_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2552/parecer_pl_107.2020_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar na Importância de R$ 2.255.420,00( Dois milhões, duzentos e cinquenta e cinco mil e 										quatrocentos e vinte reais).</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2553/parecer_pl_106.2020_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2553/parecer_pl_106.2020_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar na Importância de R$ 4.901.980,00 (quatro milhões, novecentos e um mil e novecentos e 											oitenta reais).</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2554/parecer_e.i_08.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2554/parecer_e.i_08.2020.pdf</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2555/parecer_e.i_09.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2555/parecer_e.i_09.2020.pdf</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2556/pl_109.2020_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2556/pl_109.2020_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da quadra poliesportiva coberta da localidade de Barra do Furado.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2557/parecer_pl_108.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2557/parecer_pl_108.2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS QUE COMPÕEM A ESTRUTURA ADMINISTRATIVA DA ADMINISTRATIVA DIRETA DO MUNICIPIO DE QUISSAMÃ, ESTADO DO RIO DE JANEIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2561/parecer_e.a_ao_pl_65.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2561/parecer_e.a_ao_pl_65.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao artigo 34 do Projeto de Lei nº 65/2020 que estima a receita e fixa a despesa do Município para o exercício de 2021, passando a vigorar com a seguinte redação, acrescido do parágrafo único.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2583/parecer_pl_114_credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2583/parecer_pl_114_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Referente à autorização para abertura de crédito suplementar no valor de R$500.000,00 (quinhentos mil reais).</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2584/pl_110.2020_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2584/pl_110.2020_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação a Rua 05 da área desmembrada 5, que se inicia na rua Projetada 06 e finda-se em terrenos de terceiros, localizado no bairro Canto Da Saudade.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2585/pl_111.2020_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2585/pl_111.2020_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua Projeta, do estacionamento do cimenteiro, que se inicia na Rua Frei Fabiano e finda-se na Rua Projeta AR-8, localizada no bairro Canto Da Saudade.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2586/pl_112.2020_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2586/pl_112.2020_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2587/parecer_pl_113.2020_alteracao_lei_1899_apa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2587/parecer_pl_113.2020_alteracao_lei_1899_apa.pdf</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2588/parecer_e.i_10.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2588/parecer_e.i_10.2020.pdf</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2601/parecer_emenda_modificativa_06.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2601/parecer_emenda_modificativa_06.2020.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao artigo 5º do Projeto de Lei n° 090/2020 que estima a receita e fixa a despesa do Município para o exercício de 2021. passando a ter a seguinte redação. Art. 1° O artigo 5º do Projeto de Lei 088/2020 passa a vigorar com a seguinte redação: “Art. 5º Fica o Poder Executivo autorizado a promover a abertura de créditos adicionais suplementares para o aumento de dotações fixadas por esta lei, até o limite de 25% (vinte e cinco por cento) do total da despesa autorizada, devendo criar, se necessário elementos de despesa dentro de cada grupo de natureza de despesa, desde que compatíveis com o Plano Plurianual e a Lei de Diretrizes Orçamentárias em vigor, observando-se os critérios e limites estabelecidos nos artigos 7º e 43, da Lei n°. 4.320, de 17.03.1964.”</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1769/decreto_suspensao_dos_trabalhos_122.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1932/projeto_de_decreto_cidadania.2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1769/decreto_suspensao_dos_trabalhos_122.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1932/projeto_de_decreto_cidadania.2020.pdf</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2236/pdl_contas_de_2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2236/pdl_contas_de_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Quissamã relativas ao exercício de 2018 de Maria de Fátima Pacheco - Prefeita Municipal</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2457/pdl_contas_de_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2457/pdl_contas_de_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Quissamã relativas ao exercício de 2019 de Maria de Fátima Pacheco - Prefeita Municipal.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1594/projeto_de_lei_001-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1594/projeto_de_lei_001-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Quadra Esportiva coberta localizada no Bairro Santa Catarina.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1600/projeto_de_lei.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1600/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.137.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1611/uilson.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1611/uilson.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da a área de lazer que abriga a piscina pública municipal localizada na Praia de João Francisco, na Avenida Atlântica Uberland Paula, s/n°.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1619/pl_de_29-01-2020_r_901.82884_-_cae_superavit.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1619/pl_de_29-01-2020_r_901.82884_-_cae_superavit.pdf</t>
   </si>
   <si>
     <t>autoriza a  abertura de crédito adicional especial na importância de R$ 901.828,00.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1629/projeto_de_lei_005-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1629/projeto_de_lei_005-2020.pdf</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1634/mensagem_02.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1634/mensagem_02.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial na importância de 293.000,00.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1636/mensagem_03.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1636/mensagem_03.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial na importância de             _x000D_
   R$ 125.469,71.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1644/mensagem_04.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1644/mensagem_04.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0004/2020, referente à autorização para abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1638/mensagem_05.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1638/mensagem_05.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial na importância de 1.500,00.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1640/mensagem_06.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1640/mensagem_06.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0006/2020, referente à autorização para abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1642/mensagem_07.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1642/mensagem_07.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>autoriza   a abertura de crédito suplementar na importância de R$500.000,00.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1664/projeto_de_lei_012-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1664/projeto_de_lei_012-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre  abertura de crédito suplementar no valor de R$ 1.979.310,35.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1671/projeto_de_lei_nome_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1671/projeto_de_lei_nome_de_rua.pdf</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1674/projeto_de_lei_no_14-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1674/projeto_de_lei_no_14-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua na localidade do Canto de Santo Antônio.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1707/projeto_de_lei_age.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1707/projeto_de_lei_age.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO À AGÊNCIA DE FOMENTO DO ESTADO DO RIO DE JANEIRO - AGERIO, OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>XANDE MORENO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1715/projeto_de_lei-n001-_2020_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1715/projeto_de_lei-n001-_2020_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua na Localidade Canto de Santo Antônio.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1747/pl_banda_musical_uniao_quissama.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1747/pl_banda_musical_uniao_quissama.pdf</t>
   </si>
   <si>
     <t>Ementa: Considera Patrimônio Cultural do município de Quissamã a Banda Musical União Quissamaense, e dá outras providências.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1749/projeto_de_lei__sr._prudenciocerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1749/projeto_de_lei__sr._prudenciocerto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua no bairro Canto da Saudade.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1750/projeto_de_lei__sr._vicente_manhaescerto_EIjoDwp.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1750/projeto_de_lei__sr._vicente_manhaescerto_EIjoDwp.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua no bairro do Canto da Saudade.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1765/projeto_de_lei.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1765/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ALTERA A REDAÇÃO DO CAPUT DO ART. 1º DA LEI MUNICIPAL Nº 1864,  DE 22 DE JULHO DE 2019, QUE DESPESAS NÃO SUBMETIDAS AO PROCESSO  NORMAL DE REALIZAÇÃO, ATRAVÉS DE REGIME DE SUPRIMENTO DE FUNDOS.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1764/projeto_de_lei.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1764/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ALTERA A REDAÇÃO DO ART. 2º DA LEI MUNICIPAL Nº 573, DE 28 DE MARÇO DE 2000, QUE AUTORIZA A CONCESSÃO DE "TICKET" ALIMENTAÇÃO AO SERVIDOR DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1754/mensagem_11.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1754/mensagem_11.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0011/2020, referente à autorização para abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_de_lei_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_de_lei_2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - " CONCEDE REAJUSTE NO TICKET ALIMENTAÇÃO"</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1768/projeto_de_lei_024-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1768/projeto_de_lei_024-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do reajuste no Ticket Alimentação dos servidores efetivos e comissionados da Câmara Municipal de Quissamã.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1773/projeto_de_lei.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1773/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - REFERENDA AS ALTERAÇÕES REALIZADAS PELAS EMENDA CONSTITUCIONAL  Nº 103 AO ARTIGO 149 DA CONSTITUIÇÃO FEDERAL; ALTERA A LEI MUNICIPAL  Nº 1880/2019, DE 04 DE OUTUBRO DE 2019,  ESTABELECENDO ALÍQUOTAS PROGRESSIVAS PARA AS CONTRIBUIÇÕES PREVIDENCIÁRIAS DEVIDAS AO REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES DO MUNICÍPIO DE QUISSAMÃ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1789/programas_municipais.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1789/programas_municipais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - MAJORA, TEMPORARIAMENTE, OS VALORES DOS PROGRAMAS MUNICIPAIS DE TRANSFERÊNCIA DE RENDA DENOMINADOS: SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS COMUNITÁRIOS À PESSOA IDOSA-PAI, PROGRAMA MUNICIPAL DE RENDA MÍNIMA E PROGRAMA DE ATENDIMENTO À PESSOA PORTADORA DE DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1791/projeto_de_lei-enfermagem.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1791/projeto_de_lei-enfermagem.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ALTERA OS ANEXO I EVII DA LEI MUNICIPAL N° 1015/2008 DE 12 DE MARÇO DE 2008.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1799/projeto_de_lei-auxilio_financeiro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1799/projeto_de_lei-auxilio_financeiro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - AUTORIZA O PODER EXECUTIVO A CONCEDER AUXILIO FINANCEIRO EMERGENCIAL E TEMPORÁRIO AOS ALUNOS DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1809/msg_18.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1809/msg_18.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0018/2020, referente à autorização para abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1812/msg_19.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1812/msg_19.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0019/2020, referente à autorização para abertura de crédito adicional especial.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1908/msg_20.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1908/msg_20.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0020/2020, referente à autorização para abertura de crédito adicional especial.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1921/msg_021-2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1921/msg_021-2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0021/2020, referente à autorização para abertura de crédito suplementar.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1923/projeto_de_lei_area_de_lazer.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1923/projeto_de_lei_area_de_lazer.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da área de recreação com campo de futebol society, sanitários e playground localizada no Bairro Caxias (Ribeira).</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1938/msg_022.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1938/msg_022.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0022/2020, referente à autorização para abertura de crédito especial.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1940/msg_024.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1940/msg_024.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0024/2020, referente à autorização para abertura de crédito especial.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1970/msg_23.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1970/msg_23.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0023/2020, referente à autorização para abertura de crédito especial.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1945/projeto_de_lei-suspender_recolhimento.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1945/projeto_de_lei-suspender_recolhimento.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - AUTORIZA O PODER EXECUTIVO A SUSPENDER O RECOLHIMENTO MENSAL DAS CONTRIBUIÇÕES SOCIAIS PATRONAIS PARA CUSTEIO DE REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1968/prorroga_lei_n_1920.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1968/prorroga_lei_n_1920.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - PRORROGA A VIGÊNCIA DA LEI MUNICIPAL N° 1920, DE 25 DE MARÇO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1985/suspender_o_desc.parc.emp.consignados.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1985/suspender_o_desc.parc.emp.consignados.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - AUTORIZA O PODER EXECUTIVO A SUSPENDER O DESCONTO DE PARCELA DOS EMPRÉSTIMOS CONSIGNADOS CONTRAÍDOS PELOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS E INATIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1987/pl_deniminacao_ponte_machado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1987/pl_deniminacao_ponte_machado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Ponte do Machado.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1990/projeto_de_lei-altera_a_lei_1903.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1990/projeto_de_lei-altera_a_lei_1903.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ALTERA A LEI MUNICIPAL N° 1903, DE 10 DE JANEIRO DE 2020, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE QUISSAMÃ.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2000/msg_0030-2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2000/msg_0030-2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0030/2020, referente à autorização para abertura de crédito suplementar.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2005/projeto_de_lei.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2005/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - AUTORIZA O PODER EXECUTIVO A ASSOCIAR-SE AO CONSELHO DE TURISMO DA REGIÃO COSTA DO SOL - CONDETUR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2035/msg_032.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2035/msg_032.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2037/msg_033.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2037/msg_033.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2039/msg_034.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2039/msg_034.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2044/projeto_de_lei.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2044/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - PRORROGA A VIGÊNCIA DA LEI MUNICIPAL Nº 1920, DE 25 DE MARÇO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2058/mensagem_037.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2058/mensagem_037.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei referente à autorização para abertura de crédito suplementar no valor de R$ 5.370.900,00.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2075/msg_0038.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2075/msg_0038.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que autoriza abertura de crédito adicional especial na importância de R$ 8.395.622,39.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2131/mensagem_0039.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2131/mensagem_0039.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0039/2020, referente à autorização para abertura de crédito adicional especial na importância de R$ 454.877,23.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2133/mensagem_0040.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2133/mensagem_0040.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0040/2020, referente à autorização para abertura de crédito adicional especial na importância de R$ 2.989,00.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2135/mensagem_0041.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2135/mensagem_0041.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  referente à autorização para abertura de crédito adicional especial na importância de R$ 1.150,00.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2137/mensagem_0042.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2137/mensagem_0042.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei referente à autorização para abertura de crédito suplementar na importância de R$ 1.384.537,00.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2143/mensagem_0043.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2143/mensagem_0043.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0043/2020, referente à autorização para abertura de crédito adicional especial na importância de R$ 2.934.570,94.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2149/projeto_de_lei_vagas_de_estacionamentodeficientes.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2149/projeto_de_lei_vagas_de_estacionamentodeficientes.zip</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2158/projeto_de_lei.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2158/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 11 e 36 da Lei Municipal nº 1880 de 04 de Outubro de 2019, Institui o Regime Próprio de Previdência dos Servidores Públicos do Município de Quissamã, cria o Instituto de Previdência do Município de Quissamã - IPMQ.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2160/projeto_de_lei.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2160/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>altera a redação dos artigos 1º e 2º da Lei Municipal  nº 729, de 05 de dezembro de 2002, que cria o Programa de Atendimento à Pessoa com Deficiência, alterada pela lei Municipal nº 1678, de 19 de Maio de 2017.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2163/pl_cartao_de_estacionamento_para_idosos.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2163/pl_cartao_de_estacionamento_para_idosos.zip</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do Cartão de Estacionamento para Idosos com validade em âmbito Nacional.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2173/projeto_de_lei_icms_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2173/projeto_de_lei_icms_1.pdf</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2226/msg_0046.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2226/msg_0046.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei referente à autorização para abertura de crédito suplementar no valor de R$ 5.202.830,15.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2228/msg_0047.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2228/msg_0047.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei referente à autorização para abertura de crédito adicional especial no valor de R$ 125.000,00.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2231/msg_0048.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2231/msg_0048.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei referente à autorização para abertura de crédito suplementar no valor de R$ 450.000,00.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2251/projeto_de_lei__maria_francisca.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2251/projeto_de_lei__maria_francisca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua que se inicia na RJ 178 e termina no Sítio da família da Localidade Canto de Santo Antônio.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2254/pl_ldo_-_2021.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2254/pl_ldo_-_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei referente à Lei de Diretrizes Orçamentárias 2021</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2284/mensagem_50.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2284/mensagem_50.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei referente à autorização para abertura de crédito suplementar na importância de R$ 4.516.300,00.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2298/projeto_de_lei-altera_lei_1549.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2298/projeto_de_lei-altera_lei_1549.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ALTERA A LEI MUNICIPAL N° 1549/2015, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE URBANISMO DE QUISSAMÃ - CONQUISS.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2300/mensagem_0052.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2300/mensagem_0052.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  referente à autorização para abertura de crédito adicional especial no valor de R$ 500.000,00.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2302/mensagem_0053.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2302/mensagem_0053.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei referente à autorização para abertura de crédito suplementar no valor de R$ 1.394.000,00.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2304/mensagem_0054.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2304/mensagem_0054.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei referente à autorização para abertura de crédito suplementar no valor de R$ 2.397.700,00.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2319/projeto_de_leii_prefeito.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2319/projeto_de_leii_prefeito.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito e Vice-Prefeito para o mandato de 2021/2024_x000D_
 de acordo com o artigo 22, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2320/projeto_de_lei_secretario.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2320/projeto_de_lei_secretario.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos secretários Municipais, procurador geral para o mandato de 2021/2024 de acordo com o artigo 22 , § 1°. Da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2321/tabela-de-reajuste-2021-real.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2321/tabela-de-reajuste-2021-real.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 1567/2016.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2322/projeto_de_lei_vereadores.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2322/projeto_de_lei_vereadores.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos vereadores para _x000D_
 legislatura 2021/2024 de acordo com _x000D_
 o artigo 22 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2327/msg_55.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2327/msg_55.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2329/msg_56.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2329/msg_56.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei referente à autorização para abertura de crédito adicional especial no valor de R$ 63.422,10.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2331/msg_57.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2331/msg_57.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei referente à autorização para abertura de crédito suplementar  no valor de R$ 75.000,00.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2333/msg_58.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2333/msg_58.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei referente à autorização para abertura de crédito suplementar  no valor de R$ 404.413,14.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2335/msg_59.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2335/msg_59.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  referente à autorização para abertura de crédito adicional especial no valor de R$ 199.740,06.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2337/msg_60.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2337/msg_60.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  referente à autorização para abertura de crédito suplementar no valor de R$323.100,00.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2362/msg_062.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2362/msg_062.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  referente à autorização para abertura de crédito suplementar no valor de R$ 7.670.500,00.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2364/msg_063.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2364/msg_063.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei referente à autorização para abertura de crédito suplementar no valor de R$ 98.778,44.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2366/projeto_de_lei-prorroga_a_lei_1920.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2366/projeto_de_lei-prorroga_a_lei_1920.pdf</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2394/projeto_de_lei_084-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2394/projeto_de_lei_084-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que autoriza a contratação temporária em caráter emergencial, de Médicos Clínicos, Enfermeiros, Técnicos de Enfermagem e Assistentes Administrativos para o enfrentamento e prevenção da pandemia do novo corona vírus (COVID - 19).</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2397/msg_65.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2397/msg_65.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  referente à autorização para abertura de crédito adicional especial no valor de R$ 1.736.681,75.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2399/msg_66.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2399/msg_66.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  referente à autorização para abertura de crédito adicional especial no valor de R$ 182.170,22.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2401/parecer_pl_87.2020_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2401/parecer_pl_87.2020_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei referente à autorização para abertura de crédito adicional especial no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2403/msg_68.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2403/msg_68.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei referente à autorização para abertura de crédito suplementar  no valor de R$ 2.552.500,00.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2405/msg_69.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2405/msg_69.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei referente à autorização para abertura de crédito suplementar no valor de R$ 3.730.371,56.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2421/loa_2021.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2421/loa_2021.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Quissamã, para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2424/mensagem_0072.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2424/mensagem_0072.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei referente à autorização para abertura de crédito adicional especial no valor de R$ 269.512,50.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2435/projeto_de_lei_criacao_vaga_fonoaudiologia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2435/projeto_de_lei_criacao_vaga_fonoaudiologia.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE CRIA UMA VAGA DE PNS FONOAUDIOLOGIA. PROJETO ENCAMINHADO POR MEIO DA MENSAGEM Nº 071/2020</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2437/mensagem_0073.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2437/mensagem_0073.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0073/2020, referente à autorização para abertura de crédito adicional especial na  importância de R$ 313.453,98.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2439/mensagem_0074.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2439/mensagem_0074.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  referente à autorização para abertura de crédito adicional especial no valor de R$ 1.197.000,00</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2442/pl_juca.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2442/pl_juca.pdf</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2458/pl_rosy.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2458/pl_rosy.pdf</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2459/projeto_de_lei_ildefonso.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2459/projeto_de_lei_ildefonso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua que se inicia na Beira Mar e finda-se em terreno de terceiros, no bairro do Visgueiro.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2460/projeto_de_lei_otavio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2460/projeto_de_lei_otavio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Avenida Atlântica, que se inicia na Avenida Bento José de Barcelos e finda-se na rua Projetada 1, no bairro do Visgueiro.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2461/waldir99.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2461/waldir99.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua que se inicia na Avenida Bento José de Barcelos e finda-se na Rua Projetada 1 no Visgueiro.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2463/pl_hiago.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2463/pl_hiago.pdf</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2474/projeto_de_lei_majoracao_programas_sociais.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2474/projeto_de_lei_majoracao_programas_sociais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE PRORROGA A VIGÊNCIA DA LEI MUNICIPAL Nº 1920/2020, ENCAMINHADO POR MEIO DA MENSAGEM Nº 075/2020</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2476/projeto_de_lei_alteracao_lei_1995.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2476/projeto_de_lei_alteracao_lei_1995.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA O ANEXO I DA LEI MUNICIPAL Nº 1995/2020, ENCAMINHADO POR MEIO DA MENSAGEM Nº 076/2020</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2497/antelei_vencimento_vp.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2497/antelei_vencimento_vp.odt</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2530/altera_artigo_42_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2530/altera_artigo_42_1.pdf</t>
   </si>
   <si>
     <t>Altera o art. 42 da Lei nº 1.567/2016 e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2519/mensagem_78.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2519/mensagem_78.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0078/2020, referente à autorização para abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2521/mensagem_79.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2521/mensagem_79.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0079/2020, referente à autorização para abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2523/mensagem_80.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2523/mensagem_80.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0080/2020, referente à autorização para abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2538/projeto_de_lei_estrutura_administrativa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2538/projeto_de_lei_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE QUISSAMÃ, ENCAMINHADO POR MEIO DA MENSAGEM Mº 077/2020.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2540/projeto_de_lei_denominacao_quadra_barra_furado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2540/projeto_de_lei_denominacao_quadra_barra_furado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DENOMINA MAURA CORDEIRO PINTO A QUADRA DE BARRA DO FURADO.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2558/projeto_de_lei_walterci_nogueira_3.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2558/projeto_de_lei_walterci_nogueira_3.pdf</t>
   </si>
   <si>
     <t>denominação de Ruas e logradouros</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2559/rua_joel_-_assil.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2559/rua_joel_-_assil.pdf</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2560/projeto_de_lei_de_leticia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2560/projeto_de_lei_de_leticia.pdf</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2568/pl_apa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2568/pl_apa.pdf</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2579/mensagem_0082.2020_-_pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2579/mensagem_0082.2020_-_pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei e Justificativa da Mensagem Nº. 0082/2020, referente à autorização para abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2596/projeto_de_lei__bf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2596/projeto_de_lei__bf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da quadra poliesportiva coberta da Localidade de Barra do Furado.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2021/projeto_de_lei-alt.lei_compl.n_006.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2021/projeto_de_lei-alt.lei_compl.n_006.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N° - ALTERA A LEI  COMPLEMENTAR N° 006, DE 04 DE OUTUBRO DE 2019, QUE INSTITUI O ESTATUTO DO SERVIDOR PÚBLICO DO MUNICÍPIO DE QUISSAMÃ, DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>ALEXANDRA MOREIRA, CALICO, CHIQUINHO ARUÉ, JOSÉ BORBA, LEONE CORDEIRO, LUCIANO PESSANHA, LUIZ DE ACIL, MARCOS DA SILVA, XANDE MORENO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1745/projeto_de_resolucao_titulo_de_cidadania.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1745/projeto_de_resolucao_titulo_de_cidadania.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a alteração do Regimento Interno da Câmara Municipal de Quissamã, dando nova redação ao Artigo 167, inciso II, § 5º.</t>
   </si>
   <si>
     <t>JOSÉ BORBA, ALEXANDRA MOREIRA, CALICO, CHIQUINHO ARUÉ, LEONE CORDEIRO, LUCIANO PESSANHA, LUIZ DE ACIL, MARCOS DA SILVA, XANDE MORENO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1962/projeto_de_resolucao_regimento_interno_2020__pr_cYpi7b3.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1962/projeto_de_resolucao_regimento_interno_2020__pr_cYpi7b3.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a alteração do Regimento Interno da Câmara Municipal de Quissamã, dando nova redação ao artigo 46, parágrafo único, acrescentando o  inciso IV.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2498/prejeto_de_resolucao_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2498/prejeto_de_resolucao_1.pdf</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2499/projeto_de_resolucao_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2499/projeto_de_resolucao_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Avaliação de Desempenho e a Progressão dos servidores efetivos da Câmara Municipal de Quissamã - RJ.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1677/requerimento_obras_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1677/requerimento_obras_saude.pdf</t>
   </si>
   <si>
     <t>Requer que seja averiguada a execução dos serviços de reforma e ampliação das Unidades de Saúde da Família dos bairros de Caxias, Alto Grande e Matias, que estão paralisadas, cujo prazo previsto para término das obras foi 25/01/2020.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1889/requerimento_hospital_pandemia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1889/requerimento_hospital_pandemia.pdf</t>
   </si>
   <si>
     <t>Cópia integral do processo administrativo 3304/2020-FMS e os respectivos processos de pagamento referentes a contratação da empresa ANDRÉ LUIS RIBEIRO BORGES, contrato n°055/2020, no valor de R$ 2.126.094,33(dois milhões, cento e vinte e seis mil, noventa e quatro reais e trinta centavos), Dispensa de licitação n°017/2020, do Fundo Municipal de Saúde e dos respectivos processos de pagamento.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2181/requerimento_grafica.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2181/requerimento_grafica.pdf</t>
   </si>
   <si>
     <t>Cópia integral do processo administrativo nº 5437/2020 e respectivo processo de pagamento em favor da empresa BRUNO DE SOUZA CARNEIRO._x000D_
 _x000D_
 O referente requerimento objetiva verificar a quantidade de impressão, o custo da impressão e se foi previsto a encadernação dos módulos, bem como todo o objeto contratado.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>CAFFPSPM - Comissão de Acomp. e Fisc. do Fundo Prev. Servidor</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2278/requerimento_comissao_fiscalizacao_do_regime_juridico..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2278/requerimento_comissao_fiscalizacao_do_regime_juridico..pdf</t>
   </si>
   <si>
     <t>A Comissão de Acompanhamento e Fiscalização do Fundo Previdenciário do Servidor Público Municipal, nos termos do inciso XVIII, do art. 17 da Lei Orgânica do Município e parágrafo §3°, inciso X, do art. 117 da Resolução n° 163/2018 que dispõe sobre Regimento Interno da Câmara Municipal de Quissamã/RJ, solicita da Prefeita Maria de Fátima Pacheco as seguintes informações:_x000D_
 - Balancetes contábeis e financeiros;_x000D_
  - Relatórios de Execução;_x000D_
  - Demonstrativo detalhado de Movimentações Financeiras, contendo informações sobre rentabilidade e aplicações;_x000D_
  - Demonstrativo detalhado de repasses bem como sua periodicidade;_x000D_
  - Demonstrativo detalhado de valores de Benefícios devido aos Servidores.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2503/requerimento__de_regimento_de_urgencia_2020-_thayse.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2503/requerimento__de_regimento_de_urgencia_2020-_thayse.pdf</t>
   </si>
   <si>
     <t>Com base no artigo 117§ 3º inciso VII do Regimento Interno ( Resolução nº 162/2018), e devido ao tempo exíguo para cumprimento de decisão administrativa do TCE-RJ, requeiro apreciação e votação em regime de urgência especial  do Projeto de Lei nº 103/2020 e dos Projetos  de Resoluções  nºs 03 e 04/2020.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2576/requerimento_jose_borba.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2576/requerimento_jose_borba.pdf</t>
   </si>
   <si>
     <t>Vereador José Borba Pessanha que altera os anexos I e II da Lei nº 1899 de 17 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2577/requerimento__de_regimento_de_urgencia_2020_luiz.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2577/requerimento__de_regimento_de_urgencia_2020_luiz.pdf</t>
   </si>
   <si>
     <t>Vereador  Luiz Carlos Cordeiro dos Reis, se dispõe a denominação do nome de rua.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2600/requerimento__b.f.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2600/requerimento__b.f.pdf</t>
   </si>
   <si>
     <t>Autoria dos Vereadores que dispõe sobre a denominação da quadra poliesportiva coberta da Localidade de Barra do Furado.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>DAMF</t>
   </si>
   <si>
     <t>Demonstrativo de Avaliação das Metas Fiscais</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1673/relatorio_3o_quadrimestre_de_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1673/relatorio_3o_quadrimestre_de_2019.pdf</t>
   </si>
   <si>
     <t>Relatório de Desempenho Fiscal do Município de Quissamã - 3º Quadrimestre de 2019</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1865/item_-_33.01.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1865/item_-_33.01.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 33.01</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Prestação de Contas do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1814/item_01.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1814/item_01.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 01.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1815/item_02.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1815/item_02.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 02</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1816/item_03.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1816/item_03.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 03</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1817/item_04_.1_lei_do_plano_plurianual_-_ppa_assina_sXOF1UD.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1817/item_04_.1_lei_do_plano_plurianual_-_ppa_assina_sXOF1UD.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 04.01</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1818/item_04.2_lei_1887-2019_alteracao_ppa_2018-2021.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1818/item_04.2_lei_1887-2019_alteracao_ppa_2018-2021.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 04.02.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1819/item_05.1_ldo_2019_-_lei_1800_de_04.12.2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1819/item_05.1_ldo_2019_-_lei_1800_de_04.12.2018.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item - 05.01</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1820/item_05._2_lei_1886-2019_alteracao_ldo_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1820/item_05._2_lei_1886-2019_alteracao_ldo_2019.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 05.02  LDO</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1821/item_06_loa_2019_-_lei_1818_de_28.12.2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1821/item_06_loa_2019_-_lei_1818_de_28.12.2018.pdf</t>
   </si>
   <si>
     <t>arquivo referente ao Item 06 - LOA</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1822/item_07.01.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1822/item_07.01.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 07.01</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1823/item_08.01.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1823/item_08.01.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 08.01</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1824/item_09.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1824/item_09.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 09</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1825/item_10.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1825/item_10.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 10</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1826/item_11.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1826/item_11.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 11</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1827/item_12.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1827/item_12.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 12</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1828/item_13.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1828/item_13.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 13</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1829/item_14.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1829/item_14.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 14.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1830/item_15.01.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1830/item_15.01.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 15.01</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1831/item_15.02.xlsx</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1831/item_15.02.xlsx</t>
   </si>
   <si>
     <t>Arquivo referente ao item 15.02</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1832/item_16.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1832/item_16.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 16.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1833/item_17.01.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1833/item_17.01.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 17.01</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1834/item_18.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1834/item_18.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 18</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1835/item_19.01.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1835/item_19.01.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 19.01</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1836/item_19.02.xlsx</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1836/item_19.02.xlsx</t>
   </si>
   <si>
     <t>Arquivo referente ao item 19.02</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1837/item_20.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1837/item_20.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 20</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1838/item_21.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1838/item_21.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 21</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1839/item_22.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1839/item_22.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 22</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1840/item_-_23.01.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1840/item_-_23.01.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 23.01</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1841/item_23.02.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1841/item_23.02.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 23.02</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1842/item_-_23.03.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1842/item_-_23.03.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 23.03</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1843/item_23.04.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1843/item_23.04.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 23.04</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1844/item_23.05.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1844/item_23.05.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 23.05</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1845/item_-_23.06.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1845/item_-_23.06.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 23.06</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1846/item_-_23.07.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1846/item_-_23.07.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 23.07</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1847/item_-_23.08.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1847/item_-_23.08.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 23.08</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1848/item_-_23..09.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1848/item_-_23..09.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 23.09</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1849/item_-_23.10.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1849/item_-_23.10.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 23.10</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1850/item_-_23.11.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1850/item_-_23.11.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 23.11</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1851/item_-_23.12.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1851/item_-_23.12.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 23.12</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1852/item_23.13.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1852/item_23.13.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 23.13</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1853/item_-_23.14.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1853/item_-_23.14.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 23.14</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1854/item_-_24.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1854/item_-_24.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 24.01</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1855/item_-_24.02.xml</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1855/item_-_24.02.xml</t>
   </si>
   <si>
     <t>Arquivo referente ao item 24.02</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1856/item_-_25.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1856/item_-_25.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 25.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1857/item-_26.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1857/item-_26.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 26</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1858/item_-_27.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1858/item_-_27.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao utem 27.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1859/item_28.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1859/item_28.pdf</t>
   </si>
   <si>
     <t>Arquivo 28.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1860/item-_26.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1860/item-_26.pdf</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1861/item_29.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1861/item_29.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 29.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1862/item_-_30.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1862/item_-_30.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 30</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1863/item_31.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1863/item_31.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 31.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1864/item_32.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1864/item_32.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 32</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1866/quadro_c.1_-_educacao.xlsx</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1866/quadro_c.1_-_educacao.xlsx</t>
   </si>
   <si>
     <t>Arquivo referente ao item 33.02</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1867/quadro_c.2_-_educacao.xlsx</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1867/quadro_c.2_-_educacao.xlsx</t>
   </si>
   <si>
     <t>Arquivo referente ao item 33.02 QUADRO C.2</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1868/quadro_c.3_-_educacao.xlsx</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1868/quadro_c.3_-_educacao.xlsx</t>
   </si>
   <si>
     <t>Arquivo referente ao item 33.02 QUADRO C.3</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1869/item_-_34.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1869/item_-_34.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 34</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1870/item_-_35.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1870/item_-_35.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 35</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1871/item_-_36.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1871/item_-_36.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 36.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1872/item_-_38.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1872/item_-_38.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 38.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1873/item_-_39.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1873/item_-_39.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 39.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1874/item_-_40.01.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1874/item_-_40.01.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 40.01</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1875/item_-__40.02.xlsx</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1875/item_-__40.02.xlsx</t>
   </si>
   <si>
     <t>Arquivo referente ao item 40.02</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1876/item_-_41.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1876/item_-_41.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 41</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1877/item_-_42.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1877/item_-_42.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 42</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1878/item_-_43.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1878/item_-_43.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 43</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1879/item_-_44.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1879/item_-_44.pdf</t>
   </si>
   <si>
     <t>Arquivo referente ao item 44</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1880/item_09.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1880/item_09.pdf</t>
   </si>
   <si>
     <t>Item 09 Leis Autorizativas Específicas.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1881/item_07.02.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1881/item_07.02.zip</t>
   </si>
   <si>
     <t>Item 07,02 (XLS)</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1882/item_8.02.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1882/item_8.02.zip</t>
   </si>
   <si>
     <t>Item 08.02</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1883/item_17.02.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1883/item_17.02.zip</t>
   </si>
   <si>
     <t>Item 17.02 (XLS)</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1884/item_-_57.02.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1884/item_-_57.02.zip</t>
   </si>
   <si>
     <t>Item 57.02 (XLS)</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1885/item_-_58.02.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1885/item_-_58.02.zip</t>
   </si>
   <si>
     <t>Item 58.02 (XLS)</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1886/item_-_71.02.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1886/item_-_71.02.zip</t>
   </si>
   <si>
     <t>Item 71.02 (XLS)</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1887/item_-_77.02.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1887/item_-_77.02.zip</t>
   </si>
   <si>
     <t>Item 77.02</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2101/item_-_01__oficio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2101/item_-_01__oficio.pdf</t>
   </si>
   <si>
     <t>Ofício referente a Prestação de Contas de Gestão do Exercício de 2019</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2102/item_-__02.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2102/item_-__02.pdf</t>
   </si>
   <si>
     <t>Item 1</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2103/item_-_03.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2103/item_-_03.pdf</t>
   </si>
   <si>
     <t>Item 02</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2104/item_-_04.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2104/item_-_04.pdf</t>
   </si>
   <si>
     <t>Item 3</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2105/item_-_05.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2105/item_-_05.pdf</t>
   </si>
   <si>
     <t>Item 4</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2106/item_-_06.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2106/item_-_06.pdf</t>
   </si>
   <si>
     <t>Item 5</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2107/item__-_07.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2107/item__-_07.pdf</t>
   </si>
   <si>
     <t>Item 6</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2108/item_-_08.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2108/item_-_08.pdf</t>
   </si>
   <si>
     <t>Item 7</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2109/item_09.1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2109/item_09.1.pdf</t>
   </si>
   <si>
     <t>Item 8</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2110/item_-_10.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2110/item_-_10.pdf</t>
   </si>
   <si>
     <t>Item 09</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2111/item_-_11.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2111/item_-_11.pdf</t>
   </si>
   <si>
     <t>Item 10</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2112/item_-_11.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2112/item_-_11.pdf</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2113/item_-_12.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2113/item_-_12.pdf</t>
   </si>
   <si>
     <t>Item 11</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2114/item_-_13.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2114/item_-_13.pdf</t>
   </si>
   <si>
     <t>Item 12</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2115/item_14.1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2115/item_14.1.pdf</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2116/item_-_16.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2116/item_-_16.pdf</t>
   </si>
   <si>
     <t>Item 15</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2117/item_-_17.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2117/item_-_17.pdf</t>
   </si>
   <si>
     <t>Item 16</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2118/item_-_18.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2118/item_-_18.pdf</t>
   </si>
   <si>
     <t>item 17</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2119/item_-_19.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2119/item_-_19.pdf</t>
   </si>
   <si>
     <t>Item 18</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2120/item_-_20.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2120/item_-_20.pdf</t>
   </si>
   <si>
     <t>Item 19</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2121/item_-_21.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2121/item_-_21.pdf</t>
   </si>
   <si>
     <t>Item 20</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2122/item_-_21.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2122/item_-_21.pdf</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2123/item_-_22.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2123/item_-_22.pdf</t>
   </si>
   <si>
     <t>Item 21</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2124/item_-_23.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2124/item_-_23.pdf</t>
   </si>
   <si>
     <t>Item 22</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2125/item__-_15.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2125/item__-_15.pdf</t>
   </si>
   <si>
     <t>Item 14</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2126/item__-_15.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2126/item__-_15.pdf</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2127/item_-_16.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2127/item_-_16.pdf</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2128/item_-_23.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2128/item_-_23.pdf</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1630/comissoes__permanentes_de_2020._pdf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1630/comissoes__permanentes_de_2020._pdf.pdf</t>
   </si>
   <si>
     <t>Composição das comissões permantes 2020.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2219/comissao___2020..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2219/comissao___2020..pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE ACOMPANHAMENTO E FISCALIZAÇÃO DO FUNDO PREVIDENCIÁRIO DO SERVIDOR PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>8177</t>
   </si>
   <si>
     <t>TCE</t>
   </si>
   <si>
     <t>Ofício TCE - RJ</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2311/prestacao_de_conta_de_governo_executivo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2311/prestacao_de_conta_de_governo_executivo.pdf</t>
   </si>
   <si>
     <t>Oficio 8177/2020 _x000D_
 Referente a contas de Governo do Poder Executivo do exercício de 2019.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>36488</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2195/oficio_364882019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2195/oficio_364882019.pdf</t>
   </si>
   <si>
     <t>Oficio  PRS/SSE/CSO 36488/2019</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>OFSMA</t>
   </si>
   <si>
     <t>Ofício Sec Ação Social</t>
   </si>
   <si>
     <t>Sec. de Ação Social</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1704/oficio_038-2020_acao_social.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1704/oficio_038-2020_acao_social.pdf</t>
   </si>
   <si>
     <t>Ofício nº038/2020 que encaminha programação da semana de integração do SCFV - Jovens em Ação, nos dias 02, 03, 04 e 05 de março de 2020.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>EIO</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2431/emenda_impositiva_alexandra_2021.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2431/emenda_impositiva_alexandra_2021.pdf</t>
   </si>
   <si>
     <t>Ementa Impositiva ao Projeto de Lei nº 090/2020 referente a Lei Orçamentária do Município de Quissamã para o Exercício Fiscal de 2021.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2440/emenda_correta.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2440/emenda_correta.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento de Lei nº 090/2020. _x000D_
 Referente a Lei Orçamentária do Município De Quissamã para o Exercício Fiscal  de 2021</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2462/emenda_impositiva_2020_2021.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2462/emenda_impositiva_2020_2021.pdf</t>
   </si>
   <si>
     <t>Emenda impositiva nº _______/2020 ao Projeto de Lei nº 090/2020 referente ao Projeto de Lei Orçamentária do Município de Quissamã para o Exercício fiscal de 2021.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2464/emenda_impositiva_2021.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2464/emenda_impositiva_2021.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei nº  90/2020, referente à Lei Orçamentária do Município de Quissamã para o Exercício Fiscal de 2021.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2465/emenda_impositiva_leone_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2465/emenda_impositiva_leone_2020.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei nº      /2020 referente a Lei Orçamentaria do Município de Quissamã para o Exercício Fiscal de 2021.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2469/emenda_impositiva_2021.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2469/emenda_impositiva_2021.pdf</t>
   </si>
   <si>
     <t>Ementa Impositiva       ao Projeto de Lei nº 090/2020 referente a Lei Orçamentária do Município de Quissamã para o Exercício Fiscal de 2021.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2470/emenda_impositiva_2021_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2470/emenda_impositiva_2021_2.pdf</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2524/emenda_008ok.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2524/emenda_008ok.pdf</t>
   </si>
   <si>
     <t>emenda impositiva ao orçamento</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2525/emenda_impositiva_2020_folha_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2525/emenda_impositiva_2020_folha_1.pdf</t>
   </si>
   <si>
     <t>Ementa Impositiva      ao Projeto de Lei Nº 90/2020 referente a Lei Orçamentária do Município de Quissamã para o Exercício Fiscal de 2021.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2575/img20201222_13012216.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2575/img20201222_13012216.pdf</t>
   </si>
   <si>
     <t>Ementa Impositiva ao Projeto de Lei Nº 90/2020 referente a Lei Orçamentária do Município de Quissamã para o Exercício Fiscal de 2021.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>RELATÓRIOS</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1698/audiencia_publica_final_3qd_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1698/audiencia_publica_final_3qd_2019.pdf</t>
   </si>
   <si>
     <t>Relatório referente ao 3º Quadrimestre do ano de 2019.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1917/relatorio_1o_quadrimestre_-_escaneado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1917/relatorio_1o_quadrimestre_-_escaneado.pdf</t>
   </si>
   <si>
     <t>Relatório de Desempenho Fiscal do Município de Quissamã - 1º Quadrimestre de 2020</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2190/relatorio_de_desempenho_fiscal_2o_q._2020-_escaneado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2190/relatorio_de_desempenho_fiscal_2o_q._2020-_escaneado.pdf</t>
   </si>
   <si>
     <t>Relatório de Desempenho Fiscal do Município de Quissamã -_x000D_
 2º Quadrimestre de 2020</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>PLIP</t>
   </si>
   <si>
     <t>Projeto de Lei de Iniciativa Popular.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1748/projeto_de_lei_de_iniciativa_popular_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1748/projeto_de_lei_de_iniciativa_popular_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de Iniciativa Popular para retransmissão efetiva e integral da Sessões da Câmara por meio da radiofusão comunitária sediada na Cidade.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>ALDO</t>
   </si>
   <si>
     <t>Anexos - LDO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2407/oficio_348.2020_-_demonstrativos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2407/oficio_348.2020_-_demonstrativos.pdf</t>
   </si>
   <si>
     <t>Ofício nº 348/2020, referente a substituição dos anexos no Projeto de Lei de Diretrizes Orçamentárias - LDO 2021 (anexos).</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2454/mensagem_de_veto_projeto_lei_no_071-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2454/mensagem_de_veto_projeto_lei_no_071-2020.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO AO PROJETO DE LEI Nº 071/2020, ENCAMINHADA POR MEIO DO OFÍCIO Nº 351/2020</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2452/mensagem_de_veto_projeto_lei_no_072-2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2452/mensagem_de_veto_projeto_lei_no_072-2020.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO AO PROJETO DE LEI Nº 072/2020, ENCAMINHADA POR MEIO DO OFÍCIO Nº 352/2020</t>
   </si>
   <si>
     <t>8272</t>
   </si>
   <si>
     <t>ASACP</t>
   </si>
   <si>
     <t>Ata de Sessão Aprovação - Contas da Prefeitura</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/8272/ata_da_sessao_que_aprovou_as_contas_da_pmq_exerc._2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/8272/ata_da_sessao_que_aprovou_as_contas_da_pmq_exerc._2018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão em que aprova as contas da Prefeitura, Ano de 2018.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10379,67 +10379,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1624/18122019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1626/18122019_ext.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1625/19122019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1652/05022020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1653/06022020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1675/12022020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1700/13022020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1701/19022020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1702/20022020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1739/04032020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1740/05032020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1774/11032020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1775/12032020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2076/ata_da_sessao_extraordinaria_realizada_aos_18_dias_do_mes_de_marco_de_2020.odt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2077/ata_da_sessao_extraordinaria_realizada_aos_18_dias_do_mes_de_marco_de_2020.odt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2078/ata_da_sessao_extraordinaria_realizada_aos_25_dias_do_mes_de_marco_de_2020..odt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2079/ata_da_sessao_extraordinaria_realizada_aos_22_dias_do_mes_de_abril_de_2020.odt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2080/ata_da_sessao_extraordinaria_realizada_aos_22_dias_do_mes_de_abrilde_2020_-_2a.odt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2081/ata_da_sessao_extraordinaria_realizada_aos_10_dias_do_mes_de_junho_de_2020.odt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2082/ata_da_sessao_extraordinaria_realizada_aos_11_dias_do_mes_de_junho_de_2020.odt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2083/ata_da_sessao_extraordinaria_realizada_aos_22_dias_do_mes_de_junho_de_2020.odt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2084/ata_da_sessao_extraordinaria_realizada_aos_01_dia_do_mes_de_julho_de_2020.odt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2151/11032020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2152/12032020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2153/ata_da_sessao_extraordinaria_realizada_aos_08_dias_do_mes_de_julho_de_2020.odt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2154/16072020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2155/ata_da_sessao_extraordinaria_realizada_aos_28_dias_do_mes_de_julho_de_2020.odt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2156/17082020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2183/26082020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2182/27082020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2184/02092020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2214/03092020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2215/09092020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2222/10092020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2224/16092020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2243/20082020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2244/17092020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2257/23092020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2258/24092020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2267/30092020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2286/01102020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2287/07102020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2288/08102020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2309/14102020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2310/15102020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2339/21102020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2343/22102020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2344/29102020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2359/04112020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2360/05112020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2388/11112020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2389/11112020_-_extra.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2408/18112020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2409/19112020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2419/25112020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2420/26112020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2441/02122020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2443/03122020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2495/09122020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2496/10122020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2564/16122020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2565/17122020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2566/21122020_-_extra.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2567/21122020_-_2a_extra.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2572/22122020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2573/22032020_-_extra_2a.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2595/23122020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2599/29122020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1665/balancete_01.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1890/balancete_02.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2017/balancete_03.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1960/balancete_04.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2030/balancete_05.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2031/balancete_06.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2072/balancete_07.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2247/balancete__08.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2289/balancete_09.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2395/balancete_10.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2502/balancete_11.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1601/balancete_12_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1694/balancete_de_de_receita_e_despesa_mes_de_janeir_FzEhrnm.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1787/balancete_de_receita_e_despesa_envio_camara_mes_WURYZLV.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1807/balancete_de_receita_e_despesa_camara_mes_de_marco_2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1911/balancete_da_receita_abril_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1959/balancete_de_receita_e_despesa_mes_de_maio_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2016/camara_balancete_de_receita_e_despesa_mes_junho_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2051/balancete_de_receita_e_despesa_mes_de_julho_de_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2188/balancete_de_receita_e_despesa_do_mes_de_agosto_de_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2296/balancetes_de_receita_e_despesa_de_setembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2392/balancete_de_receita_e_despesa_mes_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2546/balancete_de_receita_e_despesa_mes_11.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2021/2621/banlacete_de_receita_e_despesa_mes_12-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1646/balancete_de_despesa__mes_de_dezembro_retificad_8Sv8hvm.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1617/balancete_de_receita_e_despesa_mes_12-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1912/balancete_de_despesa_abril_2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1692/certidao_no_01_-_2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1786/certidao_no_02_-_2020_camara_mes_de_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1803/certidao_camara_no_3-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1910/certidao_042020_referente_abril_2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1958/certidao_05_-_2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2015/camara_certidao_-_no_06.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2050/certidao_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2187/certidao_de_arrecadacao_no_08.2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2295/certidao_no_09.2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2391/certidao_no102020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2545/certidao_no11-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2021/2620/certidao_12_-2020camara.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1709/dec-2789.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1710/dec-2790.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1756/dec-2798.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1757/dec-2799.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1758/dec-2800.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1906/decreto_2842_2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1936/decreto_2875.2020_-_extraordinario.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1947/dec-2879.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1949/dec-2880.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1951/dec-2881.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1953/dec-2882.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1955/dec-2883.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1974/dec-2895.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1975/dec-2896.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1976/dec-2897.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1977/dec-2898.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1978/dec-2899.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2019/dec-2908.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2047/dec-2922.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2063/decreto_2938.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2064/decreto_2939.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2065/decreto_2940.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2199/dec-2946.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2200/dec-2947.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2162/decreto_2950-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2201/dec-2956.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2202/dec-2957.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2203/dec-2958.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2204/dec-2959.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2261/decreto_2967.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2262/decreto_2968.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2263/decreto_2969.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2377/dec-2994.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2378/dec-2995.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2379/dec-2996.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2380/dec-2999.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2381/dec-3000.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2382/dec-3001.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2383/dec-3002.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2384/dec-3003.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2385/dec-3004.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2411/dec-3005.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2412/dec-3006.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2410/dec-3011.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2477/dec-3016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2478/dec-3017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2479/dec-3018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2480/dec-3019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2481/dec-3020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2482/dec-3022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2483/dec-3023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2511/dec-3026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2512/dec-3027.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2508/dec-3028.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2513/dec-3032.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2542/decreto_3.032-2020_e_publicacao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2543/decreto_3.023-2020_e_publicacao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2574/decreto_3.022-2020_e_publicacao.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2592/dec-3036.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2593/dec-3037.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2594/dec-3039.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1662/documento_camara.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1666/recursos_de_orcamento_da_uniao_-_quissama.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1667/oficio_0035-2020-regv-cm_repasse_de_contrato_en_FQbIEwE.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1668/oficio_0036-2020-regov-cm_contrato_de_repasse_-_SwT3qJQ.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1695/recursos_do_orcamento_da_uniao_pagos_aos_munici_adiKP2I.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1705/oficio_018-2020_acu_petroleo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1708/oficio_046-2020_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1766/impacto_ticket_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2033/oficio_015_2020_coger_pmq.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2169/errata_pl_40.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2191/oficio_001.2020_solidariedade.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2192/oficio_001.prtb.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2196/of_gna_182.2020_gas_natural.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2218/requerimento.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2414/municipio_rj_3304151_2020_10.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2450/anexo_i_do_projeto_de_lei_no_084-2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2500/anexo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2533/anexo_i_-_mapa_da__uc_municipal_-_apa_canal_campos_macae_-_sem_foto.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2534/anexo_ii_-_memorial_descritivo_-_uc_apa_canal_campos_-_macae_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2535/anexo_i_-_mapa_da__uc_municipal_-_apa_canal_campos_macae_-_com_foto.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2569/anexo_i_-_mapa_da__uc_municipal_-_apa_canal_campos_macae_-_sem_foto.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2570/anexo_i_-_mapa_da__uc_municipal_-_apa_canal_campos_macae_-_com_foto.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2571/anexo_ii_-_memorial_descritivo_-_uc_apa_canal_campos_-_macae_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2175/emenda_aditiva_ao_projeto_de_lei_de_iniciativa_popular.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2422/emenda_modificativa_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1800/emenda_modificativa_duzentos_reiais.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2028/emenda_modificativa_p.l_042.2020_rejane2.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2029/parecer_em_02.2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2090/emenda_modificativa_pl_049_2000_-_sem_no.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2177/emenda_modificativa_ao_artigo_1o_da_p.i.p.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2433/emenda_modificativa_6.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2176/emenda_supressiva_p.i.p_2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1612/indicacao_acs.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1628/ar_no_centro_de_especialidade_vHhuqBT.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1631/indicacao_reajuste_salario_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1650/servico_de_rocadacerto2.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1654/indicacao_praiacc.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1655/indicacao_energia_solarcerto.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1676/indicacao_piscina_em_sccerto.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1722/indicacao_quebra_molas_estrada_machado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1723/indicacao_sitio2.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_estrada_machado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacaoreforma_na_quadra_de_machadinhacerto.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1741/ar_no_hospital-_1_certo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1744/curso_esiminacao_de_leitecerto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1752/indicacao_banda_musical_da_guarda_mirim.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1780/indicacao_auxio_liga_desportivacerto.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1781/indicacao_merenda_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1784/indicacao_auxilio_ze_borba.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1792/indicacao_legislativa_distribuicao_de_cestas_ba_yxnYjgw.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1793/indicacao_legislativa_isencao_cobranca_taxa_ilu_vCrBVlP.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1794/indicacao_legislativa_expansao_do_programa_acre_Lc9xIqL.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1888/larissa.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1891/covid.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1931/modelo_de_indicacao_2020.odt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1995/indicacao_do_1o_da_lei_1699_gratificacao_20000_rOpaSvC.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2001/indicacao_para_construcao_de_praca_beira_de_lagoacerto.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2002/indicacao_para_construcao_de_praca_beira_de_lagoacerto2.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2003/indicacao_saneamento_basico_beira_de_lagoa_e_si_nl6d4nf.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2006/indicacao_instituto.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2007/indicacao_dos_artigos_40_e_46_da_lei_1903.2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2026/indicacao_triturador_de_racao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2042/indicacao_transporte.odt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2048/indicacao_abrigo_de_passageiros_no_visgueiro.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2059/indicacao_canto.odt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2091/aterramento_bfcerto.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2141/penha.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2146/indicacao_raiox_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2147/indicacao_praca_em_conde_de_araruamaok.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2148/indicacao_do_programa_do_lixo_ao_luxo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2150/indicacao_inclusao_em_rota_turistica.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2171/indicacao_da_cobertura_da_quadra_do_regina_celi.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2185/indicacao_plano_de_saude_servidor.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2238/carmo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2250/piteiras.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2260/conde.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2269/indicacao_farmacia_pdf.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2279/machadinha.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2282/indicacao_creche_da_penha.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2290/vivendas_do_canal.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2291/indicacao_mercado_de_peixes_na_ribeira.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2306/barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2313/indicacao_praca_em_conde_de_araruama.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2418/indicacao_sede_do_mosaico_das_unidades_de_conservacao..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2432/indicacao_ortopedista_no_centro_de_especialidades.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2472/abono_saude.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1603/lei-1902.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1604/lei-1903.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1711/lei-1905.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1712/lei-1906.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1713/lei-1907.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1714/lei-1908.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1783/lei-1909.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1759/lei-1910.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1760/lei-1911.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1893/lei-1912.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1894/lei-1913.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1895/lei-1914.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1896/lei-1915.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1897/lei-1916.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1898/lei-1917.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1899/lei-1918.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1900/lei-1919.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1901/lei-1920.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1902/lei-1921.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1903/lei-1922.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1904/lei-1923.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1943/lei-1924.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1948/lei-1925.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1950/lei-1926.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1952/lei-1927.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1954/lei-1928.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1956/lei_-1929.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1961/lei-1930.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1979/lei-1932.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1980/lei-1933.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1981/lei-1934.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1982/lei-1935.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1983/lei-1936.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2018/lei-1937.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1992/lei-1938.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2045/lei-1939.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2046/lei-1940.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2066/lei_1941.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2067/lei_1942.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2068/lei_1943.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2069/lei-1944.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2070/lei-1945.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2205/lei-1946.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2206/lei-1947.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2161/lei_1948-2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2207/lei-1949.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2208/lei-1950.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2209/lei-1951.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2210/lei-1952.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2211/lei-1953.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2220/lei-1954.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2221/lei-1956.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2235/lei_no_1957.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2242/lei_no_1958.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2270/lei-1959.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2271/lei-1960.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2272/lei-1961.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2264/lei_1962.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2265/lei_1963.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2266/lei_1964.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2308/lei_1965.2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2358/lei-1967.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2367/lei-1968.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2368/lei-1969.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2369/lei-1970.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2370/lei-1973.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2371/lei-1974.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2372/lei-1975.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2373/lei-1976.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2374/lei-1977.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2375/lei-1978.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2376/lei-1979.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2413/lei-1981.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2446/lei-1982.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2484/lei-1983.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2485/lei-1984.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2486/lei-1985.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2487/lei-1986.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2488/lei-1987.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2447/lei-1988.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2448/lei-1989.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2514/lei-1991.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2515/lei-1992.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2516/lei-1993.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2489/lei-1994.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2550/lei-1995.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2549/lei-1996.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2548/lei-1997.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2562/lei-1998.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2563/lei-1999.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2582/lei-2000.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2580/lei-2001.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2581/lei-2002.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2597/lei-2003.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2598/lei-2004.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2589/lei-2005.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2590/lei-2006.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2591/lei-2008.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1618/mensagem_0001-2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1633/mensagem_02.2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1635/mensagem_03.2020.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1643/mensagem_04.2020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1637/mensagem_05.2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1639/mensagem_06.2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1641/mensagem_07.2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1663/mensagem_08.2020.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2139/mensagem_009.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1763/mensagem_10.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1753/mensagem_11.2020.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1772/mensagem_12.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1755/mensagem_13.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1788/mensagem-014-2020.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1790/mensagem-015-20.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1798/mensagem_n_016-2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1808/msg_18.2020.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1811/msg_19.2020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1907/msg_20.2020.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1920/msg_021-2020.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1937/msg_022.2020.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1969/msg_23.2020.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1939/msg_024.2020.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1944/mensagem_025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1967/mensagem_n_026.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1984/mensagem_n_027.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1989/mensagem_n_028.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2004/mensagem_029.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1999/msg_0030-2020.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2020/mensagem_n_031.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2034/msg_032.2020.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2036/msg_033.2020.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2038/msg_034.2020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2043/mensagem_035-2020.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2057/mensagem_037-2020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2074/msg_0038.2020.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2130/mensagem_0039.2020.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2132/mensagem_0040.2020.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2134/mensagem_0041.2020.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2136/mensagem_0042.2020.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2142/mensagem_0043.2020.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2157/mensagem_044.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2159/mensagem_045-2020.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2225/msg_0046.2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2227/msg_0047.2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2229/msg_0048.2020.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2253/msg_0049.2020_ldo-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2283/mensagem_50.2020.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2297/mensagem_051-2020.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2299/mensagem_0052.2020.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2301/mensagem_0053.2020.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2303/mensagem_0054.2020.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2326/msg_55.2020.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2328/msg_56.2020.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2330/msg_57.2020.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2332/msg_58.2020.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2334/msg_59.2020.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2336/msg_60.2020.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2365/mensagem_061.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2361/msg_062.2020.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2363/msg_063.2020.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2393/mensagem_064-2020.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2396/msg_65.2020.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2398/msg_66.2020.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2400/msg_67.2020.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2402/msg_68.2020.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2404/msg_69.2020.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2434/mensagem_no_071-2020.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2423/mensagem_0072.2020.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2436/mensagem_0073.2020.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2438/mensagem_0074.2020.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2473/mensagem_no_075-2020.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2475/mensagem_no_076-2020.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2501/mensagem_077-2020.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2518/mensagem_78.2020.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2520/mensagem_79.2020.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2522/mensagem_80.2020.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2539/mensagem_no_081-2020.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2578/mensagem_0082.2020.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1592/oficio_008.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1689/oficio_013-2020.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1690/oficio_014-2020.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1605/oficio_019-2020.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1606/oficio_021-2020.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1607/oficio_023-2020.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1608/oficio_024-2020.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1610/oficio_025-2020.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1609/oficio_026-2020.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1614/oficio_034-2020.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1620/oficio_036-2020.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1621/oficio_037-2020.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1622/oficio_038-2020.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1627/of.039-20.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1657/oficio_045-2020.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1687/oficio_066-2020.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1686/oficio_068-2020.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1683/oficio_069-2020.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1684/oficio_073-2020.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1685/oficio_074-2020.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1688/oficio_075-2020.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2095/oficio_089.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1738/oficio_091.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1737/oficio_092.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1762/oficio_096.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1973/oficio_230-2020.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1996/oficio_235-2020.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1997/oficio_236-2020.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1998/oficio_242-2020.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2008/oficio_243.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2012/oficio_244.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2009/oficio_246.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2010/oficio_247.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2011/oficio_252.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2013/oficio_254.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2071/oficio_270-2020.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2086/oficio_278-2020.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2088/oficio_279-2020.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2085/oficio_280-2020.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2087/oficio_281-2020.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2273/oficio_312-2020.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2274/oficio_313-2020.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2275/oficio_315-2020.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2276/oficio_316-2020.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2277/oficio_317-2020.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2312/oficio.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2316/oficio_335.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2317/oficio_337.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2444/oficio_no_354-2020.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2445/oficio_no_357-2020.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1632/oficio_002_de_2019_ar_condicionado_em_psf_de_sc.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1651/oficio_003_maquina_na_estrada_da_campina_mCGA3Eg.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1725/oficio_005_rua_belizario_reparo_bueirocerto.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1726/oficio_006_rua_belizario_reparo_asfaticocerto.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1727/oficio_007_rua_proj_asfalto_fresadocerto.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1728/oficio_008_manilha_quebrada_rua_almerinda_da_co_TcxWU14.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1729/oficio_009_estr_de_floresta_sc_ligacaode_esgoto.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1730/oficio_010_ci_quebrada_alevino_pereira.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1731/oficio_011_ci_quebrada_rua_jose_matias.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1732/oficio_012_bonfim_melhorias_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1733/oficio_013_vista_alegre_patrol_e_fresado.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1734/oficio_014_meio-fio_quebrado_rua_jose_matias.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1735/oficio_015_poda_de_arvore_rua_projetadai_sc.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1751/oficio_016_iptu_2020_prorrogacao.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1918/oficio_017_iluminacao_engenho_central.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2023/oficio_018_lampada_queimada_r_jose_matias_sc.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2024/oficio_019_colocacao_de_lampadas_sc.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2060/oficio_021_colocacao_de_lampadas_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2170/oficio_022_calcamento_r_princesa_isabel_centro.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2197/oficio_023_animais_no_campo_de_machadinhacerto.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2198/oficio_024_pavimentacao_rua_jose_matias_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2239/oficio_025_quebra_molas_entre_o_centro_e_machadinha.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2255/oficio_026_lampada_queimada_praia_de_joao_francisco.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2280/oficio_027_braco_de_luz_caxias_porto_da_ribeira.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2281/oficio_028_calcamento_beira_de_lagoa.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2293/oficio_029_enel_retirada_de_poste_beira_de_lagoa.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2315/oficio_030_asfalto_e_operacao_tapa_buraco_beira_de_lagoa.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1649/oficio_der.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1914/oficio_fiperj.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1913/oficio_saude.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1915/oficio_solicitamdo_informacoes_sobre_iluminacao_yjfzLr7.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1924/oficio_educacao20200603_11363009.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1946/oficio_ipes20200617_10045621.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1988/oficio_caixa20200701_12044248.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1656/oficio_bebedouro_na_pracacerto.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1716/oficio_rocada_no_engenhocerto.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1717/oficio_-manilha-nocanto-de-santo-antoniocertook.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1718/manutencao_em_morrinhoscerto.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1742/oficio_curso_salvatagem.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1922/oficio_reividicacaoes_dos_moradores.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2217/reiteracao_da_balanca_1.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1703/oficio_maquina_patrol_morro_altocerto.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1770/oficio_saude_corona.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1801/oficio_saude_corona_decreto.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2061/oficio_reparo_na_estrada_do_machado.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2138/oficio_liberacao_treinos.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2245/oficio_reparo_na_estrada_do_machado_2809.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2246/oficio_poste_de_luz_estrada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2259/oficio_reparo_na_estrada_de_campina.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1696/oficio_54-2020_saude.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2022/of_1622020_entrega_relatorio_1qd2020_camara.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2241/oficio_274.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2240/oficio_275.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2252/oficio_279-2020.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1595/oficio_semfa_001-2020.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1658/oficio_003_2020_rcl.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1602/oficio_ao_legislativo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1623/oficio_camara_prestacao_de_contas_2019__no_015-020.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1661/oficio_executivo_n_182020.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1672/oficio_semfa_019.2020.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1697/oficio_022-2020_-_solicita_copia_ata_da_audienc_bWSegtd.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1615/oficio_de_envio_a_camara_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1613/oficio_033.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2025/oficio_35_2020.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1916/oficio_semfa_no_039-2020.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1919/oficio_040-2020_ata_da_audiencia.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1648/oficio42.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1647/oficio_048-2020.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1645/oficio_de_envio_balancete_de_despesa_dezembro_2_gmxLTxR.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2189/oficio_semfa_064.2020.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2233/oficio_0070.2020_-_convite_a_camara.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2268/oficio_071.2020_-_semfa.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1693/oficio_camara_no_072-2020.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2338/oficio_079.2020_-_semfa.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2416/oficio_80.2020.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2415/oficio_semfa_no_83-2020.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1785/oficio_no102-2020_camara_mes_02-2020.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1802/oficio_camarano_119_mes_de_marco.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1797/of.semsa_121.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1810/oficio_122-2020.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1813/oficio_camara_no124-2020_p._contas_2019.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1905/oficio_125_2020.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1909/oficio_no_1292020_referente_abril_2020.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1935/oficio_182.2020.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1957/oficio_no_184_-2020_mes_05.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2073/oficio_camara.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1972/oficio_232-2020.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1991/oficio_245-2020.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2014/camara_oficio_250_-_020_referente_ao_mes_06.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2027/oficio_257-2020.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2032/oficio_261-2020.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2040/oficio_259-2020.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2041/oficio_260-2020.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2049/oficio_camara_266_-__2020.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2062/oficio_275-2020.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2129/oficio_n.o_286.2020.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2145/oficio_no_291-2020.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2186/oficio_301.2020.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2285/oficio_n_322.2020.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2305/oficio_326-2020.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2294/oficio_329.2020.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2307/oficio_no_332.2020.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2342/oficio_333-2020.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2341/oficio_334-2020.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2323/oficio_340.2020.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2324/oficio_341.2020.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2325/oficio_342.2020.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2390/oficio_camara_no0346_-20.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2406/oficio_348.2020.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2417/oficio_350-2020.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2453/oficio_no_351-2020.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2451/oficio_no_352-2020.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2449/oficio_no_361-2020.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2544/camara_oficio__mes_11_no_366-2020.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2517/oficio_368.2020.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2541/oficio_no_369-2020.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2547/oficio_370.2020_-_alteracao_na_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1659/03.2020_denominacao_da_piscina_jf.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1660/96.2019_comdimq.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1669/02.2020_alteracao_da_lei_1137_amihs.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1670/04.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1678/pl_01.2020.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1679/parecer_95.2019_selo_de_excelencia.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1680/parecer_94.2019_dia_conscientizacao_bucal.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1681/pl_93.2020.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1682/parecer_05.2020_empresa_amiga.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1691/pl_13.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1699/14.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1719/06.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1720/09.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1721/07.2020_credito_adicional_especial_KWH7ETw.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1743/pl_16.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1771/parecer_pl_12.2020.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1776/parecer_pl_17.2020.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1777/parecer_pl_21.2020.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1778/parecer_pl_23.2020.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1779/parecer_pr_01.2020.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1782/parecer_pdl_01.2020.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1795/parecer_projeto_026-2020.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1796/parecer_projeto_027-2020.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1804/parecer__emenda_modificativa_ao_projeto_28.2020.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1805/pl_28.2020_70.00.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1806/parecer_25.2020.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1925/22.2020_credito__suplementar.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1926/29.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1927/31.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1928/32.2020_credito__suplementar.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1929/30.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1930/01.2020_projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1933/parecer_pdl_02.2020_titulos_cidadania.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1963/parecer_pl_10.2020_abertura_de_credito_adiciona_HrYPWyo.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1964/parecer_pl_08.2020_abertura_de_credito_adiciona_w02Wqa9.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1965/parecer_pl_35.2020_abertura_de_credito_adiciona_3dnsk59.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1966/parecer_pl_34.2020_abertura_de_credito_adiciona_T2GGpHo.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1971/38.2020_prorrogacao_da_vigencida_da_lei_1920_ma_gEbsiH6.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1986/36.2020_credito_adicional_especial_10.0000.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1993/parecer_39.2020.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1994/parecer_pl_41.2020.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2052/projeto_043.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2053/projeto_045.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2054/projeto_046.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2055/projeto_047.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2056/projeto_048.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2092/pl_33.2020_denominacao_de_area_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2093/pl_40.2020_denominacao_da_ponte_do_machado.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2094/parecer__pl_49.2020.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2096/50.2020_credito_adicional_especial_8.395.62239.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2097/02.2020_projeto_de_resolucao._criacao_da_comissao.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2098/pl_18.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2099/pl_19.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2100/parecer_emenda_modificativa_04.2020.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2144/parecer_pl_55.2020_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2164/parecer_pl_20.2020_alteracao_da_lei_1864.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2165/51.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2166/53.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2167/54.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2168/52.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2174/parecer__pip_radio.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2178/parecer_emenda_supressiva_ao_projeto_de_iniciativa_popular_01.2020.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2179/parecer_emenda_modificativa_ao_projeto_de_iniciativa_popular_01.2020.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2180/parecer_emenda_aditiva_ao_projeto_de_iniciativa_popular_01.2020.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2193/parecer56.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2194/59.2020_parecer_pl_idosos.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2212/p.l_58.2020_altera_a_redacao.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2213/p.l_60.2020_icms.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2216/p.l_57.2020_altera_os_artigos.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2237/parecer_oficio_tce_exercicio_de_2018.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2248/parecer_pl_62.2020_abertura_de_credito_...pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2249/parecer_pl_63.2020_abertura_de_credito_suplementar__...pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2256/parecer_pl_61.2020_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2292/pl_64.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2314/parecer__pl_66.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2318/parecer_pl_67.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2340/parecer_pl_60_alterado_com_projeto.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2345/parecer_71.2020_subsidio_do_prefeito_e_vice-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2346/75.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2347/parecer_74.2020_subsidio_dos_vereadoes.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2348/parecer_72.2020_subsidio_dos_secretarios_e_procurador_geral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2349/parecer_pl_73.2020_alteracao_da_lei_1567.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2350/76.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2351/parecer_pl_77.2020_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2352/79.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2353/parecer_pl_80.2020_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2354/parecer_pl_78.2020_abertura_de_credito_suplementar__...pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2355/parecer_pl_68.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2356/parecer_pl_69.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2357/parecer_pl_70.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2386/parecer_pl_82.2020_abertura_de_credito_suplementar..pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2387/parecer_pl_81.2020_abertura_de_credito_suplementar..pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2425/parecer_pl_84.2020__contratacao_especial.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2426/parecer_pl_85.2020_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2427/parecer_pl_86.2020_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2428/parecer_pl_87.2020_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2429/parecer_pl_88.2020_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2430/89.2020_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2455/parecer_pl_91.2020_abertura_de_credito_especial.doc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2456/pl_65.2020_ldo.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2466/parecer_pl_94.2020_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2467/parecer_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2468/parecer_emenda_impositiva_no_01.2020.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2471/parecer_pl_93.2020_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2490/pl_95.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2491/pl_96.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2492/pl_98.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2493/pl_99.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2494/pl_97.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2504/parecer_emenda_impositiva_no_02.2020.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2505/parecer_emenda_impositiva_no_03.2020.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2506/parecer_emenda_impositiva_no_04.2020.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2507/parecer_emenda_impositiva_no_05.2020.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2509/parecer_001_mensagem_de_veto.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2510/parecer_002_mensagem_de_veto.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2526/parecer_pl_101.2020.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2527/parecer_pl_102.2020_alteracao_do_anexo_i_da_lei_no_1995.2020.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2528/parecer_103.2020_subsidio_funcionarios_permanentes_cmq.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2529/003.2020_projeto_de_resolucao..pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2531/pl_100.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2532/atualizacao.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2536/parecer_e.i_06.2020.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2537/parecer_e.i_07.2020.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2551/parecer_pl_105.2020_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2552/parecer_pl_107.2020_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2553/parecer_pl_106.2020_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2554/parecer_e.i_08.2020.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2555/parecer_e.i_09.2020.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2556/pl_109.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2557/parecer_pl_108.2020.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2561/parecer_e.a_ao_pl_65.2020.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2583/parecer_pl_114_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2584/pl_110.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2585/pl_111.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2586/pl_112.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2587/parecer_pl_113.2020_alteracao_lei_1899_apa.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2588/parecer_e.i_10.2020.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2601/parecer_emenda_modificativa_06.2020.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1769/decreto_suspensao_dos_trabalhos_122.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1932/projeto_de_decreto_cidadania.2020.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2236/pdl_contas_de_2018.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2457/pdl_contas_de_2019.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1594/projeto_de_lei_001-2020.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1600/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1611/uilson.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1619/pl_de_29-01-2020_r_901.82884_-_cae_superavit.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1629/projeto_de_lei_005-2020.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1634/mensagem_02.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1636/mensagem_03.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1644/mensagem_04.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1638/mensagem_05.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1640/mensagem_06.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1642/mensagem_07.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1664/projeto_de_lei_012-2020.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1671/projeto_de_lei_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1674/projeto_de_lei_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1707/projeto_de_lei_age.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1715/projeto_de_lei-n001-_2020_1.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1747/pl_banda_musical_uniao_quissama.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1749/projeto_de_lei__sr._prudenciocerto.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1750/projeto_de_lei__sr._vicente_manhaescerto_EIjoDwp.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1765/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1764/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1754/mensagem_11.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1768/projeto_de_lei_024-2020.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1773/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1789/programas_municipais.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1791/projeto_de_lei-enfermagem.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1799/projeto_de_lei-auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1809/msg_18.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1812/msg_19.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1908/msg_20.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1921/msg_021-2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1923/projeto_de_lei_area_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1938/msg_022.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1940/msg_024.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1970/msg_23.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1945/projeto_de_lei-suspender_recolhimento.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1968/prorroga_lei_n_1920.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1985/suspender_o_desc.parc.emp.consignados.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1987/pl_deniminacao_ponte_machado.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1990/projeto_de_lei-altera_a_lei_1903.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2000/msg_0030-2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2005/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2035/msg_032.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2037/msg_033.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2039/msg_034.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2044/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2058/mensagem_037.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2075/msg_0038.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2131/mensagem_0039.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2133/mensagem_0040.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2135/mensagem_0041.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2137/mensagem_0042.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2143/mensagem_0043.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2149/projeto_de_lei_vagas_de_estacionamentodeficientes.zip" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2158/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2160/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2163/pl_cartao_de_estacionamento_para_idosos.zip" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2173/projeto_de_lei_icms_1.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2226/msg_0046.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2228/msg_0047.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2231/msg_0048.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2251/projeto_de_lei__maria_francisca.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2254/pl_ldo_-_2021.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2284/mensagem_50.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2298/projeto_de_lei-altera_lei_1549.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2300/mensagem_0052.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2302/mensagem_0053.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2304/mensagem_0054.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2319/projeto_de_leii_prefeito.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2320/projeto_de_lei_secretario.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2321/tabela-de-reajuste-2021-real.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2322/projeto_de_lei_vereadores.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2327/msg_55.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2329/msg_56.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2331/msg_57.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2333/msg_58.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2335/msg_59.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2337/msg_60.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2362/msg_062.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2364/msg_063.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2366/projeto_de_lei-prorroga_a_lei_1920.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2394/projeto_de_lei_084-2020.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2397/msg_65.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2399/msg_66.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2401/parecer_pl_87.2020_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2403/msg_68.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2405/msg_69.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2421/loa_2021.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2424/mensagem_0072.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2435/projeto_de_lei_criacao_vaga_fonoaudiologia.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2437/mensagem_0073.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2439/mensagem_0074.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2442/pl_juca.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2458/pl_rosy.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2459/projeto_de_lei_ildefonso.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2460/projeto_de_lei_otavio.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2461/waldir99.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2463/pl_hiago.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2474/projeto_de_lei_majoracao_programas_sociais.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2476/projeto_de_lei_alteracao_lei_1995.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2497/antelei_vencimento_vp.odt" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2530/altera_artigo_42_1.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2519/mensagem_78.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2521/mensagem_79.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2523/mensagem_80.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2538/projeto_de_lei_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2540/projeto_de_lei_denominacao_quadra_barra_furado.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2558/projeto_de_lei_walterci_nogueira_3.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2559/rua_joel_-_assil.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2560/projeto_de_lei_de_leticia.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2568/pl_apa.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2579/mensagem_0082.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2596/projeto_de_lei__bf.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2021/projeto_de_lei-alt.lei_compl.n_006.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1745/projeto_de_resolucao_titulo_de_cidadania.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1962/projeto_de_resolucao_regimento_interno_2020__pr_cYpi7b3.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2498/prejeto_de_resolucao_1.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2499/projeto_de_resolucao_2.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1677/requerimento_obras_saude.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1889/requerimento_hospital_pandemia.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2181/requerimento_grafica.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2278/requerimento_comissao_fiscalizacao_do_regime_juridico..pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2503/requerimento__de_regimento_de_urgencia_2020-_thayse.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2576/requerimento_jose_borba.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2577/requerimento__de_regimento_de_urgencia_2020_luiz.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2600/requerimento__b.f.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1673/relatorio_3o_quadrimestre_de_2019.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1865/item_-_33.01.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1814/item_01.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1815/item_02.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1816/item_03.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1817/item_04_.1_lei_do_plano_plurianual_-_ppa_assina_sXOF1UD.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1818/item_04.2_lei_1887-2019_alteracao_ppa_2018-2021.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1819/item_05.1_ldo_2019_-_lei_1800_de_04.12.2018.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1820/item_05._2_lei_1886-2019_alteracao_ldo_2019.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1821/item_06_loa_2019_-_lei_1818_de_28.12.2018.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1822/item_07.01.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1823/item_08.01.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1824/item_09.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1825/item_10.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1826/item_11.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1827/item_12.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1828/item_13.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1829/item_14.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1830/item_15.01.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1831/item_15.02.xlsx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1832/item_16.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1833/item_17.01.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1834/item_18.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1835/item_19.01.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1836/item_19.02.xlsx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1837/item_20.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1838/item_21.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1839/item_22.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1840/item_-_23.01.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1841/item_23.02.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1842/item_-_23.03.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1843/item_23.04.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1844/item_23.05.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1845/item_-_23.06.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1846/item_-_23.07.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1847/item_-_23.08.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1848/item_-_23..09.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1849/item_-_23.10.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1850/item_-_23.11.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1851/item_-_23.12.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1852/item_23.13.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1853/item_-_23.14.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1854/item_-_24.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1855/item_-_24.02.xml" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1856/item_-_25.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1857/item-_26.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1858/item_-_27.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1859/item_28.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1860/item-_26.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1861/item_29.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1862/item_-_30.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1863/item_31.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1864/item_32.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1866/quadro_c.1_-_educacao.xlsx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1867/quadro_c.2_-_educacao.xlsx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1868/quadro_c.3_-_educacao.xlsx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1869/item_-_34.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1870/item_-_35.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1871/item_-_36.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1872/item_-_38.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1873/item_-_39.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1874/item_-_40.01.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1875/item_-__40.02.xlsx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1876/item_-_41.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1877/item_-_42.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1878/item_-_43.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1879/item_-_44.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1880/item_09.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1881/item_07.02.zip" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1882/item_8.02.zip" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1883/item_17.02.zip" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1884/item_-_57.02.zip" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1885/item_-_58.02.zip" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1886/item_-_71.02.zip" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1887/item_-_77.02.zip" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2101/item_-_01__oficio.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2102/item_-__02.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2103/item_-_03.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2104/item_-_04.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2105/item_-_05.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2106/item_-_06.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2107/item__-_07.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2108/item_-_08.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2109/item_09.1.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2110/item_-_10.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2111/item_-_11.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2112/item_-_11.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2113/item_-_12.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2114/item_-_13.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2115/item_14.1.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2116/item_-_16.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2117/item_-_17.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2118/item_-_18.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2119/item_-_19.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2120/item_-_20.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2121/item_-_21.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2122/item_-_21.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2123/item_-_22.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2124/item_-_23.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2125/item__-_15.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2126/item__-_15.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2127/item_-_16.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2128/item_-_23.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1630/comissoes__permanentes_de_2020._pdf.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2219/comissao___2020..pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2311/prestacao_de_conta_de_governo_executivo.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2195/oficio_364882019.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1704/oficio_038-2020_acao_social.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2431/emenda_impositiva_alexandra_2021.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2440/emenda_correta.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2462/emenda_impositiva_2020_2021.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2464/emenda_impositiva_2021.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2465/emenda_impositiva_leone_2020.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2469/emenda_impositiva_2021.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2470/emenda_impositiva_2021_2.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2524/emenda_008ok.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2525/emenda_impositiva_2020_folha_1.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2575/img20201222_13012216.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1698/audiencia_publica_final_3qd_2019.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1917/relatorio_1o_quadrimestre_-_escaneado.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2190/relatorio_de_desempenho_fiscal_2o_q._2020-_escaneado.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1748/projeto_de_lei_de_iniciativa_popular_1.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2407/oficio_348.2020_-_demonstrativos.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2454/mensagem_de_veto_projeto_lei_no_071-2020.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2452/mensagem_de_veto_projeto_lei_no_072-2020.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/8272/ata_da_sessao_que_aprovou_as_contas_da_pmq_exerc._2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1624/18122019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1626/18122019_ext.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1625/19122019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1652/05022020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1653/06022020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1675/12022020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1700/13022020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1701/19022020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1702/20022020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1739/04032020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1740/05032020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1774/11032020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1775/12032020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2076/ata_da_sessao_extraordinaria_realizada_aos_18_dias_do_mes_de_marco_de_2020.odt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2077/ata_da_sessao_extraordinaria_realizada_aos_18_dias_do_mes_de_marco_de_2020.odt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2078/ata_da_sessao_extraordinaria_realizada_aos_25_dias_do_mes_de_marco_de_2020..odt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2079/ata_da_sessao_extraordinaria_realizada_aos_22_dias_do_mes_de_abril_de_2020.odt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2080/ata_da_sessao_extraordinaria_realizada_aos_22_dias_do_mes_de_abrilde_2020_-_2a.odt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2081/ata_da_sessao_extraordinaria_realizada_aos_10_dias_do_mes_de_junho_de_2020.odt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2082/ata_da_sessao_extraordinaria_realizada_aos_11_dias_do_mes_de_junho_de_2020.odt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2083/ata_da_sessao_extraordinaria_realizada_aos_22_dias_do_mes_de_junho_de_2020.odt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2084/ata_da_sessao_extraordinaria_realizada_aos_01_dia_do_mes_de_julho_de_2020.odt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2151/11032020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2152/12032020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2153/ata_da_sessao_extraordinaria_realizada_aos_08_dias_do_mes_de_julho_de_2020.odt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2154/16072020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2155/ata_da_sessao_extraordinaria_realizada_aos_28_dias_do_mes_de_julho_de_2020.odt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2156/17082020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2183/26082020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2182/27082020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2184/02092020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2214/03092020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2215/09092020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2222/10092020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2224/16092020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2243/20082020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2244/17092020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2257/23092020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2258/24092020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2267/30092020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2286/01102020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2287/07102020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2288/08102020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2309/14102020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2310/15102020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2339/21102020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2343/22102020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2344/29102020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2359/04112020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2360/05112020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2388/11112020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2389/11112020_-_extra.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2408/18112020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2409/19112020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2419/25112020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2420/26112020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2441/02122020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2443/03122020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2495/09122020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2496/10122020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2564/16122020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2565/17122020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2566/21122020_-_extra.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2567/21122020_-_2a_extra.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2572/22122020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2573/22032020_-_extra_2a.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2595/23122020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2599/29122020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1665/balancete_01.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1890/balancete_02.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2017/balancete_03.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1960/balancete_04.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2030/balancete_05.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2031/balancete_06.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2072/balancete_07.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2247/balancete__08.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2289/balancete_09.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2395/balancete_10.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2502/balancete_11.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1601/balancete_12_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1694/balancete_de_de_receita_e_despesa_mes_de_janeir_FzEhrnm.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1787/balancete_de_receita_e_despesa_envio_camara_mes_WURYZLV.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1807/balancete_de_receita_e_despesa_camara_mes_de_marco_2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1911/balancete_da_receita_abril_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1959/balancete_de_receita_e_despesa_mes_de_maio_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2016/camara_balancete_de_receita_e_despesa_mes_junho_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2051/balancete_de_receita_e_despesa_mes_de_julho_de_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2188/balancete_de_receita_e_despesa_do_mes_de_agosto_de_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2296/balancetes_de_receita_e_despesa_de_setembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2392/balancete_de_receita_e_despesa_mes_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2546/balancete_de_receita_e_despesa_mes_11.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2021/2621/banlacete_de_receita_e_despesa_mes_12-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1646/balancete_de_despesa__mes_de_dezembro_retificad_8Sv8hvm.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1617/balancete_de_receita_e_despesa_mes_12-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1912/balancete_de_despesa_abril_2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1692/certidao_no_01_-_2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1786/certidao_no_02_-_2020_camara_mes_de_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1803/certidao_camara_no_3-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1910/certidao_042020_referente_abril_2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1958/certidao_05_-_2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2015/camara_certidao_-_no_06.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2050/certidao_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2187/certidao_de_arrecadacao_no_08.2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2295/certidao_no_09.2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2391/certidao_no102020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2545/certidao_no11-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2021/2620/certidao_12_-2020camara.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1709/dec-2789.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1710/dec-2790.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1756/dec-2798.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1757/dec-2799.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1758/dec-2800.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1906/decreto_2842_2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1936/decreto_2875.2020_-_extraordinario.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1947/dec-2879.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1949/dec-2880.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1951/dec-2881.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1953/dec-2882.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1955/dec-2883.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1974/dec-2895.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1975/dec-2896.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1976/dec-2897.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1977/dec-2898.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1978/dec-2899.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2019/dec-2908.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2047/dec-2922.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2063/decreto_2938.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2064/decreto_2939.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2065/decreto_2940.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2199/dec-2946.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2200/dec-2947.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2162/decreto_2950-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2201/dec-2956.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2202/dec-2957.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2203/dec-2958.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2204/dec-2959.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2261/decreto_2967.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2262/decreto_2968.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2263/decreto_2969.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2377/dec-2994.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2378/dec-2995.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2379/dec-2996.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2380/dec-2999.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2381/dec-3000.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2382/dec-3001.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2383/dec-3002.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2384/dec-3003.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2385/dec-3004.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2411/dec-3005.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2412/dec-3006.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2410/dec-3011.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2477/dec-3016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2478/dec-3017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2479/dec-3018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2480/dec-3019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2481/dec-3020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2482/dec-3022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2483/dec-3023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2511/dec-3026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2512/dec-3027.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2508/dec-3028.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2513/dec-3032.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2542/decreto_3.032-2020_e_publicacao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2543/decreto_3.023-2020_e_publicacao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2574/decreto_3.022-2020_e_publicacao.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2592/dec-3036.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2593/dec-3037.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2594/dec-3039.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1662/documento_camara.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1666/recursos_de_orcamento_da_uniao_-_quissama.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1667/oficio_0035-2020-regv-cm_repasse_de_contrato_en_FQbIEwE.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1668/oficio_0036-2020-regov-cm_contrato_de_repasse_-_SwT3qJQ.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1695/recursos_do_orcamento_da_uniao_pagos_aos_munici_adiKP2I.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1705/oficio_018-2020_acu_petroleo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1708/oficio_046-2020_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1766/impacto_ticket_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2033/oficio_015_2020_coger_pmq.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2169/errata_pl_40.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2191/oficio_001.2020_solidariedade.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2192/oficio_001.prtb.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2196/of_gna_182.2020_gas_natural.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2218/requerimento.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2414/municipio_rj_3304151_2020_10.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2450/anexo_i_do_projeto_de_lei_no_084-2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2500/anexo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2533/anexo_i_-_mapa_da__uc_municipal_-_apa_canal_campos_macae_-_sem_foto.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2534/anexo_ii_-_memorial_descritivo_-_uc_apa_canal_campos_-_macae_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2535/anexo_i_-_mapa_da__uc_municipal_-_apa_canal_campos_macae_-_com_foto.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2569/anexo_i_-_mapa_da__uc_municipal_-_apa_canal_campos_macae_-_sem_foto.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2570/anexo_i_-_mapa_da__uc_municipal_-_apa_canal_campos_macae_-_com_foto.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2571/anexo_ii_-_memorial_descritivo_-_uc_apa_canal_campos_-_macae_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2175/emenda_aditiva_ao_projeto_de_lei_de_iniciativa_popular.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2422/emenda_modificativa_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1800/emenda_modificativa_duzentos_reiais.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2028/emenda_modificativa_p.l_042.2020_rejane2.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2029/parecer_em_02.2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2090/emenda_modificativa_pl_049_2000_-_sem_no.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2177/emenda_modificativa_ao_artigo_1o_da_p.i.p.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2433/emenda_modificativa_6.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2176/emenda_supressiva_p.i.p_2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1612/indicacao_acs.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1628/ar_no_centro_de_especialidade_vHhuqBT.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1631/indicacao_reajuste_salario_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1650/servico_de_rocadacerto2.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1654/indicacao_praiacc.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1655/indicacao_energia_solarcerto.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1676/indicacao_piscina_em_sccerto.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1722/indicacao_quebra_molas_estrada_machado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1723/indicacao_sitio2.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_estrada_machado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacaoreforma_na_quadra_de_machadinhacerto.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1741/ar_no_hospital-_1_certo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1744/curso_esiminacao_de_leitecerto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1752/indicacao_banda_musical_da_guarda_mirim.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1780/indicacao_auxio_liga_desportivacerto.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1781/indicacao_merenda_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1784/indicacao_auxilio_ze_borba.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1792/indicacao_legislativa_distribuicao_de_cestas_ba_yxnYjgw.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1793/indicacao_legislativa_isencao_cobranca_taxa_ilu_vCrBVlP.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1794/indicacao_legislativa_expansao_do_programa_acre_Lc9xIqL.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1888/larissa.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1891/covid.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1931/modelo_de_indicacao_2020.odt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1995/indicacao_do_1o_da_lei_1699_gratificacao_20000_rOpaSvC.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2001/indicacao_para_construcao_de_praca_beira_de_lagoacerto.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2002/indicacao_para_construcao_de_praca_beira_de_lagoacerto2.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2003/indicacao_saneamento_basico_beira_de_lagoa_e_si_nl6d4nf.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2006/indicacao_instituto.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2007/indicacao_dos_artigos_40_e_46_da_lei_1903.2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2026/indicacao_triturador_de_racao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2042/indicacao_transporte.odt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2048/indicacao_abrigo_de_passageiros_no_visgueiro.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2059/indicacao_canto.odt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2091/aterramento_bfcerto.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2141/penha.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2146/indicacao_raiox_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2147/indicacao_praca_em_conde_de_araruamaok.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2148/indicacao_do_programa_do_lixo_ao_luxo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2150/indicacao_inclusao_em_rota_turistica.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2171/indicacao_da_cobertura_da_quadra_do_regina_celi.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2185/indicacao_plano_de_saude_servidor.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2238/carmo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2250/piteiras.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2260/conde.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2269/indicacao_farmacia_pdf.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2279/machadinha.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2282/indicacao_creche_da_penha.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2290/vivendas_do_canal.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2291/indicacao_mercado_de_peixes_na_ribeira.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2306/barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2313/indicacao_praca_em_conde_de_araruama.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2418/indicacao_sede_do_mosaico_das_unidades_de_conservacao..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2432/indicacao_ortopedista_no_centro_de_especialidades.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2472/abono_saude.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1603/lei-1902.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1604/lei-1903.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1711/lei-1905.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1712/lei-1906.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1713/lei-1907.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1714/lei-1908.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1783/lei-1909.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1759/lei-1910.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1760/lei-1911.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1893/lei-1912.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1894/lei-1913.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1895/lei-1914.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1896/lei-1915.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1897/lei-1916.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1898/lei-1917.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1899/lei-1918.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1900/lei-1919.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1901/lei-1920.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1902/lei-1921.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1903/lei-1922.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1904/lei-1923.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1943/lei-1924.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1948/lei-1925.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1950/lei-1926.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1952/lei-1927.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1954/lei-1928.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1956/lei_-1929.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1961/lei-1930.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1979/lei-1932.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1980/lei-1933.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1981/lei-1934.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1982/lei-1935.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1983/lei-1936.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2018/lei-1937.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1992/lei-1938.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2045/lei-1939.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2046/lei-1940.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2066/lei_1941.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2067/lei_1942.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2068/lei_1943.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2069/lei-1944.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2070/lei-1945.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2205/lei-1946.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2206/lei-1947.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2161/lei_1948-2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2207/lei-1949.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2208/lei-1950.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2209/lei-1951.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2210/lei-1952.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2211/lei-1953.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2220/lei-1954.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2221/lei-1956.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2235/lei_no_1957.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2242/lei_no_1958.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2270/lei-1959.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2271/lei-1960.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2272/lei-1961.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2264/lei_1962.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2265/lei_1963.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2266/lei_1964.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2308/lei_1965.2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2358/lei-1967.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2367/lei-1968.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2368/lei-1969.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2369/lei-1970.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2370/lei-1973.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2371/lei-1974.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2372/lei-1975.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2373/lei-1976.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2374/lei-1977.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2375/lei-1978.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2376/lei-1979.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2413/lei-1981.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2446/lei-1982.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2484/lei-1983.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2485/lei-1984.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2486/lei-1985.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2487/lei-1986.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2488/lei-1987.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2447/lei-1988.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2448/lei-1989.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2514/lei-1991.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2515/lei-1992.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2516/lei-1993.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2489/lei-1994.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2550/lei-1995.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2549/lei-1996.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2548/lei-1997.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2562/lei-1998.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2563/lei-1999.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2582/lei-2000.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2580/lei-2001.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2581/lei-2002.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2597/lei-2003.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2598/lei-2004.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2589/lei-2005.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2590/lei-2006.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2591/lei-2008.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1618/mensagem_0001-2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1633/mensagem_02.2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1635/mensagem_03.2020.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1643/mensagem_04.2020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1637/mensagem_05.2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1639/mensagem_06.2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1641/mensagem_07.2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1663/mensagem_08.2020.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2139/mensagem_009.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1763/mensagem_10.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1753/mensagem_11.2020.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1772/mensagem_12.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1755/mensagem_13.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1788/mensagem-014-2020.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1790/mensagem-015-20.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1798/mensagem_n_016-2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1808/msg_18.2020.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1811/msg_19.2020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1907/msg_20.2020.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1920/msg_021-2020.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1937/msg_022.2020.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1969/msg_23.2020.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1939/msg_024.2020.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1944/mensagem_025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1967/mensagem_n_026.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1984/mensagem_n_027.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1989/mensagem_n_028.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2004/mensagem_029.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1999/msg_0030-2020.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2020/mensagem_n_031.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2034/msg_032.2020.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2036/msg_033.2020.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2038/msg_034.2020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2043/mensagem_035-2020.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2057/mensagem_037-2020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2074/msg_0038.2020.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2130/mensagem_0039.2020.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2132/mensagem_0040.2020.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2134/mensagem_0041.2020.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2136/mensagem_0042.2020.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2142/mensagem_0043.2020.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2157/mensagem_044.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2159/mensagem_045-2020.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2225/msg_0046.2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2227/msg_0047.2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2229/msg_0048.2020.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2253/msg_0049.2020_ldo-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2283/mensagem_50.2020.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2297/mensagem_051-2020.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2299/mensagem_0052.2020.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2301/mensagem_0053.2020.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2303/mensagem_0054.2020.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2326/msg_55.2020.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2328/msg_56.2020.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2330/msg_57.2020.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2332/msg_58.2020.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2334/msg_59.2020.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2336/msg_60.2020.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2365/mensagem_061.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2361/msg_062.2020.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2363/msg_063.2020.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2393/mensagem_064-2020.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2396/msg_65.2020.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2398/msg_66.2020.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2400/msg_67.2020.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2402/msg_68.2020.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2404/msg_69.2020.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2434/mensagem_no_071-2020.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2423/mensagem_0072.2020.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2436/mensagem_0073.2020.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2438/mensagem_0074.2020.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2473/mensagem_no_075-2020.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2475/mensagem_no_076-2020.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2501/mensagem_077-2020.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2518/mensagem_78.2020.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2520/mensagem_79.2020.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2522/mensagem_80.2020.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2539/mensagem_no_081-2020.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2578/mensagem_0082.2020.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1592/oficio_008.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1689/oficio_013-2020.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1690/oficio_014-2020.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1605/oficio_019-2020.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1606/oficio_021-2020.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1607/oficio_023-2020.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1608/oficio_024-2020.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1610/oficio_025-2020.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1609/oficio_026-2020.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1614/oficio_034-2020.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1620/oficio_036-2020.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1621/oficio_037-2020.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1622/oficio_038-2020.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1627/of.039-20.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1657/oficio_045-2020.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1687/oficio_066-2020.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1686/oficio_068-2020.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1683/oficio_069-2020.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1684/oficio_073-2020.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1685/oficio_074-2020.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1688/oficio_075-2020.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2095/oficio_089.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1738/oficio_091.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1737/oficio_092.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1762/oficio_096.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1973/oficio_230-2020.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1996/oficio_235-2020.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1997/oficio_236-2020.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1998/oficio_242-2020.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2008/oficio_243.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2012/oficio_244.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2009/oficio_246.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2010/oficio_247.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2011/oficio_252.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2013/oficio_254.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2071/oficio_270-2020.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2086/oficio_278-2020.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2088/oficio_279-2020.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2085/oficio_280-2020.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2087/oficio_281-2020.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2273/oficio_312-2020.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2274/oficio_313-2020.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2275/oficio_315-2020.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2276/oficio_316-2020.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2277/oficio_317-2020.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2312/oficio.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2316/oficio_335.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2317/oficio_337.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2444/oficio_no_354-2020.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2445/oficio_no_357-2020.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1632/oficio_002_de_2019_ar_condicionado_em_psf_de_sc.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1651/oficio_003_maquina_na_estrada_da_campina_mCGA3Eg.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1725/oficio_005_rua_belizario_reparo_bueirocerto.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1726/oficio_006_rua_belizario_reparo_asfaticocerto.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1727/oficio_007_rua_proj_asfalto_fresadocerto.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1728/oficio_008_manilha_quebrada_rua_almerinda_da_co_TcxWU14.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1729/oficio_009_estr_de_floresta_sc_ligacaode_esgoto.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1730/oficio_010_ci_quebrada_alevino_pereira.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1731/oficio_011_ci_quebrada_rua_jose_matias.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1732/oficio_012_bonfim_melhorias_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1733/oficio_013_vista_alegre_patrol_e_fresado.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1734/oficio_014_meio-fio_quebrado_rua_jose_matias.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1735/oficio_015_poda_de_arvore_rua_projetadai_sc.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1751/oficio_016_iptu_2020_prorrogacao.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1918/oficio_017_iluminacao_engenho_central.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2023/oficio_018_lampada_queimada_r_jose_matias_sc.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2024/oficio_019_colocacao_de_lampadas_sc.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2060/oficio_021_colocacao_de_lampadas_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2170/oficio_022_calcamento_r_princesa_isabel_centro.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2197/oficio_023_animais_no_campo_de_machadinhacerto.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2198/oficio_024_pavimentacao_rua_jose_matias_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2239/oficio_025_quebra_molas_entre_o_centro_e_machadinha.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2255/oficio_026_lampada_queimada_praia_de_joao_francisco.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2280/oficio_027_braco_de_luz_caxias_porto_da_ribeira.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2281/oficio_028_calcamento_beira_de_lagoa.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2293/oficio_029_enel_retirada_de_poste_beira_de_lagoa.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2315/oficio_030_asfalto_e_operacao_tapa_buraco_beira_de_lagoa.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1649/oficio_der.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1914/oficio_fiperj.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1913/oficio_saude.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1915/oficio_solicitamdo_informacoes_sobre_iluminacao_yjfzLr7.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1924/oficio_educacao20200603_11363009.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1946/oficio_ipes20200617_10045621.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1988/oficio_caixa20200701_12044248.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1656/oficio_bebedouro_na_pracacerto.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1716/oficio_rocada_no_engenhocerto.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1717/oficio_-manilha-nocanto-de-santo-antoniocertook.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1718/manutencao_em_morrinhoscerto.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1742/oficio_curso_salvatagem.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1922/oficio_reividicacaoes_dos_moradores.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2217/reiteracao_da_balanca_1.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1703/oficio_maquina_patrol_morro_altocerto.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1770/oficio_saude_corona.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1801/oficio_saude_corona_decreto.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2061/oficio_reparo_na_estrada_do_machado.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2138/oficio_liberacao_treinos.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2245/oficio_reparo_na_estrada_do_machado_2809.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2246/oficio_poste_de_luz_estrada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2259/oficio_reparo_na_estrada_de_campina.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1696/oficio_54-2020_saude.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2022/of_1622020_entrega_relatorio_1qd2020_camara.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2241/oficio_274.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2240/oficio_275.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2252/oficio_279-2020.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1595/oficio_semfa_001-2020.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1658/oficio_003_2020_rcl.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1602/oficio_ao_legislativo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1623/oficio_camara_prestacao_de_contas_2019__no_015-020.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1661/oficio_executivo_n_182020.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1672/oficio_semfa_019.2020.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1697/oficio_022-2020_-_solicita_copia_ata_da_audienc_bWSegtd.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1615/oficio_de_envio_a_camara_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1613/oficio_033.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2025/oficio_35_2020.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1916/oficio_semfa_no_039-2020.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1919/oficio_040-2020_ata_da_audiencia.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1648/oficio42.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1647/oficio_048-2020.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1645/oficio_de_envio_balancete_de_despesa_dezembro_2_gmxLTxR.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2189/oficio_semfa_064.2020.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2233/oficio_0070.2020_-_convite_a_camara.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2268/oficio_071.2020_-_semfa.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1693/oficio_camara_no_072-2020.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2338/oficio_079.2020_-_semfa.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2416/oficio_80.2020.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2415/oficio_semfa_no_83-2020.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1785/oficio_no102-2020_camara_mes_02-2020.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1802/oficio_camarano_119_mes_de_marco.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1797/of.semsa_121.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1810/oficio_122-2020.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1813/oficio_camara_no124-2020_p._contas_2019.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1905/oficio_125_2020.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1909/oficio_no_1292020_referente_abril_2020.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1935/oficio_182.2020.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1957/oficio_no_184_-2020_mes_05.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2073/oficio_camara.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1972/oficio_232-2020.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1991/oficio_245-2020.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2014/camara_oficio_250_-_020_referente_ao_mes_06.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2027/oficio_257-2020.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2032/oficio_261-2020.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2040/oficio_259-2020.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2041/oficio_260-2020.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2049/oficio_camara_266_-__2020.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2062/oficio_275-2020.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2129/oficio_n.o_286.2020.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2145/oficio_no_291-2020.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2186/oficio_301.2020.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2285/oficio_n_322.2020.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2305/oficio_326-2020.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2294/oficio_329.2020.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2307/oficio_no_332.2020.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2342/oficio_333-2020.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2341/oficio_334-2020.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2323/oficio_340.2020.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2324/oficio_341.2020.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2325/oficio_342.2020.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2390/oficio_camara_no0346_-20.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2406/oficio_348.2020.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2417/oficio_350-2020.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2453/oficio_no_351-2020.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2451/oficio_no_352-2020.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2449/oficio_no_361-2020.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2544/camara_oficio__mes_11_no_366-2020.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2517/oficio_368.2020.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2541/oficio_no_369-2020.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2547/oficio_370.2020_-_alteracao_na_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1659/03.2020_denominacao_da_piscina_jf.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1660/96.2019_comdimq.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1669/02.2020_alteracao_da_lei_1137_amihs.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1670/04.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1678/pl_01.2020.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1679/parecer_95.2019_selo_de_excelencia.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1680/parecer_94.2019_dia_conscientizacao_bucal.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1681/pl_93.2020.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1682/parecer_05.2020_empresa_amiga.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1691/pl_13.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1699/14.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1719/06.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1720/09.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1721/07.2020_credito_adicional_especial_KWH7ETw.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1743/pl_16.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1771/parecer_pl_12.2020.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1776/parecer_pl_17.2020.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1777/parecer_pl_21.2020.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1778/parecer_pl_23.2020.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1779/parecer_pr_01.2020.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1782/parecer_pdl_01.2020.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1795/parecer_projeto_026-2020.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1796/parecer_projeto_027-2020.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1804/parecer__emenda_modificativa_ao_projeto_28.2020.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1805/pl_28.2020_70.00.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1806/parecer_25.2020.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1925/22.2020_credito__suplementar.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1926/29.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1927/31.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1928/32.2020_credito__suplementar.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1929/30.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1930/01.2020_projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1933/parecer_pdl_02.2020_titulos_cidadania.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1963/parecer_pl_10.2020_abertura_de_credito_adiciona_HrYPWyo.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1964/parecer_pl_08.2020_abertura_de_credito_adiciona_w02Wqa9.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1965/parecer_pl_35.2020_abertura_de_credito_adiciona_3dnsk59.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1966/parecer_pl_34.2020_abertura_de_credito_adiciona_T2GGpHo.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1971/38.2020_prorrogacao_da_vigencida_da_lei_1920_ma_gEbsiH6.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1986/36.2020_credito_adicional_especial_10.0000.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1993/parecer_39.2020.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1994/parecer_pl_41.2020.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2052/projeto_043.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2053/projeto_045.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2054/projeto_046.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2055/projeto_047.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2056/projeto_048.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2092/pl_33.2020_denominacao_de_area_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2093/pl_40.2020_denominacao_da_ponte_do_machado.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2094/parecer__pl_49.2020.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2096/50.2020_credito_adicional_especial_8.395.62239.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2097/02.2020_projeto_de_resolucao._criacao_da_comissao.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2098/pl_18.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2099/pl_19.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2100/parecer_emenda_modificativa_04.2020.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2144/parecer_pl_55.2020_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2164/parecer_pl_20.2020_alteracao_da_lei_1864.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2165/51.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2166/53.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2167/54.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2168/52.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2174/parecer__pip_radio.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2178/parecer_emenda_supressiva_ao_projeto_de_iniciativa_popular_01.2020.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2179/parecer_emenda_modificativa_ao_projeto_de_iniciativa_popular_01.2020.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2180/parecer_emenda_aditiva_ao_projeto_de_iniciativa_popular_01.2020.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2193/parecer56.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2194/59.2020_parecer_pl_idosos.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2212/p.l_58.2020_altera_a_redacao.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2213/p.l_60.2020_icms.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2216/p.l_57.2020_altera_os_artigos.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2237/parecer_oficio_tce_exercicio_de_2018.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2248/parecer_pl_62.2020_abertura_de_credito_...pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2249/parecer_pl_63.2020_abertura_de_credito_suplementar__...pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2256/parecer_pl_61.2020_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2292/pl_64.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2314/parecer__pl_66.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2318/parecer_pl_67.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2340/parecer_pl_60_alterado_com_projeto.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2345/parecer_71.2020_subsidio_do_prefeito_e_vice-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2346/75.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2347/parecer_74.2020_subsidio_dos_vereadoes.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2348/parecer_72.2020_subsidio_dos_secretarios_e_procurador_geral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2349/parecer_pl_73.2020_alteracao_da_lei_1567.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2350/76.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2351/parecer_pl_77.2020_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2352/79.2020_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2353/parecer_pl_80.2020_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2354/parecer_pl_78.2020_abertura_de_credito_suplementar__...pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2355/parecer_pl_68.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2356/parecer_pl_69.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2357/parecer_pl_70.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2386/parecer_pl_82.2020_abertura_de_credito_suplementar..pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2387/parecer_pl_81.2020_abertura_de_credito_suplementar..pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2425/parecer_pl_84.2020__contratacao_especial.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2426/parecer_pl_85.2020_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2427/parecer_pl_86.2020_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2428/parecer_pl_87.2020_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2429/parecer_pl_88.2020_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2430/89.2020_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2455/parecer_pl_91.2020_abertura_de_credito_especial.doc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2456/pl_65.2020_ldo.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2466/parecer_pl_94.2020_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2467/parecer_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2468/parecer_emenda_impositiva_no_01.2020.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2471/parecer_pl_93.2020_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2490/pl_95.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2491/pl_96.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2492/pl_98.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2493/pl_99.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2494/pl_97.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2504/parecer_emenda_impositiva_no_02.2020.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2505/parecer_emenda_impositiva_no_03.2020.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2506/parecer_emenda_impositiva_no_04.2020.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2507/parecer_emenda_impositiva_no_05.2020.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2509/parecer_001_mensagem_de_veto.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2510/parecer_002_mensagem_de_veto.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2526/parecer_pl_101.2020.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2527/parecer_pl_102.2020_alteracao_do_anexo_i_da_lei_no_1995.2020.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2528/parecer_103.2020_subsidio_funcionarios_permanentes_cmq.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2529/003.2020_projeto_de_resolucao..pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2531/pl_100.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2532/atualizacao.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2536/parecer_e.i_06.2020.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2537/parecer_e.i_07.2020.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2551/parecer_pl_105.2020_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2552/parecer_pl_107.2020_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2553/parecer_pl_106.2020_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2554/parecer_e.i_08.2020.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2555/parecer_e.i_09.2020.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2556/pl_109.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2557/parecer_pl_108.2020.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2561/parecer_e.a_ao_pl_65.2020.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2583/parecer_pl_114_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2584/pl_110.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2585/pl_111.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2586/pl_112.2020_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2587/parecer_pl_113.2020_alteracao_lei_1899_apa.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2588/parecer_e.i_10.2020.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2601/parecer_emenda_modificativa_06.2020.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1769/decreto_suspensao_dos_trabalhos_122.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1932/projeto_de_decreto_cidadania.2020.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2236/pdl_contas_de_2018.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2457/pdl_contas_de_2019.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1594/projeto_de_lei_001-2020.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1600/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1611/uilson.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1619/pl_de_29-01-2020_r_901.82884_-_cae_superavit.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1629/projeto_de_lei_005-2020.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1634/mensagem_02.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1636/mensagem_03.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1644/mensagem_04.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1638/mensagem_05.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1640/mensagem_06.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1642/mensagem_07.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1664/projeto_de_lei_012-2020.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1671/projeto_de_lei_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1674/projeto_de_lei_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1707/projeto_de_lei_age.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1715/projeto_de_lei-n001-_2020_1.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1747/pl_banda_musical_uniao_quissama.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1749/projeto_de_lei__sr._prudenciocerto.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1750/projeto_de_lei__sr._vicente_manhaescerto_EIjoDwp.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1765/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1764/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1754/mensagem_11.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1768/projeto_de_lei_024-2020.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1773/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1789/programas_municipais.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1791/projeto_de_lei-enfermagem.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1799/projeto_de_lei-auxilio_financeiro.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1809/msg_18.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1812/msg_19.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1908/msg_20.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1921/msg_021-2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1923/projeto_de_lei_area_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1938/msg_022.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1940/msg_024.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1970/msg_23.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1945/projeto_de_lei-suspender_recolhimento.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1968/prorroga_lei_n_1920.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1985/suspender_o_desc.parc.emp.consignados.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1987/pl_deniminacao_ponte_machado.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1990/projeto_de_lei-altera_a_lei_1903.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2000/msg_0030-2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2005/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2035/msg_032.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2037/msg_033.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2039/msg_034.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2044/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2058/mensagem_037.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2075/msg_0038.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2131/mensagem_0039.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2133/mensagem_0040.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2135/mensagem_0041.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2137/mensagem_0042.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2143/mensagem_0043.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2149/projeto_de_lei_vagas_de_estacionamentodeficientes.zip" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2158/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2160/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2163/pl_cartao_de_estacionamento_para_idosos.zip" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2173/projeto_de_lei_icms_1.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2226/msg_0046.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2228/msg_0047.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2231/msg_0048.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2251/projeto_de_lei__maria_francisca.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2254/pl_ldo_-_2021.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2284/mensagem_50.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2298/projeto_de_lei-altera_lei_1549.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2300/mensagem_0052.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2302/mensagem_0053.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2304/mensagem_0054.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2319/projeto_de_leii_prefeito.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2320/projeto_de_lei_secretario.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2321/tabela-de-reajuste-2021-real.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2322/projeto_de_lei_vereadores.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2327/msg_55.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2329/msg_56.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2331/msg_57.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2333/msg_58.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2335/msg_59.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2337/msg_60.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2362/msg_062.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2364/msg_063.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2366/projeto_de_lei-prorroga_a_lei_1920.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2394/projeto_de_lei_084-2020.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2397/msg_65.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2399/msg_66.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2401/parecer_pl_87.2020_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2403/msg_68.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2405/msg_69.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2421/loa_2021.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2424/mensagem_0072.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2435/projeto_de_lei_criacao_vaga_fonoaudiologia.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2437/mensagem_0073.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2439/mensagem_0074.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2442/pl_juca.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2458/pl_rosy.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2459/projeto_de_lei_ildefonso.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2460/projeto_de_lei_otavio.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2461/waldir99.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2463/pl_hiago.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2474/projeto_de_lei_majoracao_programas_sociais.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2476/projeto_de_lei_alteracao_lei_1995.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2497/antelei_vencimento_vp.odt" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2530/altera_artigo_42_1.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2519/mensagem_78.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2521/mensagem_79.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2523/mensagem_80.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2538/projeto_de_lei_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2540/projeto_de_lei_denominacao_quadra_barra_furado.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2558/projeto_de_lei_walterci_nogueira_3.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2559/rua_joel_-_assil.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2560/projeto_de_lei_de_leticia.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2568/pl_apa.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2579/mensagem_0082.2020_-_pl.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2596/projeto_de_lei__bf.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2021/projeto_de_lei-alt.lei_compl.n_006.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1745/projeto_de_resolucao_titulo_de_cidadania.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1962/projeto_de_resolucao_regimento_interno_2020__pr_cYpi7b3.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2498/prejeto_de_resolucao_1.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2499/projeto_de_resolucao_2.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1677/requerimento_obras_saude.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1889/requerimento_hospital_pandemia.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2181/requerimento_grafica.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2278/requerimento_comissao_fiscalizacao_do_regime_juridico..pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2503/requerimento__de_regimento_de_urgencia_2020-_thayse.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2576/requerimento_jose_borba.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2577/requerimento__de_regimento_de_urgencia_2020_luiz.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2600/requerimento__b.f.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1673/relatorio_3o_quadrimestre_de_2019.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1865/item_-_33.01.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1814/item_01.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1815/item_02.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1816/item_03.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1817/item_04_.1_lei_do_plano_plurianual_-_ppa_assina_sXOF1UD.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1818/item_04.2_lei_1887-2019_alteracao_ppa_2018-2021.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1819/item_05.1_ldo_2019_-_lei_1800_de_04.12.2018.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1820/item_05._2_lei_1886-2019_alteracao_ldo_2019.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1821/item_06_loa_2019_-_lei_1818_de_28.12.2018.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1822/item_07.01.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1823/item_08.01.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1824/item_09.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1825/item_10.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1826/item_11.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1827/item_12.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1828/item_13.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1829/item_14.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1830/item_15.01.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1831/item_15.02.xlsx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1832/item_16.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1833/item_17.01.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1834/item_18.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1835/item_19.01.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1836/item_19.02.xlsx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1837/item_20.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1838/item_21.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1839/item_22.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1840/item_-_23.01.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1841/item_23.02.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1842/item_-_23.03.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1843/item_23.04.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1844/item_23.05.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1845/item_-_23.06.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1846/item_-_23.07.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1847/item_-_23.08.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1848/item_-_23..09.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1849/item_-_23.10.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1850/item_-_23.11.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1851/item_-_23.12.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1852/item_23.13.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1853/item_-_23.14.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1854/item_-_24.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1855/item_-_24.02.xml" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1856/item_-_25.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1857/item-_26.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1858/item_-_27.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1859/item_28.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1860/item-_26.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1861/item_29.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1862/item_-_30.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1863/item_31.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1864/item_32.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1866/quadro_c.1_-_educacao.xlsx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1867/quadro_c.2_-_educacao.xlsx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1868/quadro_c.3_-_educacao.xlsx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1869/item_-_34.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1870/item_-_35.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1871/item_-_36.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1872/item_-_38.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1873/item_-_39.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1874/item_-_40.01.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1875/item_-__40.02.xlsx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1876/item_-_41.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1877/item_-_42.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1878/item_-_43.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1879/item_-_44.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1880/item_09.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1881/item_07.02.zip" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1882/item_8.02.zip" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1883/item_17.02.zip" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1884/item_-_57.02.zip" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1885/item_-_58.02.zip" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1886/item_-_71.02.zip" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1887/item_-_77.02.zip" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2101/item_-_01__oficio.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2102/item_-__02.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2103/item_-_03.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2104/item_-_04.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2105/item_-_05.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2106/item_-_06.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2107/item__-_07.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2108/item_-_08.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2109/item_09.1.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2110/item_-_10.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2111/item_-_11.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2112/item_-_11.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2113/item_-_12.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2114/item_-_13.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2115/item_14.1.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2116/item_-_16.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2117/item_-_17.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2118/item_-_18.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2119/item_-_19.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2120/item_-_20.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2121/item_-_21.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2122/item_-_21.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2123/item_-_22.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2124/item_-_23.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2125/item__-_15.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2126/item__-_15.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2127/item_-_16.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2128/item_-_23.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1630/comissoes__permanentes_de_2020._pdf.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2219/comissao___2020..pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2311/prestacao_de_conta_de_governo_executivo.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2195/oficio_364882019.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1704/oficio_038-2020_acao_social.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2431/emenda_impositiva_alexandra_2021.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2440/emenda_correta.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2462/emenda_impositiva_2020_2021.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2464/emenda_impositiva_2021.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2465/emenda_impositiva_leone_2020.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2469/emenda_impositiva_2021.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2470/emenda_impositiva_2021_2.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2524/emenda_008ok.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2525/emenda_impositiva_2020_folha_1.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2575/img20201222_13012216.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1698/audiencia_publica_final_3qd_2019.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1917/relatorio_1o_quadrimestre_-_escaneado.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2190/relatorio_de_desempenho_fiscal_2o_q._2020-_escaneado.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1748/projeto_de_lei_de_iniciativa_popular_1.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2407/oficio_348.2020_-_demonstrativos.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2454/mensagem_de_veto_projeto_lei_no_071-2020.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/2452/mensagem_de_veto_projeto_lei_no_072-2020.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/8272/ata_da_sessao_que_aprovou_as_contas_da_pmq_exerc._2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H994"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="136.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>