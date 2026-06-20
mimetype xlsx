--- v0 (2025-12-11)
+++ v1 (2026-06-20)
@@ -54,12072 +54,12072 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AS</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>SESSÃO DE ATA - SA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/452/19122018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/452/19122018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 19/12/2018 ás 17h</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/453/19122018_-_extra_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/453/19122018_-_extra_2.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 19/12/2018 ás 19h30</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/454/19122018_-_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/454/19122018_-_extra.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 19/12/2018 ás 19h</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/455/20122018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/455/20122018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 20/12/2018 ás 17h</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/456/20122018_-_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/456/20122018_-_extra.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 20/12/2018 ás 20h</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/459/20122018_haakdkk.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/459/20122018_haakdkk.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Solene de inauguração do novo Plenário, Ulysses da Silveira Guimarães dia 2012/2018</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/457/26122018_-_extra_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/457/26122018_-_extra_2.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 26/12/2018 às 17 h</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/466/26122018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/466/26122018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 26/12/2018 às 18 h</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/467/14012019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/467/14012019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária realizada aos 14/01/2019</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/485/ata_da_sessao_ordinaria_realizada_aos_06_dias_do_NHgtCfm.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/485/ata_da_sessao_ordinaria_realizada_aos_06_dias_do_NHgtCfm.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 06-02-2019.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/528/13022019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/528/13022019.pdf</t>
   </si>
   <si>
     <t>Sessão Ordinária do dia 13-02-2019</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/529/14022019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/529/14022019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 14-02-2019</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/577/20022019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/577/20022019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 20-02-2019</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/578/21022019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/578/21022019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 21-02-2019</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/596/07022019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/596/07022019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 07-02-2019</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/597/27032019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/597/27032019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 27-02-2019</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/598/28032019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/598/28032019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 28-02-2019</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/602/21-02-2019_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/602/21-02-2019_extra.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 21-02-2019</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/634/13032019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/634/13032019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 13-03-2019</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/635/14032019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/635/14032019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 14-03-2019</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/657/21032019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/657/21032019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada aos 21-03-2019</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/658/20032019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/658/20032019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 20 - 03-2019</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/687/27032019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/687/27032019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 27-03-2019</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/688/27032019_-_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/688/27032019_-_extra.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 27-03-2019</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/689/28032019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/689/28032019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 28-03-2019</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/697/03042019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/697/03042019.pdf</t>
   </si>
   <si>
     <t>Ata da reunião ordinária realizada aos 03 dias do mês de Abril de 2019.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/702/04042019..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/702/04042019..pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada aos 04 dias do mês de abril de 2019.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/701/04042019_-_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/701/04042019_-_extra.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária realizada aos 04 dias do mês de abril de 2019</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/815/10042019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/815/10042019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 10-04-2019</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/824/11042019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/824/11042019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 11-04-2019</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/851/17042019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/851/17042019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 17-04-2019</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/852/24042019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/852/24042019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 24-04-2019</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/853/25042019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/853/25042019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 25-04-2019</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/854/02052019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/854/02052019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 02-05-2019</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/887/08052019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/887/08052019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 08-05-2019</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/888/08052019_-_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/888/08052019_-_extra.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 08-05-2019</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/889/09052019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/889/09052019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 09-05-2019</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/914/15052019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/914/15052019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 15-05-2019</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/915/16052019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/915/16052019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 16-05-2019</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/948/22052019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/948/22052019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 22-05-2019</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/947/23052019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/947/23052019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 23-05-2019</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/980/29052019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/980/29052019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 29 de maio de 2019</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/981/30052019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/981/30052019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 30-05-2019</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/983/30052019_-_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/983/30052019_-_extra.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 30-05-2019</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1001/05062019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1001/05062019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada dia 05 de junho de 2019</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1002/06062019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1002/06062019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada dia 06 de junho de 2019.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1023/13062019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1023/13062019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 13-06-2019</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1039/19062019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1039/19062019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 19-06-2019</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1078/26062019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1078/26062019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 26-06-2019</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1079/27062019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1079/27062019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 27 de junho de 2019</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1103/03072019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1103/03072019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 03-07-2019</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1105/04072019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1105/04072019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada em 04 de Julho de 2019</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1126/10072019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1126/10072019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 10-07-2019</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1129/11072019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1129/11072019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada dia 11 de julho de 2019.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1144/17072019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1144/17072019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 17-07-2019</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1145/17072019_-_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1145/17072019_-_extra.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extaordinaria do dia 17-07-2019</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1171/01082019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1171/01082019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 01-08-2019</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1197/07082019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1197/07082019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão ordinária realizada 07 de agosto de 2019</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1198/08082019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1198/08082019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 08 de agosto de 2019</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1214/14082019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1214/14082019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinaria do dia 14-08-2019</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1215/15082019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1215/15082019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinaria do dia 15-08-2019</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1235/21082019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1235/21082019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 21 de agosto de 2019</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1236/22082019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1236/22082019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 22 de agosto de 2019</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1257/28082019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1257/28082019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 28 de agosto de 2019</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1258/29082019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1258/29082019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 29 de agosto de 2019</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1283/04092019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1283/04092019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 04-09-2019</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1284/05092019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1284/05092019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 05-09-2019</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1324/11092019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1324/11092019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 11 de setembro de 2019.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1325/12092019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1325/12092019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 12 de setembro de 2019.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1338/ata_da_sessao_ordinaria_realizada_aos_18_dias_d_z2DAX9n.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1338/ata_da_sessao_ordinaria_realizada_aos_18_dias_d_z2DAX9n.odt</t>
   </si>
   <si>
     <t>Ata da sessão Ordinária do dia 18-09-2019</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1339/19092019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1339/19092019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 19-09-2019</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1353/25092019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1353/25092019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 25-09-2019</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1354/26092019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1354/26092019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 26 de setembro de 2019</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1355/26092019_extraordinaria.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1355/26092019_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária realizada 26 de setembro de 2019</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1371/02102019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1371/02102019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 02-10-2019</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1373/03102019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1373/03102019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 03-10-2019</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1394/09102019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1394/09102019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 09 de outubro de 2019</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1395/10102019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1395/10102019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 10 de outubro de 2019</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1408/ata16102019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1408/ata16102019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 16 de outubro de 2019</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1409/17102019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1409/17102019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 17 de outubro de 2019</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1422/23102019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1422/23102019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 23-10-2019</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1423/24102019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1423/24102019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 24-10-2019</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1434/30102019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1434/30102019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 30 de outubro de 2019.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1435/31102019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1435/31102019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 31 de outubro de 2019.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1456/06112019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1456/06112019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 06 de novembro de 2019</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1457/07112019_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1457/07112019_1.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 07 de novembro de 2019</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1480/13112019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1480/13112019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 13 de novembro de 2019</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1481/14112019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1481/14112019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 14 de novembro de 2019</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1482/14112019_ext.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1482/14112019_ext.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária realizada 14 de novembro de 2019</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1483/21112019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1483/21112019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 21 de novembro de 2019</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1497/27112019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1497/27112019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 27 de novembro de 2019.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1498/28112019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1498/28112019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 28 de novembro de 2019</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1522/04122019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1522/04122019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 04 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1523/05122019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1523/05122019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 05 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1572/11122019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1572/11122019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 11 de dezembro de 2019</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1573/12122019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1573/12122019.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada 12 de dezembro de 2019</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>AMCS</t>
   </si>
   <si>
     <t>Associação de Moradores e A. do Canto da Saudade</t>
   </si>
   <si>
     <t>Associação de Moradores do C. da Saudade</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1516/convite_associacao_de_moradores_do_canto_da_saudade.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1516/convite_associacao_de_moradores_do_canto_da_saudade.pdf</t>
   </si>
   <si>
     <t>Realização de evento - Ação Social, no dia 14 de dezembro de 2019</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>Balancete CMQ</t>
   </si>
   <si>
     <t>Contabilidade CMQ</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/427/balancete_de_dezembro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/427/balancete_de_dezembro.pdf</t>
   </si>
   <si>
     <t>Balancete do mês de dezembro de 2018.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/519/balancete_de_janeiro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/519/balancete_de_janeiro.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, Balancete financeiro, plano de contas e conciliação Bancária do mês de janeiro de 2019.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/671/balancete_de_fevereiro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/671/balancete_de_fevereiro.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, Balancete financeiro, plano de contas e conciliação bancária do mês de fevereiro de 2019.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/825/balancete_de_marco.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/825/balancete_de_marco.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, balancete financeiro, plano de contas e conciliação bancaria do mês de março de 2019</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/894/balancete_de_abril.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/894/balancete_de_abril.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, balancete financeiro, plano de contas e conciliação bancária do mês de abril de 2019.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1026/balancete_de_maio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1026/balancete_de_maio.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, balancete financeiro, plano de contas e conciliação bancária do mês  de maio de 2019.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1125/balancete_do_mes_de_junho.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1125/balancete_do_mes_de_junho.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, balancete financeiro, plano de contas e conciliação bancaria do mês de junho de 2019.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1213/balancete_do_mes_de_julho2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1213/balancete_do_mes_de_julho2019.pdf</t>
   </si>
   <si>
     <t>Balancete Financeiro, Balancete de Despesa, plano de contas e Conciliação Bancária do mês de Julho de 2019.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1302/balancete_do_mes_de_agosto_de_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1302/balancete_do_mes_de_agosto_de_2019.pdf</t>
   </si>
   <si>
     <t>Balancete Financeiro, Balancete de Despesa, Plano de Contas e conciliação Bancaria do mês de agosto de 2019.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1370/balancete_de_setembro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1370/balancete_de_setembro.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, balancete financeiro, Plano de contas e conciliação Bancária do mês de setembro de 2019.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1470/balancete_do_mes_de_outubro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1470/balancete_do_mes_de_outubro.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, Balancete Financeiro, Plano de Contas e conciliação Bancária do mês de Outubro de 2019.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1534/balancete_do_mes_de_novembro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1534/balancete_do_mes_de_novembro.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, balancete financeiro, plano de contas e conciliação bancária do mês de novembro de 2019.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Balancete do Executivo</t>
   </si>
   <si>
     <t>Secretaria M. de Fazenda</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/588/balancete_de_receita_e_despesa_01_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/588/balancete_de_receita_e_despesa_01_2019.pdf</t>
   </si>
   <si>
     <t>Balancete de Despesas e Receitas do Poder Executivo referente ao mês de janeiro de 2019.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>Coordenadoria de Contabilidade</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/655/balancete_de_despesa_e_receita_01_02_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/655/balancete_de_despesa_e_receita_01_02_2019.pdf</t>
   </si>
   <si>
     <t>Balancete da Receita e Despesa referentes ao mês de Fevereiro de 2019.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/822/balancete_de_receita_e_despasa_de_01_-03-2019_a__kFWDbnv.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/822/balancete_de_receita_e_despasa_de_01_-03-2019_a__kFWDbnv.pdf</t>
   </si>
   <si>
     <t>Envio dos Balancetes de Receita e Despesa referente ao mês de março de 2019.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/919/balancete_de_receita_e_despesa_de_04-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/919/balancete_de_receita_e_despesa_de_04-2019.pdf</t>
   </si>
   <si>
     <t>Segue o Balancete de Receita e Despesa referente ao mês de Abril de 2019.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1000/balancete_de_receita_e_despesa_mes_de_maio-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1000/balancete_de_receita_e_despesa_mes_de_maio-2019.pdf</t>
   </si>
   <si>
     <t>Segue o Balancete de Receita e Despesa referente ao mês de maio de 2019.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1118/balancete_de_receita_e_despesa_consolidado_mes__TV97hav.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1118/balancete_de_receita_e_despesa_consolidado_mes__TV97hav.pdf</t>
   </si>
   <si>
     <t>Balancete de Receita e Despesa do mês de junho de 2019.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1195/bancete_de_receita_e_despesa_mes_de_julho_de_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1195/bancete_de_receita_e_despesa_mes_de_julho_de_2019.pdf</t>
   </si>
   <si>
     <t>Balancetes da Receita e Despesa referente ao mês de julho de 2019.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1289/balancete_de_receita_e_despesa_mes_8-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1289/balancete_de_receita_e_despesa_mes_8-2019.pdf</t>
   </si>
   <si>
     <t>Balancete de Receita e Despesa do mês de agosto de 2019</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1381/balancete_de_receita_e_despesa__do_mes_de_setembro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1381/balancete_de_receita_e_despesa__do_mes_de_setembro.pdf</t>
   </si>
   <si>
     <t>Segue  o Balancete Receita  e Despesa referente a setembro de 2019.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1455/balancete_de_receita_e_despesa_mes_10.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1455/balancete_de_receita_e_despesa_mes_10.pdf</t>
   </si>
   <si>
     <t>Balancetes de Receita e Despesa referentes ao mês de outubro de 2019.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1549/balancetes_de_receita_e_despesa_de_novembro19.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1549/balancetes_de_receita_e_despesa_de_novembro19.pdf</t>
   </si>
   <si>
     <t>Balancetes da Receita e Despesa referente ao mês de Novembro de 2019.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/426/balancete_dereceita_e_despesa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/426/balancete_dereceita_e_despesa.pdf</t>
   </si>
   <si>
     <t>Balancetes de Receita e Despesa do mês de Dezembro de 2018.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>Orçamento - PMQ</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/512/relatorio_3_quadrimestre_2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/512/relatorio_3_quadrimestre_2018.pdf</t>
   </si>
   <si>
     <t>Ofício 015/2019 - SEMFA, referente aos relatórios e demonstrativos à Avaliação das Metas Fiscais do 3º Quadrimestre de 2018</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/591/balancete_de_receita_31_12_2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/591/balancete_de_receita_31_12_2018.pdf</t>
   </si>
   <si>
     <t>Balancete da receita referente ao mês de dezembro de 2018, em substituição ao enviado anteriormente, tendo em vista a alteração ocorrida no valor total da receita.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Certidão de Arrecadação</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/586/certidao_no_012019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/586/certidao_no_012019.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação referente ao mês de Janeiro de 2019 da Prefeitura Municipal de Quissamã.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/654/certidao_no_02_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/654/certidao_no_02_2019.pdf</t>
   </si>
   <si>
     <t>Envio de Certidão de Arrecadação referente ao mês de Fevereiro de 2019.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/821/certidao_no_03_-_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/821/certidao_no_03_-_2019.pdf</t>
   </si>
   <si>
     <t>Envio da Certidão referente a Arrecadação do mês de março de 2019.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/920/certidao_no_04-2019_mes_de_abril.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/920/certidao_no_04-2019_mes_de_abril.pdf</t>
   </si>
   <si>
     <t>Segue Certidão  referente a Arrecadação do mês de Abril de 2019.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/999/certidao_no_05-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/999/certidao_no_05-2019.pdf</t>
   </si>
   <si>
     <t>Segue Certidão referente a Arrecadação do mês de maio de 2019</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1119/certidao_no_06-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1119/certidao_no_06-2019.pdf</t>
   </si>
   <si>
     <t>Certidão nº 06/2019 referente á  arrecadação do mês de junho de 2019.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1188/certidao_no_07-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1188/certidao_no_07-2019.pdf</t>
   </si>
   <si>
     <t>Certidão referente à arrecadação do mês de julho de 2019.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1288/certidao_no_08-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1288/certidao_no_08-2019.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação ref. ao mês de agosto de 2019</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1380/certidao_no_09-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1380/certidao_no_09-2019.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação referente ao mês de setembro de 2019.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1454/certidao_de_arrecadacao_no_10_camara_mes_10.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1454/certidao_de_arrecadacao_no_10_camara_mes_10.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação referente ao mês de outubro de 2019.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1550/certidao_de_arrecadacao_no_11.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1550/certidao_de_arrecadacao_no_11.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação referente ao mês de Novembro de 2019.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/425/certidao_122018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/425/certidao_122018.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação do mês de Dezembro de 2018.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/590/certidao_no_12__2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/590/certidao_no_12__2018.pdf</t>
   </si>
   <si>
     <t>Reenvio da Certidão de Arrecadação referente ao mês de dezembro de 2018,</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1616/certidao_no12-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1616/certidao_no12-2019.pdf</t>
   </si>
   <si>
     <t>Proposição referente a Certidão nº 12 - Arrecadação de Dezembro de 2019.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>DS</t>
   </si>
   <si>
     <t>Decretos sancionados</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/429/dec-2610.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/429/dec-2610.pdf</t>
   </si>
   <si>
     <t>Decreto nº 2610/2018 que trata do Quadro de Detalhamento de Despesa para o Exercício de 2019 - QDD</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/680/dec-2637.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/680/dec-2637.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2637/2019 - FICA ABERTO CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 1.745.208,20, PARA ATENDER DESPESAS NÃO PREVISTAS NO ORÇAMENTO.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/862/dec-2651.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/862/dec-2651.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2651/2019 - ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 130.000,00</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/863/dec-2652.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/863/dec-2652.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2652/2019</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1009/dec-2663.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1009/dec-2663.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2663/2019</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1157/dec-2681.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1157/dec-2681.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2681/2019</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1158/dec-2682.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1158/dec-2682.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2682/2019</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1159/dec-2683.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1159/dec-2683.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2683/2019</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1249/dec-2697.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1249/dec-2697.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2697/2019</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1271/dec-2700.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1271/dec-2700.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2700/2019</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1303/dec-2704.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1303/dec-2704.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2704/2019</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1304/dec-2705.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1304/dec-2705.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2705/2019</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1416/dec-2724.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1416/dec-2724.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2724/2019</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1417/dec-2725.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1417/dec-2725.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2725/2019</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1584/dec-2761.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1584/dec-2761.pdf</t>
   </si>
   <si>
     <t>DECRETO N° 2761/2019</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/409/arquima.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/409/arquima.pdf</t>
   </si>
   <si>
     <t>A ARQUIMA - Associação de remanescentes de Quilombo de Machadinha convida o Presidente e demais vereadores para cerimônia de posse da Diretoria da Associação.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/433/oficio_0029-2019_regov-cm_-contrato_entre_quissa_odHHfa6.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/433/oficio_0029-2019_regov-cm_-contrato_entre_quissa_odHHfa6.pdf</t>
   </si>
   <si>
     <t>Ofício nº 0029 / 2019 / REGOV/CM - Contrato de Repasse celebrado entre o Município de Quissamã e a Caixa Econômica Federal</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/468/oficio__enel__006-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/468/oficio__enel__006-2019.pdf</t>
   </si>
   <si>
     <t>ofício 006/2019  da enel referente ao consumo de energia elétrica.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/432/oficio_0028-2019_regov-cm_-contrato_entre_quissa_bE8oTTT.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/432/oficio_0028-2019_regov-cm_-contrato_entre_quissa_bE8oTTT.pdf</t>
   </si>
   <si>
     <t>Ofício nº 0028 / 2019 / REGOV/CM - Contrato de Repasse celebrado entre o Município de Quissamã e a Caixa Econômica Federal</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/571/resposta_oficio_006.2019.txt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/571/resposta_oficio_006.2019.txt</t>
   </si>
   <si>
     <t>Resposta do ofício 006/2019 de autoria do Vereador Presidente Luciano Pessanha.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/587/justificativa_camara_referente_ao_envio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/587/justificativa_camara_referente_ao_envio.pdf</t>
   </si>
   <si>
     <t>Justificativa referente a impossibilidade de cumprir o Art. 23 da Lei Orgânica do Município de Quissamã, que trata do prazo para o Envio da Certidão de Arrecadação ao Legislativo.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/638/audiencia_publica_3qd_2018_cmsq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/638/audiencia_publica_3qd_2018_cmsq.pdf</t>
   </si>
   <si>
     <t>Relatório da Audiência Publica 3QD 2018 CMSQ - Conselho Municipal de Saúde de Quissamã.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/972/audiencia_publica_1qd_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/972/audiencia_publica_1qd_2019.pdf</t>
   </si>
   <si>
     <t>Mídia em CD referente a AUDIÊNCIA PÚBLICA DE PRESTAÇÃO DE CONTAS REFERENTE AO 1º QUADRIMESTRE DE 2019 NO DIA 28 DE MAIO DE 2019.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/642/oficio_inepac_169-2019_em_resposta_ao_oficio_06-_ToHZklu.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/642/oficio_inepac_169-2019_em_resposta_ao_oficio_06-_ToHZklu.pdf</t>
   </si>
   <si>
     <t>OFÍCIO INEPAC Nº 165 e 169/2019 EM RESPOSTA AO OF/GAB/VER ALEXANDRA Nº 006/2019</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/643/impacto_financeiro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/643/impacto_financeiro.pdf</t>
   </si>
   <si>
     <t>IMPACTO FINANCEIRO - ANEXO DA MENSAGEM N° 012/2019</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/656/camara_dos_deputados_-_brasilia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/656/camara_dos_deputados_-_brasilia.pdf</t>
   </si>
   <si>
     <t>A Câmara dos Deputados, por intermédio da Consultoria de Orçamentos e Fiscalização Financeira, disponibiliza informações das transparências de recursos da União (constitucional, legal e voluntária) aos municípios, conforme anexo.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/712/item_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/712/item_1.pdf</t>
   </si>
   <si>
     <t>Item 01 - Cadastro dos Responsáveis (Modelo 01)</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/713/item_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/713/item_2.pdf</t>
   </si>
   <si>
     <t>Item 2 declaração da abertura da Sessão do Legislativo.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/714/item_3.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/714/item_3.pdf</t>
   </si>
   <si>
     <t>Item 3 - Relação de órgão da Administração Municipal (modelo 2)</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/715/item_4.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/715/item_4.pdf</t>
   </si>
   <si>
     <t>Item 4 - Lei do Plano Plurianual - PPA</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/716/item_5.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/716/item_5.pdf</t>
   </si>
   <si>
     <t>Item 5 - Lei das Diretrizes Orçamentárias - LDO</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/717/item_6.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/717/item_6.pdf</t>
   </si>
   <si>
     <t>Item 06. Lei dos Orçamentos Anuais - LOA</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/718/item_7.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/718/item_7.pdf</t>
   </si>
   <si>
     <t>Item - 7 Relação dos Créditos Adicionais com base na LOA - QUADRO A. 1 (Modelo 3)</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/719/item_8.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/719/item_8.pdf</t>
   </si>
   <si>
     <t>Item 08 - Relação dos Créditos Adicionais com base em Leis Especificas - QUADRO A.2 (Modelo 4)</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/720/item_9.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/720/item_9.pdf</t>
   </si>
   <si>
     <t>Item 09 -Leis Autorizativas Específicas</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/721/item_10.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/721/item_10.pdf</t>
   </si>
   <si>
     <t>Item 10 - Demonstrativo de Compatibilidade das Alterações Orçamentárias - QUADRO - A.3 (Modelo 5)</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/722/item_11.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/722/item_11.pdf</t>
   </si>
   <si>
     <t>Item 11 - Declaração</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/723/item_12.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/723/item_12.pdf</t>
   </si>
   <si>
     <t>Item 12 - Declaração</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/724/item_13.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/724/item_13.pdf</t>
   </si>
   <si>
     <t>Item 13 - Declaração</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/725/item_14.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/725/item_14.pdf</t>
   </si>
   <si>
     <t>Item 14 - Declaração</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/726/item_15.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/726/item_15.pdf</t>
   </si>
   <si>
     <t>Item 15 - Relação de Créditos Adicionais com a Fonte"Superavit Financeiro" - Quadro A.4 (Modelo 6)</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/727/item_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/727/item_2.pdf</t>
   </si>
   <si>
     <t>Item 02 - Declaração de Abertura da Sessão Legislativa.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/728/item_16_balancete_comprob_do_superavit_financeir_TlLtXKP.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/728/item_16_balancete_comprob_do_superavit_financeir_TlLtXKP.pdf</t>
   </si>
   <si>
     <t>Item 16 - Balancete Comprobatório do superávit financeiro - QUADRO B (Modelo 9)</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/729/item_16_balancete_comprob_do_superavit_financeir_pDE4ylV.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/729/item_16_balancete_comprob_do_superavit_financeir_pDE4ylV.pdf</t>
   </si>
   <si>
     <t>Continuação do item 16</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/730/item_17.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/730/item_17.pdf</t>
   </si>
   <si>
     <t>Item 17 - Relação dos Decretos de Créditos A. com Fonte "Excesso de Arrecadação" Quadro A.5(modelo 7)</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/731/item_18.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/731/item_18.pdf</t>
   </si>
   <si>
     <t>Item 18 Documentação comprobatória do QUADRO A.5 (Modelo 7)</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/732/item_19.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/732/item_19.pdf</t>
   </si>
   <si>
     <t>Item 19 Relação de créditos Adicionais com a Fonte "Convênio" - Quadro a.6 (Modelo 8)</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/733/item_20.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/733/item_20.pdf</t>
   </si>
   <si>
     <t>Item 20  - Relação de Fontes de Recursos</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/734/item_21.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/734/item_21.pdf</t>
   </si>
   <si>
     <t>Item 21 - Atas das Audiências das Metas Fiscais</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/735/item_22.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/735/item_22.pdf</t>
   </si>
   <si>
     <t>Item 22 - Comprovantes dos chamamentos para a participação nas Audiências Públicas acerca das metas fiscais.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/736/item_23.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/736/item_23.pdf</t>
   </si>
   <si>
     <t>Item 23 - Demonstrativos Contábeis - Consolidado</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/737/item_24.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/737/item_24.pdf</t>
   </si>
   <si>
     <t>Item 24 - Balancete Contábil Analítico - Consolidado</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/738/item_25.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/738/item_25.pdf</t>
   </si>
   <si>
     <t>Item 25 - Quadro de Consolidação dos Demonstrativos Contábeis (Modelo 10)</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/739/item_26.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/739/item_26.pdf</t>
   </si>
   <si>
     <t>Item 26 - Demonstrativos Contábeis - Prefeitura Municipal</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/740/item_27.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/740/item_27.pdf</t>
   </si>
   <si>
     <t>Item 27 - Demonstrativos Contábeis - Câmara Municipal</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/741/item_28.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/741/item_28.pdf</t>
   </si>
   <si>
     <t>Item 28 - Demonstrativos Contábeis - Fundo Câmara municipal ( Declaração)</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/742/item_29.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/742/item_29.pdf</t>
   </si>
   <si>
     <t>Item 29 - Demonstrativos Contábeis - Órgão de Previdência (Declaração)</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/743/item_30.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/743/item_30.pdf</t>
   </si>
   <si>
     <t>Item 30 - Demonstrativos contábeis - Fundo Municipal de Saúde</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/744/item_31.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/744/item_31.pdf</t>
   </si>
   <si>
     <t>Item 31 - Relação de Operações de créditos, ARO e Garantias - Declaração</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/745/item_32.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/745/item_32.pdf</t>
   </si>
   <si>
     <t>Item 32 - Lei de Autorização das operações de créditos, ARO e garantias - Declaração</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/746/item_33.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/746/item_33.pdf</t>
   </si>
   <si>
     <t>Item 33 - Demonstrativos das D. na Educação por Fonte, Função e Subfunção -QUADRO c.1, c.2 e c.3 (Modelo 11)</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/747/item_34.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/747/item_34.pdf</t>
   </si>
   <si>
     <t>Item 34 - Demonstrativo das Despesas na educação com a Fonte "Fundeb" - QUADRO D.1 (MODELO 12)</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/748/item_35.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/748/item_35.pdf</t>
   </si>
   <si>
     <t>Item 35 - Relação de Cancelamento de RP na Educação na Fonte "impostos e Transferência de Impostos"</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/749/item_36.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/749/item_36.pdf</t>
   </si>
   <si>
     <t>Item 36 Cópias dos Decretos de Créditos Adicionais na Fonte "Superávit Financeiro " do FUNDEB</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/750/item_37.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/750/item_37.pdf</t>
   </si>
   <si>
     <t>Item 37 - Balancete Contábil de Verificação do FUNDEB - QUADRO D.2 (Modelo 13)</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/751/item_38.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/751/item_38.pdf</t>
   </si>
   <si>
     <t>Item 38 - Conciliação Bancária do FUNDEB</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/752/item_39.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/752/item_39.pdf</t>
   </si>
   <si>
     <t>Item 39 - Extratos Bancários do FUNDEB</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/753/item_40.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/753/item_40.pdf</t>
   </si>
   <si>
     <t>Item 40 - Relação de Restos a Pagar do FUNDEB</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/754/item_41.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/754/item_41.pdf</t>
   </si>
   <si>
     <t>Item - 41 - Relação das Consignações do FUNDEB - Declaração</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/755/item_42.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/755/item_42.pdf</t>
   </si>
   <si>
     <t>Item 42 - Demonstrativos da movimentação financeira do FUNDEB - QUADRO D.3 (Modelo 14)</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/756/item_43.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/756/item_43.pdf</t>
   </si>
   <si>
     <t>Item 43 - Créditos referentes a consignações .</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/757/item_44.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/757/item_44.pdf</t>
   </si>
   <si>
     <t>Item 44 - outros Créditos.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/758/item_45.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/758/item_45.pdf</t>
   </si>
   <si>
     <t>Item 45 - Restos a Pagar pagos exclusivamente com Recurso do Fundeb - Declaração.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/759/item_46.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/759/item_46.pdf</t>
   </si>
   <si>
     <t>Item 46 - Consignações Pagas exclusivamente com recursos do FUNDEM.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/760/item_47.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/760/item_47.pdf</t>
   </si>
   <si>
     <t>Item 47 - Outros Débitos</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/761/item_48.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/761/item_48.pdf</t>
   </si>
   <si>
     <t>Item 48 - Diferença Apurada - Nota Explicativa</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/762/item_49.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/762/item_49.pdf</t>
   </si>
   <si>
     <t>Item 49 - Cancelamento de Passivos Financeiros da Fonte FUNDEB (Ref. as demais despesas - 40% do Fundeb) - Declaração.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/763/item_50.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/763/item_50.pdf</t>
   </si>
   <si>
     <t>Item 50 - Cancelamento de Passivos F. da Fonte FUNDEB ( Referente à remuneração dos Prof. do Magistério - 60% do Fundeb) Declaração.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/764/item_51.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/764/item_51.pdf</t>
   </si>
   <si>
     <t>Item 51 -  Parecer do Conselho de Acompanhamento e Controle Social do FUNDEB</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/765/item_52.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/765/item_52.pdf</t>
   </si>
   <si>
     <t>Item 52 - Demostração das Despesas da Saúde por Grupo de Natureza de despesas - QUADRO E.1 (Modelo 15)</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/766/item_53.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/766/item_53.pdf</t>
   </si>
   <si>
     <t>Item  53 - Demostrativos das Despesas na Saúde por Fonte de Recurso - QUADRO E.2 ( Modelo 16)</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/767/item_54.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/767/item_54.pdf</t>
   </si>
   <si>
     <t>Item 54 - Balancete contábil de Verificação da saúde - QUADRO E.3 (Modelo 17)</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/768/item_55.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/768/item_55.pdf</t>
   </si>
   <si>
     <t>Item 55 - Conciliação Bancária (referente ao quadro E.3)</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/769/item_56.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/769/item_56.pdf</t>
   </si>
   <si>
     <t>Item 56 - Extrato Bancário (referente ao quadro E.3).</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/770/item_57.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/770/item_57.pdf</t>
   </si>
   <si>
     <t>Item 57 - Relação de Restos a Pagar (referente ao quadro E.3)</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/771/item_58.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/771/item_58.pdf</t>
   </si>
   <si>
     <t>Item 58 - Nota Explicativa em Relação das Consignações/DDO e outros Passivos Financeiros (referente ao quadro E.3)</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/772/item_59.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/772/item_59.pdf</t>
   </si>
   <si>
     <t>Item 59 - Atas de Audiências Públicas da Saúde.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/773/item_60.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/773/item_60.pdf</t>
   </si>
   <si>
     <t>Item 60 - Comprovantes de chamamentos para participação nas audiências públicas da Saúde.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/774/item_61.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/774/item_61.pdf</t>
   </si>
   <si>
     <t>Item 61 - Parecer do Conselho Municipal de Saúde</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/775/item_62.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/775/item_62.pdf</t>
   </si>
   <si>
     <t>Item 62 - Relação de Cancelamento de RP na Saúde na Fonte "Impostos e Transferências de Impostos - Declaração.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/776/item_63.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/776/item_63.pdf</t>
   </si>
   <si>
     <t>Item 63 - Demostrativos das Despesas com Royalties por grupo de Natureza de Despesa - Quadro F.1 (Modelo 19)</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/777/item_64.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/777/item_64.pdf</t>
   </si>
   <si>
     <t>Item 64 - Receita de Royalties da Lei Federal nº 12.858/13 - Declaração.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/778/item_65.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/778/item_65.pdf</t>
   </si>
   <si>
     <t>Item 65 - Despesas na saúde e Educação com Royalties da lei nº 12.858/13 - Declaração.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/779/item_66.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/779/item_66.pdf</t>
   </si>
   <si>
     <t>Item 66 - Repasse de Royalties para Capitalização do RPPS - Declaração.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/780/item_67.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/780/item_67.pdf</t>
   </si>
   <si>
     <t>Item  67 -Demonstrativos das despesas com Royalties por Função - QUADRO F.2 (Modelo 20)</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/781/item_68.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/781/item_68.pdf</t>
   </si>
   <si>
     <t>Item 68 - Repasse ao Legislativo - Anexo 10 do exercício anterior.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/782/item_69.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/782/item_69.pdf</t>
   </si>
   <si>
     <t>Item 69 - Repasse ao Legislativo - Comprovante de Devolução de Sobra Financeira pela câmara.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/783/item_70.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/783/item_70.pdf</t>
   </si>
   <si>
     <t>Item 70 - Relatório de Fiscalização das Receitas e Combate à Sonegação.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/784/item_71.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/784/item_71.pdf</t>
   </si>
   <si>
     <t>Item 71 Parecer do Conselho Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/785/item_72.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/785/item_72.pdf</t>
   </si>
   <si>
     <t>Item 72 - Parecer do Conselho Municipal de Alimentação Escolar.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/786/item_73.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/786/item_73.pdf</t>
   </si>
   <si>
     <t>Item 73 - Demonstrativo das Contribuições Previdenciárias ao RGPS (Modelo 24)</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/787/item_74.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/787/item_74.pdf</t>
   </si>
   <si>
     <t>Item 74 Certificado de Validação - IEGM</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/788/item_75.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/788/item_75.pdf</t>
   </si>
   <si>
     <t>Item 75 - Relatório do Controle Interno.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/789/item_76.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/789/item_76.pdf</t>
   </si>
   <si>
     <t>Item 76 - Certificado de Auditoria elaborado pelo Controle Interno.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/790/item_77.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/790/item_77.pdf</t>
   </si>
   <si>
     <t>Item 77 - Acompanhamento das Determinações e Recomendações (Modelo 22)</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/791/item_78_nota_explicativa_da_fazenda_assinado_050_xXzFLSy.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/791/item_78_nota_explicativa_da_fazenda_assinado_050_xXzFLSy.pdf</t>
   </si>
   <si>
     <t>Item 78 - Notas  Explicativas às Demonstrações Financeiras - Exercício de 2018</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/792/item_7.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/792/item_7.zip</t>
   </si>
   <si>
     <t>Item 07 - XLS</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/793/item_8.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/793/item_8.zip</t>
   </si>
   <si>
     <t>Item   08 -</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/794/item_15_modelo_6_contas_governo_municipal.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/794/item_15_modelo_6_contas_governo_municipal.zip</t>
   </si>
   <si>
     <t>Item 15- XLS</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/795/item_17_modelo_7_contas_governo_municipal.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/795/item_17_modelo_7_contas_governo_municipal.zip</t>
   </si>
   <si>
     <t>Item 17 - XLS</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/796/item_19.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/796/item_19.zip</t>
   </si>
   <si>
     <t>Item 19 - XLS</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/797/item_24.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/797/item_24.zip</t>
   </si>
   <si>
     <t>Item 24 - XLS</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/798/item_33_-_quadro_c.1_contas_governo_municipal.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/798/item_33_-_quadro_c.1_contas_governo_municipal.zip</t>
   </si>
   <si>
     <t>Item 33 - XLS</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/799/item_33_-_quadro_c.2_contas_governo_municipal.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/799/item_33_-_quadro_c.2_contas_governo_municipal.zip</t>
   </si>
   <si>
     <t>Item 33 XLS</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/800/item_33_-_quadro_c.3_contas_governo_municipal.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/800/item_33_-_quadro_c.3_contas_governo_municipal.zip</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/801/item_34_-_quadro_d.1_contas_governo_municipal.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/801/item_34_-_quadro_d.1_contas_governo_municipal.zip</t>
   </si>
   <si>
     <t>Item 34 - XLS</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/802/item_52_-_modelo_15_-_quadro_e1.saude.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/802/item_52_-_modelo_15_-_quadro_e1.saude.zip</t>
   </si>
   <si>
     <t>Item 52 - XLS</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/803/item_53_-_modelo_16_-_quadro_e2.saude.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/803/item_53_-_modelo_16_-_quadro_e2.saude.zip</t>
   </si>
   <si>
     <t>Item 53 - XLS</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/804/item_63_modelo_19_-_royalties_-_quadro_f.1.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/804/item_63_modelo_19_-_royalties_-_quadro_f.1.zip</t>
   </si>
   <si>
     <t>Item 63 - XLS</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/805/item_67_modelo_20_-_royalties_-_quadro_f.2_1.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/805/item_67_modelo_20_-_royalties_-_quadro_f.2_1.zip</t>
   </si>
   <si>
     <t>item 67 - XLS</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/806/modelo_24_contas_de_governo_2018.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/806/modelo_24_contas_de_governo_2018.zip</t>
   </si>
   <si>
     <t>Item 73 - XLS</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/857/convite__cenecista.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/857/convite__cenecista.2019.pdf</t>
   </si>
   <si>
     <t>CONVITE DO COLÉGIO CENECISTA NOSSA SENHORA DO DESTERRO PARA A COMEMORAÇÃO DOS SEUS 60 ANOS.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/878/005-2019_-_apa_da_ribeira_-_zoneamento.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/878/005-2019_-_apa_da_ribeira_-_zoneamento.pdf</t>
   </si>
   <si>
     <t>MAPA DO PROJETO DE LEI COMPLEMENTAR - ANEXO VII - ZONEAMENTO MUNICIPAL</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/884/211233-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/884/211233-2018.pdf</t>
   </si>
   <si>
     <t>Processo 211.233-3/2018 referente a contas da administração financeira do exercício de 2017 Chefe do Poder executivo.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/892/projeto_de_lei-sim-regulamento_i.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/892/projeto_de_lei-sim-regulamento_i.pdf</t>
   </si>
   <si>
     <t>REGULAMENTO DA INSPEÇÃO MUNICIPAL DE PRODUTOS DE ORIGEM ANIMAL.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/893/projeto_de_lei-sim-regulamento_ii.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/893/projeto_de_lei-sim-regulamento_ii.pdf</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/921/convite_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/921/convite_especial.pdf</t>
   </si>
   <si>
     <t>Convite referente a Festa em Louvor a Santo Antônio que se realizará em 26/05 a 02/06/2019.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1004/convite_cnec_-_festa_junina_-_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1004/convite_cnec_-_festa_junina_-_2019.pdf</t>
   </si>
   <si>
     <t>Convite para a festa Junina do  Colégio Cenecista Nossa Senhora do Desterro</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1005/unegro_-_quissama_homengens_as_mulheres_negras__2iv9Epk.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1005/unegro_-_quissama_homengens_as_mulheres_negras__2iv9Epk.pdf</t>
   </si>
   <si>
     <t>A União de Negros pela igualdade (UNEGRO) Quissamã/ RJ vem pelo presente solicitar ao presidente desta casa, a realização de uma homenagem as mulheres negras de destaque do Município .</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1024/convite_feira_de_conferencia_internacional_da_i_kCKWUjj.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1024/convite_feira_de_conferencia_internacional_da_i_kCKWUjj.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Macaé convida para a abertura da X Feira e Conferência Internacional da Indústria de Petróleo e gás - Brasil Offshore.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1048/convite_-_comissao_de_minas_e_energia_-_alerj.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1048/convite_-_comissao_de_minas_e_energia_-_alerj.pdf</t>
   </si>
   <si>
     <t>A Comissão de Minas e Energia da ALERJ, convida V.Sª. para participar da audiência pública com tema: "Distribuição de Combustível e a Proposta da ANP de Verticalização do Setor no âmbito do Estado do Rio de Janeiro".</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1104/ata_-_eleicao_da_camara_jovem.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1104/ata_-_eleicao_da_camara_jovem.pdf</t>
   </si>
   <si>
     <t>A Comissão organizadora do CNEC - Quissamã, em a Ata de Eleição da Câmara Jovem de Quissamã, seguindo a Resolução nº 136/2009 da Câmara Municipal de Quissamã.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1120/convite_festa_-_escola_tania_regina.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1120/convite_festa_-_escola_tania_regina.pdf</t>
   </si>
   <si>
     <t>Convite da Escola Municipal Professora Tânia Regina Paula para participar do Arraiá que será realizado no dia 12 de julho de 2019.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1127/cene_oficio_013-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1127/cene_oficio_013-2019.pdf</t>
   </si>
   <si>
     <t>Ofício nº 013/2019 do CENE - Centro Educacional Nova Escola, vem respeitosamente, informar o resultado do Processo Eleitoral - Projeto Câmara Jovem.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1128/assoc._m_canto_da_saudade_inverno_solidario.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1128/assoc._m_canto_da_saudade_inverno_solidario.pdf</t>
   </si>
   <si>
     <t>Campanha da Associação de Moradores do Canto da Saudade INVERNO SOLIDÁRIO.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1164/convite_xii_seminario_de_educacao_inclusiva..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1164/convite_xii_seminario_de_educacao_inclusiva..pdf</t>
   </si>
   <si>
     <t>A Prefeitura de Quissamã convida você para o XII Seminário de Educação Inclusiva.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1169/campanha_da_assoc._de_moradores_-_canto_da_saudade.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1169/campanha_da_assoc._de_moradores_-_canto_da_saudade.pdf</t>
   </si>
   <si>
     <t>Campanha da Associação de Moradores do Canto da Saudade</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1170/convite_para_forum_de_desenvolvimento_do_rio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1170/convite_para_forum_de_desenvolvimento_do_rio.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA PARTICIPAR DO FÓRUM DE DESENVOLVIMENTO DO RIO.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1177/convite_da_associacao_dos_diplomados_e._superio_MAshrt2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1177/convite_da_associacao_dos_diplomados_e._superio_MAshrt2.pdf</t>
   </si>
   <si>
     <t>Convite da Associação dos Diplomados da Escola Superior de Guerra do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1181/convite_-_assembleia_legislativa_do_rio_de_janeiro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1181/convite_-_assembleia_legislativa_do_rio_de_janeiro.pdf</t>
   </si>
   <si>
     <t>Convite do Presidente da Assembléia Legislativa do Estado do Rio de Janeiro - ALERJ</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1182/agradecimento_do_caps.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1182/agradecimento_do_caps.pdf</t>
   </si>
   <si>
     <t>Agradecimento do Centro de Atenção Psicossocial - CAPS,</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/</t>
+    <t>http://sapl.quissama.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Em resposta ao ofício nº 040/2019 de autoria do Presidente desta Casa, Luciano Pessanha, o Deputado Estadual Carlos Macedo solicitou através da Indicação nº 1574/2019 ao Governador Wilson Wtizel,  a implantação de uma linha de ônibus intermunicipal ligando os municípios de Quissamã e Conceição de Macabu.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>Secretaria de Saúde</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1222/recursos_do_orc._da_uniao_pago_ao_municipio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1222/recursos_do_orc._da_uniao_pago_ao_municipio.pdf</t>
   </si>
   <si>
     <t>Recursos do Orçamento da União pago ao Municípios - Transferências Constitucionais aos Municípios.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1230/reposta_ao_oficio_no_039-2019_do_presidente_da_camara.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1230/reposta_ao_oficio_no_039-2019_do_presidente_da_camara.pdf</t>
   </si>
   <si>
     <t>Ofício resposta enviado pelo Deputado Estadual Carlos Macedo ao ofício n 039/2019.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1233/oficio_071-2019_conselho_m._da_crianca_e_do_adolescente.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1233/oficio_071-2019_conselho_m._da_crianca_e_do_adolescente.pdf</t>
   </si>
   <si>
     <t>Ofício nº 071/2019 do Conselho Municipal dos Direitos da Criança e do Adolescente e a Comissão Temporária Especial Eleitoral do Conselho Municipal dos Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1243/oficio_006.19_liga_desportiva.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1243/oficio_006.19_liga_desportiva.pdf</t>
   </si>
   <si>
     <t>Convite para a abertura do Campeonato M. de Futebol Amador , no Estadio M. Antonio Carneiro da Silva (Carneirão).</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1262/convite_entre_nos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1262/convite_entre_nos.pdf</t>
   </si>
   <si>
     <t>Convite para a  palestra que abordará estratégias fundamentais para a educação dos filhos no mundo atual.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1276/impacto_financeiro-ipmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1276/impacto_financeiro-ipmq.pdf</t>
   </si>
   <si>
     <t>IMPACTO FINANCEIRO - IPMQ</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>Sindicato do Servidores Públicos M de Quissamã</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1329/resposta_ao_processo_094-2019_sindicato_servidores..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1329/resposta_ao_processo_094-2019_sindicato_servidores..pdf</t>
   </si>
   <si>
     <t>Resposta ref ao Processo nº 094/2019, do Sindicato dos Servidores P. Municipais de Quissamã.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1330/decisao_judicial_-_18-09-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1330/decisao_judicial_-_18-09-2019.pdf</t>
   </si>
   <si>
     <t>Decisão Judicial do dia 18/09/2019, Processo nº 0001669-64.2019.8.19.0084, ao Processo CMQ nº094/2019.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1332/despacho_judicial_19-09-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1332/despacho_judicial_19-09-2019.pdf</t>
   </si>
   <si>
     <t>Despacho Judicial - Processo nº 0001669-64.2019.8.19.0084, ao Processo CMQ nº 094/2019.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1333/decisao_judicial_20-09-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1333/decisao_judicial_20-09-2019.pdf</t>
   </si>
   <si>
     <t>Decisão Judicial do dia 20/09/2019, Processo nº 0001669-64.2019.8.19.0084, ao Processo CMQ nº094/2019.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1335/resposta_ao_oficio_062-2019_sindicato-_proc_096-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1335/resposta_ao_oficio_062-2019_sindicato-_proc_096-2019.pdf</t>
   </si>
   <si>
     <t>Resposta ref ao Processo nº 096/2019, do Sindicato dos Servidores P. Municipais de Quissamã.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1336/repasse_23.09.19.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1336/repasse_23.09.19.pdf</t>
   </si>
   <si>
     <t>Recursos do orçamento da União pagos aos Municípios (Câmara dos Deputados).</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1360/parecer_da_procuradoria_juridica_e_despacho_da__Rwu0930.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1360/parecer_da_procuradoria_juridica_e_despacho_da__Rwu0930.pdf</t>
   </si>
   <si>
     <t>Parecer da Procuradoria Jurídica e despacho da Presidência desta Casa Legislativa.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1397/convite_da_associacao_de_moradores_canto_da_saudade.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1397/convite_da_associacao_de_moradores_canto_da_saudade.pdf</t>
   </si>
   <si>
     <t>A Associação de Moradores e Amigos do Canto da Saudade convida você quissamaense para participar da Caravana de Esportes.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1410/sec._educacao_feira_literaria..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1410/sec._educacao_feira_literaria..pdf</t>
   </si>
   <si>
     <t>Feira Literária "No encontro com Ana Maria Machado, conto, canto e encanto" no dias 24 a 26 de outubro de 2019.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1411/recursos_do_orcamento_da_uniao_pagos_aos_munici_vtiFuDm.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1411/recursos_do_orcamento_da_uniao_pagos_aos_munici_vtiFuDm.pdf</t>
   </si>
   <si>
     <t>Recursos do Orçamento da União Pagos aos Municípios.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1431/convite_da_alerj_dep._estadual_alana_passos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1431/convite_da_alerj_dep._estadual_alana_passos.pdf</t>
   </si>
   <si>
     <t>Convite da Deputada Estadual, senhora Alana Passos, da Assembléia Legislativa do Estado do Rio de Janeiro (ALERJ).</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1446/convite_-_reuniao_comissao_de_agricultura_alerj.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1446/convite_-_reuniao_comissao_de_agricultura_alerj.pdf</t>
   </si>
   <si>
     <t>Convite da Reunião Conjunta da Comissão de Agricultura, Pecuária e Políticas Ruais da ALERJ-RJ.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1447/convite_associacao_de_moradores_e_amigos_do_can_gFEdIx2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1447/convite_associacao_de_moradores_e_amigos_do_can_gFEdIx2.pdf</t>
   </si>
   <si>
     <t>Convite da Diretoria da Associação de Moradores e Amigos do Canto da Saudade para participar do Projeto "Música na Praça".</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1486/convite_v_mostra_pedagogica_-cnec.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1486/convite_v_mostra_pedagogica_-cnec.pdf</t>
   </si>
   <si>
     <t>Convite do Colégio Cenecista Nossa Senhora do Desterro para a V Mostra Pedagógica 60 anos - Jubileu de Diamante.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1515/impacto_financeiro_projeto_de_lei_que_altera_a__7TBp7Xn.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1515/impacto_financeiro_projeto_de_lei_que_altera_a__7TBp7Xn.pdf</t>
   </si>
   <si>
     <t>IMPACTO FINANCEIRO REFERENTE AO PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL Nº 1714/2017 ENCAMINHADA POR MEIO DA MENSAGEM Nº 072/2019</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1578/oficio_063-2019_alerj.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1578/oficio_063-2019_alerj.pdf</t>
   </si>
   <si>
     <t>Ofício nº 063/2019 Encaminhado pelo Presidente da Assembléia Legislativa do Estado do Rio de Janeiro - ALERJ, André Ceciliano.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1530/emenda_aditiva_ao_proj._de_lei_088-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1530/emenda_aditiva_ao_proj._de_lei_088-2019.pdf</t>
   </si>
   <si>
     <t>Altera o Capítulo III – Da autorização para abertura de crédito suplementar – Projeto de Lei Nº 088/2019 que estima a receita e fixa despesa do Município de Quissamã, para o exercício financeiro de 2020-LOA, acrescentando o artigo 10 A.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>ALEXANDRA MOREIRA</t>
   </si>
   <si>
     <t>Emenda modificativa ao art. 1° do projeto de Lei n°005/2019 que dispõe sobre a concessão de subsídio para o custeio do sistema de transporte coletivo</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1045/emenda_modificativa_ao_projeto_de_lei_habitacao_Dxr5fU9.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1045/emenda_modificativa_ao_projeto_de_lei_habitacao_Dxr5fU9.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao parágrafo único do art. 4° do projeto de Lei n°042/2019 que revoga a Lei n°1.416 de 11 de julho de 2014 que cria o Programa Municipal de Habitação Popular (PMHP) e dá outras providências</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>CJRFOOSP - Comissão de Justiça e Redação, Finanças e Orçamento, Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1317/emenda_modificativa_ao_pl_art_104.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1317/emenda_modificativa_ao_pl_art_104.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao art. 104 do projeto de lei nº 067/2019 que institui o Regime Próprio da Previdência dos servidores públicos do município de Quissamã, cria o Instituto de Previdência do Município de Quissamã - IPMQ</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1318/emenda_modificativa_ao_projeto_de_lei_art_12.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1318/emenda_modificativa_ao_projeto_de_lei_art_12.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao art. 12 do projeto de lei nº 067/2019 que institui o Regime Próprio da Previdência dos servidores públicos do município de Quissamã, cria o Instituto de Previdência do Município de Quissamã - IPMQ</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1319/emenda_modificativa_ao_projeto_de_lei_art_82.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1319/emenda_modificativa_ao_projeto_de_lei_art_82.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao art. 82 do projeto de lei nº 067/2019 que institui o Regime Próprio da Previdência dos servidores públicos do município de Quissamã, cria o Instituto de Previdência do Município de Quissamã - IPMQ</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>JOSÉ BORBA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1531/emenda_modificativa_ao_inciso_iii_do_artigo_40__stwIyzN.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1531/emenda_modificativa_ao_inciso_iii_do_artigo_40__stwIyzN.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao inciso III, do art. 40 do projeto de lei nº 87/2019 que dispõe sobre o Plano de Cargos, Carreiras e Remuneração do Magistério Público Municipal de Quissamã e dá outras providências.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>CALICO, CHIQUINHO ARUÉ, JOSÉ BORBA, LEONE CORDEIRO, LUCIANO PESSANHA, LUIZ DE ACIL, XANDE MORENO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1551/projeto_de_emenda_a_lei_loa_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1551/projeto_de_emenda_a_lei_loa_2020.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao artigo 5º do Projeto de Lei nº 88/2019 que estima receita e fixa a despesa do Município para o exercício de 2020</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>ALEXANDRA MOREIRA, MARCOS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1571/emenda_modificativa_loa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1571/emenda_modificativa_loa.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao artigo 5º do Projeto de Lei Orçamentária Anual  n°88/2019</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/518/emenda_001-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/518/emenda_001-2019.pdf</t>
   </si>
   <si>
     <t>Emenda ao art. 4° e 5° do projeto de Lei_x000D_
 n°006/2019 que cria o Programa Municipal_x000D_
 Preparatório para ingresso em Cursos Técnicos_x000D_
 de Nível Médio e Pré-vestibular, destinado a_x000D_
 promoção do acesso aos cursos ofertados por_x000D_
 instituições públicas de ensino médio e superior.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>CAR - Comissão de Assuntos Residuais</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/576/parecer_emenda_supressiva_001.2019_pvs.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/576/parecer_emenda_supressiva_001.2019_pvs.pdf</t>
   </si>
   <si>
     <t>Emenda ao art. 4° e 5° do projeto de Lei n°006/2019 que cria o Programa Municipal Preparatório para ingresso em Cursos Técnicos de Nível Médio e Pré-vestibular, destinado a promoção do acesso aos cursos ofertados por instituições públicas de ensino médio e superior.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/956/emenda_ao_projeto_de_lei_n.039__de_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/956/emenda_ao_projeto_de_lei_n.039__de_2019.pdf</t>
   </si>
   <si>
     <t>Emenda supressiva ao §2°do Art. 3-B do Projeto de Lei n°039/2019 que altera a Lei n°1.714 de 28 de setembro de 2017.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1037/emenda_supressiva_03.2019_alteracao_da_lei_1.714.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1037/emenda_supressiva_03.2019_alteracao_da_lei_1.714.pdf</t>
   </si>
   <si>
     <t>Emenda ao §2º do Art. 3-B do Projeto de Lei nº 39/2019 que altera a Lei nº 1.714 de 28 de setembro de 2017.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1321/emenda_supressiva_ao_projeto_de_lei_art_87.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1321/emenda_supressiva_ao_projeto_de_lei_art_87.pdf</t>
   </si>
   <si>
     <t>Emenda supressiva ao parágrafo único do artigo 87 do projeto de lei nº 067/2019 que institui o Regime Próprio da Previdência dos servidores públicos do município de Quissamã, cria o Instituto de Previdência do Município de Quissamã - IPMQ</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1322/emenda_supressiva_ao_projeto_de_lei_art_101.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1322/emenda_supressiva_ao_projeto_de_lei_art_101.pdf</t>
   </si>
   <si>
     <t>Emenda supressiva parcial do inciso IV do artigo 101 do projeto de lei nº 067/2019 que institui o Regime Próprio da Previdência dos servidores públicos do município de Quissamã, cria o Instituto de Previdência do Município de Quissamã - IPMQ</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1320/emenda_supressiva_ao_projeto_de_lei_art_50.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1320/emenda_supressiva_ao_projeto_de_lei_art_50.pdf</t>
   </si>
   <si>
     <t>Emenda supressiva ao parágrafo único do artigo 50 do projeto de lei nº 067/2019 que institui o Regime Próprio da Previdência dos servidores públicos do município de Quissamã, cria o Instituto de Previdência do Município de Quissamã - IPMQ</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1532/emenda_supressiva_ao_inciso_ii_do_artigo_40_do__dv5C2BQ.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1532/emenda_supressiva_ao_inciso_ii_do_artigo_40_do__dv5C2BQ.pdf</t>
   </si>
   <si>
     <t>Emenda supressiva ao inciso II, do artigo 40 do projeto de lei nº 87/2019 que dispõe sobre o Plano de Cargos, Carreiras e Remuneração do Magistério Público Municipal de Quissamã e dá outras providências.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>XANDE MORENO</t>
   </si>
   <si>
     <t>que viabilize a manutenção e prevenção do Canal Campos Macaé.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_002_-abono_natalino_7_1certo_kuVCGey.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_002_-abono_natalino_7_1certo_kuVCGey.pdf</t>
   </si>
   <si>
     <t>que junto a secretaria competente estude a possibilidade de Conceder_x000D_
 Abono Natalino aos Servidores Públicos da Prefeitura de Quissamã</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>LUCIANO PESSANHA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/444/ind_0001-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/444/ind_0001-2019.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto a Secretaria competente, estude a possibilidade de criar um espaço físico para o armazenamento dos bens inservíveis, de todas as secretarias deste município.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>LUIZ DE ACIL</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/463/acostamento_na_praia_de_flecheiras..odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/463/acostamento_na_praia_de_flecheiras..odt</t>
   </si>
   <si>
     <t>Acostamento na entrada da praia de Flecheiras.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/464/programa_para_tratamento_de_infertilidade_7OLt12K.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/464/programa_para_tratamento_de_infertilidade_7OLt12K.pdf</t>
   </si>
   <si>
     <t>Criação de um Programa para Tratamento de Infertilidade</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/465/indicacao_construcao_de_abrigo_de_passageirocarandiru.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/465/indicacao_construcao_de_abrigo_de_passageirocarandiru.pdf</t>
   </si>
   <si>
     <t>Construção de Ponto de ônibus na localidade Conjunto Habitacional Luiz Gonzaga Lemos.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/480/aquisicao_de_carrinho_para_transporte_de_urna_funeraria..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/480/aquisicao_de_carrinho_para_transporte_de_urna_funeraria..pdf</t>
   </si>
   <si>
     <t>Aquisição de Carrinho para Transporte de urna Funerária.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/481/002-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/481/002-2019.pdf</t>
   </si>
   <si>
     <t>Solicitação a Secretaria de Agricultura, Meio Ambiente e Pesca, para que realize o replantio das árvores no acostamento da via que liga a localidade da Penha ao bairro do Carmo, pois muitas árvores morreram devido a forte seca provocada pela ausência de chuva e/ou pelos acidentes automobilísticos.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>CÁSSIO REIS</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_-_sol._instalacao_de_academia_em_barra_f..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_-_sol._instalacao_de_academia_em_barra_f..pdf</t>
   </si>
   <si>
     <t>Instalação de academia em barra do furado reaproveitando equipamentos da academia do ginásio poliesportivo</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_espaco_de_lutas.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_espaco_de_lutas.pdf</t>
   </si>
   <si>
     <t>Construção ou reaproveitamento de espaços ociosos para montagem do Centro de Lutas Municipal (espaço dedicado a artes marciais).</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>LEONE CORDEIRO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao_poltrona.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao_poltrona.pdf</t>
   </si>
   <si>
     <t>Aquisição de Poltrona Hospitalar reclinável para acompanhante e reforma das existentes no Hospital Municipal Mariana Maria de Jesus.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/509/praca_na_flecheiras..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/509/praca_na_flecheiras..pdf</t>
   </si>
   <si>
     <t>PRAÇA EM FLECHEIRAS</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>CALICO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_aquisicao_de_aparelho_eletrocardiogram_N30RUAk.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_aquisicao_de_aparelho_eletrocardiogram_N30RUAk.odt</t>
   </si>
   <si>
     <t>Aquisição de um aparelho de eletrocardiograma (ECG) para atendimento de pacientes na Unidade de Saúde da Família de Machadinha.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_veiculo_para_a_usf_de_machadinha.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_veiculo_para_a_usf_de_machadinha.pdf</t>
   </si>
   <si>
     <t>Solicitação da disponibilização de um veículo para atender as demandas da Unidade de Saúde da Família da localidade de Machadinha.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/535/indicacao_revisao_na_iluminacao_publica_em_beira_TZbCsRg.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/535/indicacao_revisao_na_iluminacao_publica_em_beira_TZbCsRg.pdf</t>
   </si>
   <si>
     <t>Solicitação de revisão na iluminação pública da localidade de Beira de Lagoa.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_implantacao_de_consultorio_odontologic_wyLvf9b.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_implantacao_de_consultorio_odontologic_wyLvf9b.pdf</t>
   </si>
   <si>
     <t>Solicitar a implementação de um consultório odontológico para os moradores da localidade de Machadinha.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_escolinha_de_futebol_na_quadra_de_beir_8pBM3L1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_escolinha_de_futebol_na_quadra_de_beir_8pBM3L1.pdf</t>
   </si>
   <si>
     <t>Implantação de uma Escolinha de Futebol na quadra da localidade de Beira de Lagoa.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_reforma_do_banheiro_e_vestiario_do_cam_wv3yHLe.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_reforma_do_banheiro_e_vestiario_do_cam_wv3yHLe.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza, reforma e manutenção do vestiário do campo de futebol e os banheiros públicos que se localizam no entorno do Museu Casa Quissamã.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/543/indicacao_construcao_de_uma_usf_no_sitio_quissama_i.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/543/indicacao_construcao_de_uma_usf_no_sitio_quissama_i.pdf</t>
   </si>
   <si>
     <t>Solicitação da construção de uma Unidade de Saúde da Família no bairro Sítio Quissamã I.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/544/horario_de_onibus_nos_fins_de_semana_nas_localid_rKGjgau.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/544/horario_de_onibus_nos_fins_de_semana_nas_localid_rKGjgau.pdf</t>
   </si>
   <si>
     <t>Designação de uma linha de ônibus ou van do transporte coletivo, sábados e domingos, para atender aos moradores das localidades de Beira de Lagoa, Bacurau, Mutum, Sítio Boa Vista e outras proximidades destas localidades.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/545/indicacao_para_construcao_de_praca_no_sitio_quissama_i.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/545/indicacao_para_construcao_de_praca_no_sitio_quissama_i.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça pública no bairro Sítio Quissamã I.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_manutencao_da_cerca_do_museu_casa_quissama.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_manutencao_da_cerca_do_museu_casa_quissama.pdf</t>
   </si>
   <si>
     <t>Solicitar a manutenção da cerca entorno do Museu Casa Quissamã.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/547/melhorias_no_abastecimento_de_agua_caminhao-pipa_UUOtNdu.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/547/melhorias_no_abastecimento_de_agua_caminhao-pipa_UUOtNdu.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhorias no abastecimento de água através do caminhão-pipa para as localidades de Beira de Lagoa, Mutum.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/548/indicacao_para_construcao_de_abrigo_de_passageir_pK04a9C.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/548/indicacao_para_construcao_de_abrigo_de_passageir_pK04a9C.pdf</t>
   </si>
   <si>
     <t>Construção de pontos de ônibus com cobertura (abrigo de passageiros) na localidade de Beira de Lagoa.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/554/indicacao_reforma_na_estrutura_que_sustenta_a_ca_7zgXV9v.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/554/indicacao_reforma_na_estrutura_que_sustenta_a_ca_7zgXV9v.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma na estrutura que sustenta as duas caixas d´água na localidade de Machadinha.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/555/indicacao_construcao_de_uma_usf_em_machadinha.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/555/indicacao_construcao_de_uma_usf_em_machadinha.pdf</t>
   </si>
   <si>
     <t>Solicitação da construção de uma nova Unidade de Saúde da Família na localidade de Machadinha.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/556/indicacao_reforma_da_quadra_e_construcao_de_vest_7TMQcWo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/556/indicacao_reforma_da_quadra_e_construcao_de_vest_7TMQcWo.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma da quadra esportiva do bairro de Caxias e construção de vestiário e banheiro exclusivo para os praticantes de atividades dentro da quadra de esportes.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/599/indicacao_sala_de_hidratacao_no_hospital.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/599/indicacao_sala_de_hidratacao_no_hospital.pdf</t>
   </si>
   <si>
     <t>Aquisição de suportes para soro e poltronas de conforto para a Sala de Hidratação que encontra-se no Hospital Municipal Mariana Maria de Jesus.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/600/indicacao_para_prorrogacao_de_efetivo_de_guarda-_wJEU3mf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/600/indicacao_para_prorrogacao_de_efetivo_de_guarda-_wJEU3mf.pdf</t>
   </si>
   <si>
     <t>Manutenção do quantitativo de Guarda-Vidas nas praias da nossa cidade.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/601/indicacao_aquisicao_de_uniformes_para_a_guarda_municipal.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/601/indicacao_aquisicao_de_uniformes_para_a_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Aquisição de uniformes, calçados e acessórios (coturno, farda, calça comprida, camisa de malha e camisa de brim, cinto de guarnição, bolsa de perna, boné ou quepe e algemas) para os Guardas Municipais de Quissamã.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>Construção ou ampliação da base da Defesa Civil, para abrigar plantonistas com segurança.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_cobertura_da_quadra_de_esportes_maria_ilka.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_cobertura_da_quadra_de_esportes_maria_ilka.pdf</t>
   </si>
   <si>
     <t>Execução da reforma do piso e da cobertura da quadra de esporte do Colégio Maria Ilka.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/605/indicacao_cobertura_da_van_de_fisioterapia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/605/indicacao_cobertura_da_van_de_fisioterapia.pdf</t>
   </si>
   <si>
     <t>Construção de uma cobertura para proteger a Van da Fisioterapia (disposta no centro de especialidades) de sol e chuva.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/606/indicacao_festival_gastronomico.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/606/indicacao_festival_gastronomico.pdf</t>
   </si>
   <si>
     <t>Realização de Festival Gastronômico Municipal</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>CHIQUINHO ARUÉ</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa_x000D_
 Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de_x000D_
 Fátima Pacheco, que junto a secretária competente estude a possibilidade de sinalizar e_x000D_
 facultar o acesso gratuito de gestantes, idosos e deficientes para vagas de_x000D_
 estacionamento de curta duração nas vias públicas no Município de Quissamã.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/616/indicacao_praca_do_matias.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/616/indicacao_praca_do_matias.pdf</t>
   </si>
   <si>
     <t>Incluir na obra de reforma da Praça do Matias, um espaço apropriado para os ônibus estacionarem enquanto aguardam sua partida.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/617/manutencao_dos_quebra-molas_do_bairro_estrado_do_meio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/617/manutencao_dos_quebra-molas_do_bairro_estrado_do_meio.pdf</t>
   </si>
   <si>
     <t>Manutenção dos quebra-molas do bairro Estrada do Meio</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/640/bicicletario_p_brigadeiro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/640/bicicletario_p_brigadeiro.pdf</t>
   </si>
   <si>
     <t>Instalação de bicicletários na Praça Brigadeiro José Caetano.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao__-_escola_de_machadinha.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao__-_escola_de_machadinha.pdf</t>
   </si>
   <si>
     <t>Indica reparos e a presença da Guarda Municipal na Escola Municipal Felizarda Maria Conceição de Azevedo, na localidade de Machadinha.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_reforma_da_quadra_e_praca_de_morro_alto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_reforma_da_quadra_e_praca_de_morro_alto.pdf</t>
   </si>
   <si>
     <t>Reforma da quadra esportiva e da praça da Localidade de Morro Alto.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_quadra_de_pindobas.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_quadra_de_pindobas.pdf</t>
   </si>
   <si>
     <t>Reforma da quadra esportiva com colocação da cobertura da Localidade de Pindobas.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_ciclovia_carmo_e_penha.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_ciclovia_carmo_e_penha.pdf</t>
   </si>
   <si>
     <t>Reforma da Ciclovia que liga as Localidades do Carmo e Penha.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_bicicletario_centro_de_especialidades.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_bicicletario_centro_de_especialidades.pdf</t>
   </si>
   <si>
     <t>Colocação de um Bicicletário no Centro de Especialidade.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_no_002_de_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_no_002_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa_x000D_
 Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de_x000D_
 Fátima Pacheco, que junto a secretária competente estude a possibilidade de construir_x000D_
 uma Casa de Reabilitação para Recuperação de dependentes químicos no Município de_x000D_
 Quissamã.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_manuntencao_em_morro_alto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_manuntencao_em_morro_alto.pdf</t>
   </si>
   <si>
     <t>Fazer uma manutenção na estrada de Morro Alto.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_coleta_de_esgoto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_coleta_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Coleta de esgoto em Morro Alto.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/703/indicacao_001-2019_rtv_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/703/indicacao_001-2019_rtv_1.pdf</t>
   </si>
   <si>
     <t>Melhorias nos Serviços de Retransmissão de Televisão (RTV) por meio da Torre de Retransmissão instalada no Parque de Exposições Renato Queiros Carneiro da Silva.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/704/indicacao_cinema_sitio_quissama.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/704/indicacao_cinema_sitio_quissama.pdf</t>
   </si>
   <si>
     <t>Inclusão Cronograma do projeto Cinema na praça o bairro Sitio Quissamã.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/705/indicacao_aguas_claras.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/705/indicacao_aguas_claras.pdf</t>
   </si>
   <si>
     <t>colocar um ponto de ônibus na localidade Águas Claras.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/709/indicacao_reforma_da_rodoviaria_yRMyMYl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/709/indicacao_reforma_da_rodoviaria_yRMyMYl.pdf</t>
   </si>
   <si>
     <t>REFORMA DA RODOVIÁRIA DO BAIRRO CAXIAS.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_escola_morro_alto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_escola_morro_alto.pdf</t>
   </si>
   <si>
     <t>Ar Condicionado na escola prof. Nelita em Morro Alto.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/814/indicacao_melhorias_balcao_de_emprego.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/814/indicacao_melhorias_balcao_de_emprego.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhoria e parcerias de empresas OFFSHORE para o Balcão de emprego do nosso município.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/816/reforma_ponte_sitio_santa_luzia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/816/reforma_ponte_sitio_santa_luzia.pdf</t>
   </si>
   <si>
     <t>Placas para sinalização de ponte existente sobre o Rio Campos Macaé e também troca e/ou reforma de guarda corpos, localizada na localidade de Machadinha/Sítio Santa Luzia.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/817/indicacao_no_003_de_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/817/indicacao_no_003_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta Casa_x000D_
 Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de_x000D_
 Fátima Pacheco, que junto a secretaria competente estude a possibilidade da instalação de_x000D_
 detectores de metais nas escolas municipais de Quissamã.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>MARCOS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/819/ind.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/819/ind.pdf</t>
   </si>
   <si>
     <t>Reforma do abrigo de ônibus localizado na Av. Fernando Caldas Carneiro da Silva (em frente a Igreja Metodista).</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/831/grama_sintetica_piteiras...pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/831/grama_sintetica_piteiras...pdf</t>
   </si>
   <si>
     <t>Aquisição de grama sintética na quadra da praça da localidade de Piteiras</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/834/certo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/834/certo.pdf</t>
   </si>
   <si>
     <t>O vereador solicita a construção de área de lazer e reparação de saneamento básico,na localidade Recreio Olhos d'agua. Visando a melhoria na qualidade de vida dos cidadãos ,onde os mesmos poderão realizar atividades físicas com segurança, as crianças terão um espaça apropriado para brincarem em contraturno escolar,criando assim um ambiente aconchegante e familiar.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/839/indicacao_caravana_esportiva.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/839/indicacao_caravana_esportiva.pdf</t>
   </si>
   <si>
     <t>Caravana esportiva</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/840/indicacao_cinema_no_carmo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/840/indicacao_cinema_no_carmo.pdf</t>
   </si>
   <si>
     <t>Cinema no Carmo</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/848/ind_braco_de_luz_pdf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/848/ind_braco_de_luz_pdf.pdf</t>
   </si>
   <si>
     <t>O vereador que a está subscreve solicita  que seja feita a instalação de um Braço de Luz no ponto de ônibus e reparos nos serviços de capina,na localidade Beira de Lagoa (próximo a CEDAE). pois os cidadãos que ficam aguardando suas conduções (carro,ônibus,etc) estão vulneráveis à acidentes e até mesmo furtos.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/855/unidade_movel_odontogolica.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/855/unidade_movel_odontogolica.pdf</t>
   </si>
   <si>
     <t>Adquirir uma unidade móvel odontológica nas zonas rurais.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/867/indicacao_no_4_de_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/867/indicacao_no_4_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta_x000D_
 Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra._x000D_
 Maria de Fátima Pacheco, que junto com a Secretaria de Assistência Social estude a_x000D_
 possibilidade de ampliar a idade para o ingresso no Projeto Jovens em Ação no Município_x000D_
 de Quissamã.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/868/indicacao_no_5_de_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/868/indicacao_no_5_de_2019.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve nos termos elencados no Regimento Interno desta_x000D_
 Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra._x000D_
 Maria de Fátima Pacheco, que junto com a Secretaria de Obras, Serviços Públicos e_x000D_
 Urbanismo estude a possibilidade de reparar a cobertura existente da quadra de esportes_x000D_
 e construir uma nova cobertura menor ao redor de toda a quadra de esportes do Canto da_x000D_
 Saudade no Município de Quissamã.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/870/redutor_de_velocidad.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/870/redutor_de_velocidad.pdf</t>
   </si>
   <si>
     <t>Implantação de redutor de velocidade, próximo ao trevo que liga o bairro Centro, Santa Catarina e Dores.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/895/reforma_banheiro_carmo_ok.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/895/reforma_banheiro_carmo_ok.pdf</t>
   </si>
   <si>
     <t>Reforma do banheiro público no Carmo</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/906/musica_na_praca.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/906/musica_na_praca.pdf</t>
   </si>
   <si>
     <t>Iniciar o projeto música na praça no Canto da Saudade.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/922/corpo_de_bombeiros.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/922/corpo_de_bombeiros.pdf</t>
   </si>
   <si>
     <t>Destacamento do 9º Corpo de Bombeiros Militar para a cidade de Quissamã-RJ</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_asfaltamento_da_campina.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_asfaltamento_da_campina.pdf</t>
   </si>
   <si>
     <t>Solicitação de asfaltamento do trecho que liga a região da Campina a localidade de Beira de Lagoa.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/933/servico_de_beleza.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/933/servico_de_beleza.pdf</t>
   </si>
   <si>
     <t>Serviço de beleza em repartições públicas e em bairros distantes.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/937/ruas_caxias.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/937/ruas_caxias.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma do calçamento na Rua Edval Barcelos e na Rua José Saturnino, ambas no bairro Caxias. E também colocar calçamento no trecho que passa o Gasoduto.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/938/indicacao_recapeamento_asfaltico_beira_de_lagoa__7K727op.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/938/indicacao_recapeamento_asfaltico_beira_de_lagoa__7K727op.pdf</t>
   </si>
   <si>
     <t>Solicitação de recapeamento asfáltico que liga Beira de Lagoa a Farinha Seca.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/970/bracos_de_luz_e_luz_de_led_na_barra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/970/bracos_de_luz_e_luz_de_led_na_barra.pdf</t>
   </si>
   <si>
     <t>Solicita que estude a possibilidade de colocar braços de luz e luzes de led na Pedreira em Barra do Furado.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/971/indicacaop_mata_burro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/971/indicacaop_mata_burro.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um equipamento para contensão de animais, popularmente conhecido como "mata burro" na estrada da Praia de Flecheiras, com uma cancela para a passagem de cavaleiros.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao_da_piteira.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao_da_piteira.pdf</t>
   </si>
   <si>
     <t>Manutenção na quadra e praça de Piteiras.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/974/indicacao_calcada_do_ciep.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/974/indicacao_calcada_do_ciep.pdf</t>
   </si>
   <si>
     <t>reformar a calçada e instalar um bueiro próximo ao portão lateral do CIEP.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/975/indicacao_guarda-corpo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/975/indicacao_guarda-corpo.pdf</t>
   </si>
   <si>
     <t>colocar um guarda-corpo ao longo das ciclovias do nosso Município.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/976/indicacao_manoel_gomes_0R5Wp85.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/976/indicacao_manoel_gomes_0R5Wp85.pdf</t>
   </si>
   <si>
     <t>Manutenção de tapa buracos na pista na localidade Manoel Gomes.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1011/indicacao_computador.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1011/indicacao_computador.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de oferecer um  computador e uma impressora para o DPO de Barra do Furado.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1020/feira_de_artesanato_e_musica_na_praca.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1020/feira_de_artesanato_e_musica_na_praca.pdf</t>
   </si>
   <si>
     <t>Implantar uma feira de artesanato com música na praça Brigadeiro José Caetano, aos Domingos.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1028/altograndeok.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1028/altograndeok.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma área de lazer na localidade Alto Grande</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_solicitacao_de_ambulancia_para_o_psf__nYyHiye.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_solicitacao_de_ambulancia_para_o_psf__nYyHiye.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma Ambulância para o Posto de Saúde da Família de Santa Catarina em regime de plantão de 12 (doze) horas no período noturno.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_reforma_da_ponte_do_sitio_santa_luziaok.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_reforma_da_ponte_do_sitio_santa_luziaok.pdf</t>
   </si>
   <si>
     <t>reforma da ponte do sitio Santa Luzia</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1056/cinema_na_praca.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1056/cinema_na_praca.pdf</t>
   </si>
   <si>
     <t>Projeto Cinema na Praça no Canto da Saudade</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1094/indicacao_alargamento_da_estrada_da_campina.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1094/indicacao_alargamento_da_estrada_da_campina.pdf</t>
   </si>
   <si>
     <t>Solicitação de alargamento e melhorias na Estrada que liga a Campina a localidade de Beira de Lagoa.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_plantao_farmacia_municipal_tFxZQKF.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_plantao_farmacia_municipal_tFxZQKF.pdf</t>
   </si>
   <si>
     <t>Promover o atendimento ao público 24 horas  na Farmácia Municipal incluindo os fins de semana e feriados.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_marcos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_marcos.pdf</t>
   </si>
   <si>
     <t>O vereador que a está subscreve,solicita a construção de uma Quadra de Grama Sintética no bairro Caxias,visando que a prática de esportes influencia diretamente no comportamento sócio-educativo.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1139/indicacao_trevo_na_ponte.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1139/indicacao_trevo_na_ponte.pdf</t>
   </si>
   <si>
     <t>Construir um trevo, na esquina que fica entre a ponte da CEDAE, canal Campos X Macaé e o Colégio CENEC.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1141/escolinha_de_laco_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1141/escolinha_de_laco_1.pdf</t>
   </si>
   <si>
     <t>Escolinha de Laço no parque de Exposições</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1167/caravana_piteiras.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1167/caravana_piteiras.pdf</t>
   </si>
   <si>
     <t>Incluir o bairro Piteiras no cronograma do Projeto Caravana Esportiva.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1172/indicacao_aquisicao_de_fardamento_para_a_guarda_mirim.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1172/indicacao_aquisicao_de_fardamento_para_a_guarda_mirim.pdf</t>
   </si>
   <si>
     <t>Aquisição de fardamento (uniformes, calçados e acessórios) para os Guardas Mirins de Quissamã.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1183/patrol.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1183/patrol.pdf</t>
   </si>
   <si>
     <t>Disponibilize a máquina patrol para limpeza da Rua denominada Sítio Santa Rita e Estrada da Ponte Grande.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1220/indicacao_93.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1220/indicacao_93.pdf</t>
   </si>
   <si>
     <t>construção de uma cobertura sobre a área onde acontece a feira da roça.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_construcao_de_asilo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_construcao_de_asilo.pdf</t>
   </si>
   <si>
     <t>Implantação de uma casa de acolhimento de idoso (Asilo).</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1237/indicacao_095-2019__-_quebra_mola.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1237/indicacao_095-2019__-_quebra_mola.pdf</t>
   </si>
   <si>
     <t>Implantação de redutores de velocidade (quebra-molas) na localidade Sítio Boa Vista.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1242/cascalhamento_das_estradas_corrigido.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1242/cascalhamento_das_estradas_corrigido.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco que junto à Secretaria competente, estude a possibilidade de colocar material fresado, oriundo da auto-pista Fluminense nas estradas rurais e  ladeiradas, principalmente nas vias de trânsito escolar, escoamento de produtos rurais, como o leite, por exemplo.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1245/ecoterapia_EecqZS1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1245/ecoterapia_EecqZS1.pdf</t>
   </si>
   <si>
     <t>Estudo sobre a possibilidade de mudança da pista de provas “areia”, para junto da pista de laço comprido e a cobertura da mesma.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1246/indicacao_construcao_de_galeria_na_ponte_guanan_X0u0jvN.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1246/indicacao_construcao_de_galeria_na_ponte_guanan_X0u0jvN.pdf</t>
   </si>
   <si>
     <t>Construção de galeria na  ponte de madeira de Guanandi, a qual faz a divisa com o município de Campos dos Goytacazes pelo Distrito de São Martinho x Retiro.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1251/curva_do_machadocorreto_mzuYzXj.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1251/curva_do_machadocorreto_mzuYzXj.pdf</t>
   </si>
   <si>
     <t>Realizar obra para a correção de curva na localidade Machado.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1252/recapeamento_asfatico_em_capivari.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1252/recapeamento_asfatico_em_capivari.odt</t>
   </si>
   <si>
     <t>recapeamento da estrada de Capivari</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1253/manuntecao_no_calcamento_de_barra_do_furado.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1253/manuntecao_no_calcamento_de_barra_do_furado.odt</t>
   </si>
   <si>
     <t>Manutenção do calçamento Barra do Furado</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1261/indicacao_construcao_quiosque_no_campo_de_santa_oUZXtIh.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1261/indicacao_construcao_quiosque_no_campo_de_santa_oUZXtIh.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de um quiosque nas proximidades do vestiário do Campo de futebol Hermes de Souza em Santa Catarina.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1285/parquinho_na_praca.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1285/parquinho_na_praca.pdf</t>
   </si>
   <si>
     <t>Instalação de um parquinho infantil na praça Brigadeiro José Caetano.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1286/academia_idosos_indiccao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1286/academia_idosos_indiccao.pdf</t>
   </si>
   <si>
     <t>Instalação de uma Academia para idosos na Praça Brigadeiro José Caetano.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1301/ponto_de_onibus.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1301/ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco que junto à Secretaria competente, estude a possibilidade de colocar um abrigo de passageiros na localidade de Flexeiras.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1358/indicacao_manutencao_e_pintura_parque_aquatico.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1358/indicacao_manutencao_e_pintura_parque_aquatico.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização de pintura do Parque Aquático Municipal e manutenção do quiosque e dos banheiros do mesmo.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1359/indicacao_rampa_de_acesso_rodoviaria.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1359/indicacao_rampa_de_acesso_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de rampas de acesso para cadeirantes no Terminal Rodoviário do bairro Caxias.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1374/silagem_de_cana_novo_ok.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1374/silagem_de_cana_novo_ok.pdf</t>
   </si>
   <si>
     <t>máquina de silagem de cana</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1378/casa_dia_certo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1378/casa_dia_certo.pdf</t>
   </si>
   <si>
     <t>Implantação da CASA DIA ou CASA DE CONVIVÊNCIA E LAZER, um espaço que o idoso passe o dia lá, se alimente, tenha atividade, se movimente, faça fisioterapia e volte para casa no final da tarde.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1382/asfalto_fresado_no_engenho_certo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1382/asfalto_fresado_no_engenho_certo.pdf</t>
   </si>
   <si>
     <t>Colocação de asfalto fresado da localidade do Engenho Central.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1383/indicacao_coleta_de_esgoto_em_morro_alto_certo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1383/indicacao_coleta_de_esgoto_em_morro_alto_certo.pdf</t>
   </si>
   <si>
     <t>Aumentar a frequência da coleta de esgoto em Morro Alto.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1384/tapa_buraco_santa_franciscacerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1384/tapa_buraco_santa_franciscacerto.pdf</t>
   </si>
   <si>
     <t>Manutenção de tapa buracos na localidade Santa Francisca.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1396/indicacao_pintura_de_asfalto_da_piedade_ao_centro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1396/indicacao_pintura_de_asfalto_da_piedade_ao_centro.pdf</t>
   </si>
   <si>
     <t>Remarcação da pintura do asfalto no trevo da Piedade até o centro da cidade.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1415/calcetamentocerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1415/calcetamentocerto.pdf</t>
   </si>
   <si>
     <t>Indica o conserto do calcetamento na Rua Antônio Almeida Pereira, que liga os Bairros Mathias e Canto da Saudade.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1432/indicacao_-_quebra_molas_piteiras_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1432/indicacao_-_quebra_molas_piteiras_1.pdf</t>
   </si>
   <si>
     <t>Colocação de redutor de velocidade na Rua 12 de Junho.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1437/abrigo_de_passageiros_em_morrinhoscerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1437/abrigo_de_passageiros_em_morrinhoscerto.pdf</t>
   </si>
   <si>
     <t>Construção de um abrigo de passageiros na Localidade de Morrinhos sentindo a Macaé.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1492/redutor_de_velocidade_flexeirascerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1492/redutor_de_velocidade_flexeirascerto.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade na entrada da vila, na localidade de Flexeiras.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1499/indicacao_-2019_-_curso_de_acesso_por_cordacerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1499/indicacao_-2019_-_curso_de_acesso_por_cordacerto.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de implantar um Convênio para realização do Curso de Sistema de Acesso por Corda (IRATA).</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1500/indicacao_-2019_-_medida_coletiva.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1500/indicacao_-2019_-_medida_coletiva.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade junto a Secretaria Competente a possibilidade de medida coletiva para ressarcimento do Fundo de Garantia do Tempo de Serviço (FGTS).</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1502/indicacao_led_na_ciclovia_de_santa_catarina.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1502/indicacao_led_na_ciclovia_de_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Solicitação de iluminação de LED na Ciclovia Manoel Gregório, que liga o Centro ao bairro de Santa Catarina.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1503/indicacao_brinquedos_nas_pracas.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1503/indicacao_brinquedos_nas_pracas.pdf</t>
   </si>
   <si>
     <t>Aquisição de brinquedos para crianças inclusive brinquedos adaptados para crianças especiais nas praças públicas do nosso município.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1506/indicacao_cursos_tDrGies.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1506/indicacao_cursos_tDrGies.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve nos termos elencados no Regimento Interno desta Casa Legislativa, INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco junto à Secretaria competente, que viabilize a possibilidade de promover cursos na área de empreendedorismo, tais como: WS EXCELÊNCIA NO ATENDIMENTO AO CLIENTE, TÉCNICAS BÁSICAS DE GARÇOM E COMPORTAMENTO HOSPITALEIRO.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1525/indicacao_asfalto_fresado_no_canto_snt_antoniocerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1525/indicacao_asfalto_fresado_no_canto_snt_antoniocerto.pdf</t>
   </si>
   <si>
     <t>Colocação de asfalto fresado da localidade do Canto de Santo Antônio.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1526/cinema_na_praca_alto_grandecerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1526/cinema_na_praca_alto_grandecerto.pdf</t>
   </si>
   <si>
     <t>Projeto Cinema na Praça na localidade Alto Grande.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1540/indicacao-praia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1540/indicacao-praia.pdf</t>
   </si>
   <si>
     <t>INDICA à Excelentíssima Prefeita Municipal de Quissamã/RJ,  Sra. Maria de Fátima Pacheco que junto à Secretaria competente, estude a possibilidade de construir uma área de lazer, na Praia João Francisco.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1579/indicacao__-_limpeza_de_barra_do_furado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1579/indicacao__-_limpeza_de_barra_do_furado.pdf</t>
   </si>
   <si>
     <t>Estude a possibilidade de fazer uma limpeza geral na Barrinha, na orla da praia e na comunidade de Barra do Furado.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1580/manuntencao_na_praia_de_barra_do_furado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1580/manuntencao_na_praia_de_barra_do_furado.pdf</t>
   </si>
   <si>
     <t>manuntenção na praia de Barra do Furado</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1581/iluminacao_na_ciclovia_de_santa_catarina.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1581/iluminacao_na_ciclovia_de_santa_catarina.pdf</t>
   </si>
   <si>
     <t>iluminação na ciclovia de santa catarina</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1583/certopraca.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1583/certopraca.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de uma praça exclusivamente infantil com parquinho para recreação e quiosque no bairro de Santa Catarina.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/650/lei_complementar_n_004_-_estatuto_da_guarda.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/650/lei_complementar_n_004_-_estatuto_da_guarda.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N° 004/2019 - DISPÕE SOBRE O ESTATUTO DA GUARDA CIVIL MUNICIPAL DE QUISSAMÃ, COMPOSTO POR PLANO DE CARGOS, CARREIRAS E VENCIMENTOS, ORGANIZAÇÃO DA GUARDA CIVIL MUNICIPAL DE QUISSAMÃ E CÓDIGO DISCIPLINAR.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Leis Sancionadas</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1049/lei_complementar_no_005.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1049/lei_complementar_no_005.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N° 005/2019 - ALTERA O ANEXO VII, DA LEI COMPLEMENTAR N° 002, DE 13 DE NOVEMBRO DE 2006 - PLANO DIRETOR DE DESENVOLVIMENTO SUSTENTÁVEL DE QUISSAMÃ.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1393/lei_complementar_no_006-estatuto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1393/lei_complementar_no_006-estatuto.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N° 006/2019</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>Executivo Municipal - EM</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/488/supl._r_573.30000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/488/supl._r_573.30000.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de abertura de Crédito Adicional Especial  na importância de R$ 573.300,00.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/491/concessao_de_abono_natalino_lei_1803-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/491/concessao_de_abono_natalino_lei_1803-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de abono natalino concedido aos empregados públicos efetivos, aos exercentes de cargos comissionados e aos beneficiários dos programas de renda que menciona.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/492/criacao_do_cons_m_de_turismo_lei_1804.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/492/criacao_do_cons_m_de_turismo_lei_1804.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação do Conselho Municipal de Turismo.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/493/alt._anexo_i_da_lei_m._1015-2008.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/493/alt._anexo_i_da_lei_m._1015-2008.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Municipal 1015/2008 de 12 de março de 2008.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/494/lei_1806_cria_ao_monumento_a_biblia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/494/lei_1806_cria_ao_monumento_a_biblia.pdf</t>
   </si>
   <si>
     <t>Cria o Monumento À BÍBLIA SAGRADA, NA PRAÇA LOCALIZADA NO BAIRRO MATHIAS.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/495/lei_de_supl._589.00000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/495/lei_de_supl._589.00000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 589.000,00</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/496/lei_1808_ref_supl._672.20200.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/496/lei_1808_ref_supl._672.20200.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1808/2018 QUE AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 672.202,00</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/497/lei_1809-2018_supl._4.199.10000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/497/lei_1809-2018_supl._4.199.10000.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1809/2018 QUE AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 4.199.100,00</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/498/lei_1810_supl._6.538.70000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/498/lei_1810_supl._6.538.70000.pdf</t>
   </si>
   <si>
     <t>LEI 1810/2018 QUE AUTORIZA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 6.538.700,00</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/499/lei_1811_supl._59.00000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/499/lei_1811_supl._59.00000.pdf</t>
   </si>
   <si>
     <t>LEI 1811/2018 QUE AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR ESPECIAL NA IMPORTÂNCIA DE R$ 59.000,00</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/500/lei__1812_supl._752.50000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/500/lei__1812_supl._752.50000.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1812/2018 AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 752.500,00</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/501/lei_1813_cencede_abono_natalino_cmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/501/lei_1813_cencede_abono_natalino_cmq.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1813/2018 QUE CONCEDE ABONO NATALINO AOS SERVIDORES EFETIVOS, COMISSIONADOS E CONTRATADOS TEMPORARIAMENTE DA CÂMARA MUNICIPAL DE QUISSAMÃ - RJ.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>Leis Sancionadas - 2018</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/428/lei-1818-.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/428/lei-1818-.pdf</t>
   </si>
   <si>
     <t>Lei Sancionada nº 1818/2018, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/417/lei-1819.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/417/lei-1819.pdf</t>
   </si>
   <si>
     <t>Lei nº 1819/2018, Cria o Conselho Municipal de Saneamento Básico - COMSAB, O Fundo Municipal de Saneamento Básico - FUMSAB</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/645/lei_-1820.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/645/lei_-1820.pdf</t>
   </si>
   <si>
     <t>LEI N° 1820/2019 - AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 72.395,30</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/607/lei_-1821.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/607/lei_-1821.pdf</t>
   </si>
   <si>
     <t>LEI N° 1821/2019 - DISPÕE SOBRE A CONCESSÃO DE PARCELAMENTO DO PERÍODO DE FERIAS QUE TRATA O INCISO XVII DO ARTIGO 7° DO CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/608/lei-1822.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/608/lei-1822.pdf</t>
   </si>
   <si>
     <t>LEI N° 1822/2019 - DISPÕE SOBRE DENOMINAÇÃO DE RUA EM SANTA CATARINA</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/609/lei-1823.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/609/lei-1823.pdf</t>
   </si>
   <si>
     <t>LEI N° 1823/2019 - CRIA O FUNDO ESPECIAL DA PROCURADORIA GERAL DO MUNICÍPIO DE QUISSAMÃ (FEPGM/QUISS).</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/610/lei-1824.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/610/lei-1824.pdf</t>
   </si>
   <si>
     <t>LEI N° 1824/2019 - ESTABELECE NORMAS E CONDIÇÕES À PERMISSÃO DE VEÍCULOS DE ALUGUEL A TAXÍMERO - TÁXI, NO ÂMBITO DO MUNICÍPIO, SUPLEMENTANDO A LEI FEDERAL N° 12.468, DE 26 DE AGOSTO DE 2011.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/612/lei-1825.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/612/lei-1825.pdf</t>
   </si>
   <si>
     <t>LEI N° 1825/2019 - ALTERA OS ANEXOS I, VI E VII DA LEI MUNICIPAL N° 1015/2008 DE 12 DE MARÇO DE 2008.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/622/lei-1826.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/622/lei-1826.pdf</t>
   </si>
   <si>
     <t>LEI N° 1826/2019 - AUTORIZA A PARTICIPAÇÃO DO MUNICÍPIO DE QUISSAMÃ NO CONSÓRCIO PÚBLICO DENOMINADO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO DO NORTE E NOROESTE FLUMINENSE - CIDENNF, DISPENSA A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/623/lei-1827.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/623/lei-1827.pdf</t>
   </si>
   <si>
     <t>LEI N° 1827/2019 - INSTITUI QUE O DIA DE NOSSA SENHORA DA PENHA DEVERÁ FIGURAR NO CALENDÁRIO OFICIAL DO MUNICÍPIO COMO DATA COMEMORATIVA.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/631/lei-1828.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/631/lei-1828.pdf</t>
   </si>
   <si>
     <t>LEI N° 1828/2019 - DISPÕE SOBRE A CONSOLIDAÇÃO DA MACROLOCALIZAÇÃO, COMPREENDENDO A DELIMITAÇÃO E IDENTIFICAÇÃO GEOGRÁFICA OFICIAL DOS BAIRROS NO MUNICÍPIO DE QUISSAMÃ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/624/lei-1829.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/624/lei-1829.pdf</t>
   </si>
   <si>
     <t>LEI N° 1829/2019 - DISPÕE SOBRE O TRANSPORTE COLETIVO DE PASSAGEIROS NO MUNICÍPIO DE QUISSAMÃ, APROVA O CÓDIGO DISCIPLINAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/625/lei-1830.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/625/lei-1830.pdf</t>
   </si>
   <si>
     <t>LEI N° 1830/2019 - ALTERA A LEI N° 1.800, DE 04 DE DEZEMBRO DE 2018, LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/626/lei-1831.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/626/lei-1831.pdf</t>
   </si>
   <si>
     <t>LEI N° 1831/2019 - DISPÕE SOBRE A CONCESSÃO DE SUBSÍDIO PARA O CUSTEIO DO SISTEMA DE TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/627/lei-1832.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/627/lei-1832.pdf</t>
   </si>
   <si>
     <t>LEI N° 1832/2019 - DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA JOVENS EM AÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/628/lei-1833.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/628/lei-1833.pdf</t>
   </si>
   <si>
     <t>LEI N° 1833/2019 - AUTORIZA A CONCESSÃO DE AUXILIO FINANCEIRO AOS PESCADORES DO MUNICÍPIO DE QUISSAMÃ, DURANTE OS PERÍODOS DE DEFESO DA PIRACEMA E DO CAMARÃO.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/652/lei-1834.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/652/lei-1834.pdf</t>
   </si>
   <si>
     <t>LEI N° 1834/2019 - AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO AOS BOIS MALHADINHOS E AOS BLOCOS DE CARNAVAL DE RUA DO MUNICÍPIO DE QUISSAMÃ, OU ÀS RESPECTIVAS ENTIDADES ASSOCIATIVAS, PARA O PERÍODO DE CARNAVAL DE 2019.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/681/lei-1835.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/681/lei-1835.pdf</t>
   </si>
   <si>
     <t>LEI N° 1835/2019 - ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 1.745.208,20, PARA ATENDER DESPESAS NÃO PREVISTAS NO ORÇAMENTO.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/683/lei-1836.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/683/lei-1836.pdf</t>
   </si>
   <si>
     <t>LE N° 1836/2019 - CONCEDE REVISÃO DE SALÁRIOS AOS EMPREGADOS PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA, NOS TERMOS DO INCISO X DO ART. 37 DA CF/88.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/693/lei_n_1837-19.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/693/lei_n_1837-19.pdf</t>
   </si>
   <si>
     <t>LEI N° 1837/2019 - ALTERA OS ANEXOS I E III DA LEI MUNICIPAL N° 935/2007, DE 22 DE JANEIRO  DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/710/lei-1838.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/710/lei-1838.pdf</t>
   </si>
   <si>
     <t>LEI N° 1838/2019 - DISPÕE SOBRE A DENOMINAÇÃO DE RUA EM BARRA DO FURADO.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/823/lei-1839-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/823/lei-1839-2019.pdf</t>
   </si>
   <si>
     <t>LEI N° 1839/2019 - EMENTA: DISPÕE SOBRE REVISÃO DOS SALÁRIOS DOS EMPREGADOS PÚBLICOS, EFETIVOS DA CÂMARA MUNICIPAL DE QUISSAMÃ, NOS TERMOS DO INCISO X DO ARTIGO 37 CONSTITUIÇÃO FEDERAL, COMBINADO COM O ARTIGO 48 DA LEI MUNICIPAL 1.567/2016.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/841/lei-1840.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/841/lei-1840.pdf</t>
   </si>
   <si>
     <t>LEI N° 1840/2019 - DISPÕE SOBRE A PRORROGAÇÃO DE MAIS 360 DIAS DO PRAZO PREVISTO NO ARTIGO 9° DA LEI MUNICIPAL 1231 DE 25 DE MARÇO DE 2011.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/847/lei-1841.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/847/lei-1841.pdf</t>
   </si>
   <si>
     <t>LEI N° 1841/2019 - DISPÕE A LEI GERAL MUNICIPAL DE QUISSAMÃ EM CONFORMIDADE COM OS ARTIGOS 146, III, D, 170, IX, E 179 DA CONSTITUIÇÃO FEDERAL E A LEI COMPLEMENTAR FEDERAL 123, DE 14 DE DEZEMBRO DE 2006, ALTERADAS PELAS LEIS COMPLEMENTARES FEDERAIS 128/2008, 147/2014 E 155/2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1035/lei-1842.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1035/lei-1842.pdf</t>
   </si>
   <si>
     <t>LEI N° 1842/2019 - DISPÕE SOBRE A DENOMINAÇÃO DE RUA NA LOCALIDADE DO CANTO DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/860/lei-1843.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/860/lei-1843.pdf</t>
   </si>
   <si>
     <t>LEI N° 1843/2019 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 130.000,00</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/861/lei-1844.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/861/lei-1844.pdf</t>
   </si>
   <si>
     <t>LEI N° 1844/2019 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 41.000,00</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/913/lei-1845.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/913/lei-1845.pdf</t>
   </si>
   <si>
     <t>LEI N° 1845/2019 - DISPÕE SOBRE A DENOMINAÇÃO DE RUA NA LOCALIDADE DO CANTO DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/969/lei-1846.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/969/lei-1846.pdf</t>
   </si>
   <si>
     <t>LEI N° 1846/2019 - DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE PROTEÇÃO BÁSICA "AGENTE MIRIM DO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS - SCFV" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1008/lei-1847.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1008/lei-1847.pdf</t>
   </si>
   <si>
     <t>LEI N° 1847/2019 - AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 800.000,00</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/994/lei-1848.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/994/lei-1848.pdf</t>
   </si>
   <si>
     <t>LEI N° 1848/2019 - ALTERA O ANEXO I DA LEI MUNICIPAL N° 935/2007 DE 22 DE JANEIRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1019/lei-1849-rua.doc</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1019/lei-1849-rua.doc</t>
   </si>
   <si>
     <t>LEI N° 1849/2019 - DISPÕE SOBRE A DENOMINAÇÃO DE RUA NA LOCALIDADE CANTO DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1050/lei-1850.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1050/lei-1850.pdf</t>
   </si>
   <si>
     <t>LEI N° 1850/2019 - ALTERA OS ANEXOS I, V E VI DA LEI MUNICIPAL N° 1015/2008 DE 12 DE MARÇO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1116/lei_1851-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1116/lei_1851-2019.pdf</t>
   </si>
   <si>
     <t>LEI N° 1851/2019 - "TORNA OBRIGATÓRIA A PRÉVIA INSPEÇÃO SANITÁRIA E INDUSTRIAL, NO TERRITÓRIO DO MUNICÍPIO DE QUISSAMÃ, DE TODOS OS PRODUTOS DE ORIGEM ANIMAL, COMESTÍVEIS E NÃO COMESTÍVEIS, CONFORME ESPECIFICA E ADOTA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1083/lei_1852.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1083/lei_1852.pdf</t>
   </si>
   <si>
     <t>LEI N° 1852/2019 - DISPÕE SOBRE A DENOMINAÇÃO DE RUA NA LOCALIDADE CANTO DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1106/lei-1853.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1106/lei-1853.pdf</t>
   </si>
   <si>
     <t>LEI N° 1853/2019 - "ALTERA A LEI N° 1483, DE 17 DE JULHO DE 2015, QUE CRIA O CONSELHO MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO SUSTENTÁVEL - COMADES."</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1107/lei-1854.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1107/lei-1854.pdf</t>
   </si>
   <si>
     <t>LEI N° 1854/2019 - "CONCEDE GRATIFICAÇÃO AOS EMPREGADOS PÚBLICOS MOTORISTAS, QUE ESTEJAM NO DESEMPENHO DA FUNÇÃO DE MOTORISTAS DE TRANSPORTE ESCOLAR".</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1096/lei-1855.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1096/lei-1855.pdf</t>
   </si>
   <si>
     <t>LEI N° 1855/2019 - EMENTA: "ALTERA O ART. 8° DA LEI MUNICIPAL N° 1448/2015 QUE ESTABELECE DIRETRIZES PARA A IMPLANTAÇÃO, ESTRUTURA, PROCESSO DE ESCOLHA E FUNCIONAMENTO DO CONSELHO TUTELAR DO MUNICIPIO DE QUISSAMÃ"</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1097/lei-1856.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1097/lei-1856.pdf</t>
   </si>
   <si>
     <t>LEI N° 1856/2019 - ALTERA A LEI N° 1714, DE 28 DE SETEMBRO DE 2017.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1108/lei-1857.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1108/lei-1857.pdf</t>
   </si>
   <si>
     <t>LEI N° 1857/2019 - DISPÕES SOBRE DENOMINAÇÃO DE RUA NA LOCALIDADE CANTO DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1113/lei-1858.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1113/lei-1858.pdf</t>
   </si>
   <si>
     <t>LEI N° 1858/2019 - DISPÕE SOBRE DENOMINAÇÃO DE RUA NA LOCALIDADE CANTO DE SANTO ANTONIO.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1114/lei-1859.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1114/lei-1859.pdf</t>
   </si>
   <si>
     <t>LEI N° 1859/2019 - DISPÕE SOBRE DENOMINAÇÃO DE RUA NA LOCALIDADE CANTO DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1115/lei-1860.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1115/lei-1860.pdf</t>
   </si>
   <si>
     <t>LEI N° 1860/2019 - DISPÕE SOBRE DENOMINAÇÃO DE RUA NA LOCALIDADE CANTO DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1146/lei_1861.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1146/lei_1861.pdf</t>
   </si>
   <si>
     <t>LEI N° 1861/2019</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1147/lei-1862.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1147/lei-1862.pdf</t>
   </si>
   <si>
     <t>LEI N° 1862/2019</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1148/lei-1863.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1148/lei-1863.pdf</t>
   </si>
   <si>
     <t>LEI N° 1863/2019</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1149/lei-1864.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1149/lei-1864.pdf</t>
   </si>
   <si>
     <t>LEI N° 1864/2019</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1150/lei-1865.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1150/lei-1865.pdf</t>
   </si>
   <si>
     <t>LEI N° 1865/2019</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1151/lei-1866.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1151/lei-1866.pdf</t>
   </si>
   <si>
     <t>LEI N° 1866/2019</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1152/lei-1867.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1152/lei-1867.pdf</t>
   </si>
   <si>
     <t>LEI N° 1867/2019</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1153/lei-1868.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1153/lei-1868.pdf</t>
   </si>
   <si>
     <t>LEI N° 1868/2019</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1234/lei-1869.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1234/lei-1869.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1869 QUE DISPÕE SOBRE A DENOMINAÇÃO DA QUADRA DE GRAMA SINTÉTICA NO BAIRRO SANTA CATARINA</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1259/lei-1870.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1259/lei-1870.pdf</t>
   </si>
   <si>
     <t>LEI N° 1870/2019 - CRIA O PROGRAMA MUNICIPAL PREPARATÓRIO PARA INGRESSO EM CURSOS TÉCNICOS DE NÍVEL MÉDIO E PRÉ-VESTIBULAR, DESTINADO A PROMOÇÃO DO ACESSO AOS CURSOS OFERTADOS POR INSTITUIÇÕES PÚBLICAS DE ENSINO MÉDIO E SUPERIOR.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1260/lei-1871.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1260/lei-1871.pdf</t>
   </si>
   <si>
     <t>LEI N° 1871/2019 - ALTERA A LEI MUNICIPAL N° 1864, DE 22 DE JULHO DE 2019.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1250/lei-1872.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1250/lei-1872.pdf</t>
   </si>
   <si>
     <t>LEI N° 1872/2019</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1272/lei-1873.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1272/lei-1873.pdf</t>
   </si>
   <si>
     <t>LEI N° 1873/2019</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1277/lei_1874.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1277/lei_1874.pdf</t>
   </si>
   <si>
     <t>LEI N° 1874/2019</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1305/lei-1875.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1305/lei-1875.pdf</t>
   </si>
   <si>
     <t>LEI N° 1875/2019</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1306/lei-1876.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1306/lei-1876.pdf</t>
   </si>
   <si>
     <t>LEI N° 1876/2019</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1341/lei-1877.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1341/lei-1877.pdf</t>
   </si>
   <si>
     <t>LEI N° 1877/2019</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1342/lei-1878.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1342/lei-1878.pdf</t>
   </si>
   <si>
     <t>LEI N° 1878/2019</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1352/lei-1879.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1352/lei-1879.pdf</t>
   </si>
   <si>
     <t>LEI N° 1879/2019</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1390/lei-1880.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1390/lei-1880.pdf</t>
   </si>
   <si>
     <t>LEI N° 1880/2019</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1391/lei-1881.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1391/lei-1881.pdf</t>
   </si>
   <si>
     <t>LEI N° 1881/2019</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1392/lei-1882.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1392/lei-1882.pdf</t>
   </si>
   <si>
     <t>LEI N° 1882/2019</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1418/lei-1883.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1418/lei-1883.pdf</t>
   </si>
   <si>
     <t>LEI N° 1883/2019</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1419/lei-1884.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1419/lei-1884.pdf</t>
   </si>
   <si>
     <t>LEI N° 1884/2019</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1406/lei-1885.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1406/lei-1885.pdf</t>
   </si>
   <si>
     <t>LEI N° 1885/2019</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1558/lei-1893.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1558/lei-1893.pdf</t>
   </si>
   <si>
     <t>LEI N1893/2019</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1553/lei-1894.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1553/lei-1894.pdf</t>
   </si>
   <si>
     <t>LEI N° 1894/2019</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1554/lei-1895.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1554/lei-1895.pdf</t>
   </si>
   <si>
     <t>LEI N° 1895/2019</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1555/lei-1896.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1555/lei-1896.pdf</t>
   </si>
   <si>
     <t>LEI N° 1896/2019</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1585/lei-1897.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1585/lei-1897.pdf</t>
   </si>
   <si>
     <t>LEI N° 1897/2019</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1598/lei_1898.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1598/lei_1898.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1898</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1597/lei_1900.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1597/lei_1900.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1900</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1934/lei-1901.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1934/lei-1901.pdf</t>
   </si>
   <si>
     <t>LEI N° 1901/2019</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>MENSAGEM</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/419/mensagem_no_001-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/419/mensagem_no_001-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 001/2019 QUE ENCAMINHA PROJETO DE LEI QUE DISPÕE SOBRE A CONCESSÃO DE PARCELAMENTO DO PERÍODO DE FÉRIAS PARA OCUPANTES DE CARGO COMISSIONADO, COM SUA RESPECTIVA JUSTIFICATIVA.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/521/mensagem_n_002-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/521/mensagem_n_002-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 002/2019</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/478/mensagem_no_003-2019_alteracao_lei_municipal_1015.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/478/mensagem_no_003-2019_alteracao_lei_municipal_1015.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 003/2019 QUE ENCAMINHA PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL Nº 1015/2008.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/469/mensagem_no_004-19_transporte_coletivo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/469/mensagem_no_004-19_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 004/2019 QUE ENCAMINHA PROJETO DE LEI QUE REGULAMENTO O SISTEMA DE TRANSPORTE COLETIVO DE PASSAGEIROS NO ÂMBITO DO MUNICÍPIO DE QUISSAMÃ</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/471/mensagem_no_005-19_subsidio_transporte_coletivo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/471/mensagem_no_005-19_subsidio_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 005/2019 QUE ENCAMINHA PROJETO DE LEI QUE AUTORIZA A CONCESSÃO DE SUBSÍDIO À TARIFA A SER COBRADA PELO USUÁRIO, FIXADA PELO PODER PÚBLICO MUNICIPAL, POR ATO PRÓPRIO.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/473/mensagem_no_006-19_programa_municipal_preparatorio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/473/mensagem_no_006-19_programa_municipal_preparatorio.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 006/2019 QUE ENCAMINHA PROJETO DE LEI QUE CRIA O PROGRAMA MUNICIPAL PREPARATÓRIO PARA INGRESSO EM CURSOS TÉCNICOS DE NÍVEL MÉDIO E PRÉ-VESTIBULAR, DESTINADO A PROMOÇÃO DO ACESSO AOS CURSOS OFERTADOS POR INSTITUIÇÕES PÚBLICAS DE ENSINO MÉDIO E SUPERIOR.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/514/mensagem_n_007-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/514/mensagem_n_007-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 007/2019</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/523/mensagem_n_008-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/523/mensagem_n_008-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 008/2019</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/531/mensagem_n_009-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/531/mensagem_n_009-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 009/2019</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/525/mensagem_n_010-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/525/mensagem_n_010-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 010/2019</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/592/mensagem_011-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/592/mensagem_011-2019.pdf</t>
   </si>
   <si>
     <t>Mensagem 0011/2019 do Projeto de Lei de abertura de crédito Adicional Especial por Superávit, no valor de R$ 1.745.208,20</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/621/mensagem_n_012-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/621/mensagem_n_012-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que concede reajuste salarial aos empregados públicos municipais efetivos.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/664/mensagem_n_014-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/664/mensagem_n_014-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei Geral Municipal de Quissamã em conformidade com os artigos 146, III, d, 170, IX, e 179 da Constituição Federal e a Lei Complementar Federal 123, de 14 de dezembro de 2006.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/685/mensagem_n_15-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/685/mensagem_n_15-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a prorrogação de mais 360 dias o prazo previsto no artigo 9º da Lei Municipal nº 1231.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/827/msg_016.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/827/msg_016.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a autorização para abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/829/msg_017.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/829/msg_017.pdf</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/845/msg018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/845/msg018.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 018/2019 - Abertura de Crédito Adicional Especial na importância de R$ 800.000,00</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/858/mensagem_n_019-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/858/mensagem_n_019-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a criação do Programa Municipal de Proteção Básica " Agente Mirim do Serviço de Convivência e Fortalecimento de Vínculos - SCFV"</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/874/mensagem_n_020-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/874/mensagem_n_020-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de lei que altera o Anexo VII da lei Complementar nº 002, de 13 de novembro de 2006, Plano Diretor de Desenvolvimento Sustentável de Quissamã, para nele fazer constar as novas delimitações da Área de Proteção Ambiental  - APA, da Lagoa da Ribeira , cuja criação encontra-se prevista no art. 67 da referida Lei.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/876/mensagem_n_021-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/876/mensagem_n_021-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera o anexo I da Lei Municipal n° 935/2007 de 22  de Janeiro e dá outras providências.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/879/mensagem_n_022-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/879/mensagem_n_022-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera os anexos I, V e VI da lei Municipal nº 1015/2008 de 12 de Março de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/890/mensagem_n_023-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/890/mensagem_n_023-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que torna obrigatória a Prévia Inspeção Sanitária e Industrial em todo o Município de Quissamã, de todos os produtos de origem animal, comestíveis e não comestíveis.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/903/mensagem-024_-altera_a_lei_1714-17.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/903/mensagem-024_-altera_a_lei_1714-17.odt</t>
   </si>
   <si>
     <t>MENSAGEM N° 024/2019 QUE ENCAMINHA PROJETO DE LEI ALTERANDO A LEI MUNICIPAL Nº 1.714/2017.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/949/mensagem_n_025-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/949/mensagem_n_025-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que revoga a Lei nº 1416 de 11 de Julho de 2014 que cria o Programa Municipal de Habitação Popular (PMHP)</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1006/msg_026.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1006/msg_026.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 026/2019 DE ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 1.440.000,00</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/996/mensagem_n_027-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/996/mensagem_n_027-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera o art. 6º da Lei Municipal nº 1448/2015</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1021/mensagem_no_029-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1021/mensagem_no_029-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 029/2019 QUE ENCAMINHA PROJETO DE LEI QUE TRATA DA GRATIFICAÇÃO AOS MOTORISTAS DE TRANSPORTE ESCOLAR. EM APENSO SEGUE IMPACTO ORÇAMENTÁRIO FINANCEIRO.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1012/mensagem_n_030-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1012/mensagem_n_030-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei que altera a Lei nº 1483 de 17 de Julho de 2015, que cria o Conselho Municipal de Meio Ambiente e Desenvolvimento Sustentável.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1057/mensagem_n_031-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1057/mensagem_n_031-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 031/2019 - Encaminha o Projeto de Lei que dispõe sobre a autorização para a realização de despesas não submetidas ao processo normal de realização através do regime de suprimentos de fundos.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1059/mensagem_n_032-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1059/mensagem_n_032-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 032/2019 - Encaminha Projeto de Lei que concede revisão anual a remuneração dos Conselheiros Tutelares do Município.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1084/mensagem_n_033-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1084/mensagem_n_033-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 33/2019 QUE ENCAMINHA  PROJETO DE LEI COMPLEMENTAR QUE  ALTERA A LEI COMPLEMENTAR MUNICIPAL N° 004/2019, QUE DISPÕE SOBRE O ESTATUTO DA GUARDA MUNICIPAL DE QUISSAMÃ - RJ, COMPOSTO POR PLANO DE CARGOS, CARREIRAS E VENCIMENTOS, ORGANIZAÇÃO DA GUARDA CIVIL MUNICIPAL DE QUISSAMÃ E CÓDIGO DISCIPLINAR, E REVOGA A LEI MUNICIPAL N° 1290/2012.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1089/msg_034.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1089/msg_034.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 034/2019 REFERENTE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 381.604,70</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1091/msg_035.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1091/msg_035.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 035/2019 REFERENTE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 83.895,30</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1110/mensagem_n_036-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1110/mensagem_n_036-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 036/2019 - ENCAMINHA PROJETO DE LEI QUE ALTERA OS ANEXOS I E VII DA LEI MUNICIPAL Nº 1015, DE 12 DE MARÇO DE 2008</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1154/mensagem_n_037-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1154/mensagem_n_037-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 037/2019</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1202/msg_038.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1202/msg_038.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 038/2019 - ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 50.440,47</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1200/mensagem_n_039-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1200/mensagem_n_039-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 039/2019 QUE ENCAMINHA O PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL N° 1864, DE 22 DE JULHO DE 2019.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1204/msg_040-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1204/msg_040-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 040/2019 - ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 556.190,48</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1206/msg_041-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1206/msg_041-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 041/2019 - ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 987.600,00</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1209/msg_042-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1209/msg_042-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 042/2019 - ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 2.501.286,89</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1247/mensagem_n_043-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1247/mensagem_n_043-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 043/2019 QUE ENCAMINHA O PROJETO DE LEI QUE ALTERA O ART. 14 DA LEI MUNICIPAL Nº 1861, DE 11 DE JULHO DE 2014, QUE MODIFICOU O PROGRAMA MUNICIPAL DE HABITAÇÃO POPULAR (PMHP)</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1254/mensagem_n_044-2019_1_Hd7OVg7.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1254/mensagem_n_044-2019_1_Hd7OVg7.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 044/2019 QUE ENCAMINHA O PROJETO DE LEI QUE PROMOVE ALTERAÇÃO NO ANEXO X DA LEI Nº 1714, DE 14.09.2017.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1265/mensagem_n_045-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1265/mensagem_n_045-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 045/2019 - ENCAMINHA PROJETO DE LEI QUE INSTITUI O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL RPPS.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1267/mensagem_n_046-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1267/mensagem_n_046-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 046/2019 QUE ENCAMINHA PROJETO DE LEI QUE INSTITUI O ESTATUTO DO SERVIDOR PÚBLICO DO MUNICÍPIO DE QUISSAMÃ, DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1268/mensagem_n_047-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1268/mensagem_n_047-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 047/2019 ENCAMINHA PROJETO DE LEI QUE DISPÕE SOBRE A CONCESSÃO DE VALE TRANSPORTE AOS SERVIDORES EFETIVOS DO MUNICÍPIO DE QUISSAMÃ.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1290/msg_048.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1290/msg_048.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 048 ref. ao Projeto de Lei de abertura de crédito adicional especial no valor de R$ 3.274,10</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1307/mensagem_49.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1307/mensagem_49.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 049/2019</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1311/mensagem-050-condominio_luiz_gonzaga_lemos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1311/mensagem-050-condominio_luiz_gonzaga_lemos.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 050/2019</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1313/mensagem-051-altera_o_anexo_i_da_lei_complement_UajAoAZ.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1313/mensagem-051-altera_o_anexo_i_da_lei_complement_UajAoAZ.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 051/2019 QUE ENCAMINHA PROJETO DE LEI QUE ALTERA O ANEXO I DA LEI COMPLEMENTAR Nº 004/2019, QUE DISPÕE SOBRE O ESTATUTO DA GUARDA CIVIL MUNICIPAL DE QUISSAMÃ.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1327/mensagem-052-estatuto_da_guarda_civil_municipal.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1327/mensagem-052-estatuto_da_guarda_civil_municipal.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 052/2019 QUE ENCAMINHA PROJETO DE LEI QUE ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 004/2019, QUE DISPÕE SOBRE O ESTATUTO DA GUARDA CIVIL MUNICIPAL DE QUISSAMÃ.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1346/mensagem_53-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1346/mensagem_53-2019.pdf</t>
   </si>
   <si>
     <t>Mensagem do Poder Executivo referente a abertura de Crédito Especial.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1349/msg_054_-_ldo_2020_-_versao_scaneada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1349/msg_054_-_ldo_2020_-_versao_scaneada.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 054/2020 - Lei de Diretrizes Orçamentárias 2020</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1368/mensagem_n_055-2019.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1368/mensagem_n_055-2019.odt</t>
   </si>
   <si>
     <t>MENSAGEM N° 055/2019 que encaminha o Projeto de Lei que cria o Fundo Municipal de Segurança Pública e Trânsito.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1365/msg_056_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1365/msg_056_2019.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 056/2019 que encaminha projeto de lei de abertura de crédito adicional especial no valor de R$ 533.000,00</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1376/mensagem_057-2019_-_escaneada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1376/mensagem_057-2019_-_escaneada.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que altera a Lei Municipal 1719/2017 - PPA</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1420/mensagem_no_058-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1420/mensagem_no_058-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 058/2019  QUE ENCAMINHA PROJETO DE LEI QUE ALTERA A LEI Nº 1870/2019</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1444/mensagem_no_061-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1444/mensagem_no_061-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 061/2019 - ENCAMINHA PROJETO DE LEI QUE AUTORIZA A CONCESSÃO DE AUXILIO FINANCEIRO AOS " BOIS MALHADINHOS" E AOS BLOCOS DE CARNAVAL DE RUA DO MUNICÍPIO DE QUISSAMÃ OU AS RESPECTIVAS ENTIDADES ASSOCIATIVAS, PARA PARTICIPAÇÃO DESTES NA PROGRAMAÇÃO OFICIAL DA CIDADE PARA O PERÍODO DE CARNAVAL DO ANO DE 2020.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1448/mensagem_n_062-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1448/mensagem_n_062-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 062/2019 QUE  ALTERA A LEI Nº 1.015/2008, QUE DISPÕE SOBRE A ESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS_x000D_
 E VENCIMENTOS DOS SERVIDORES DO PODER EXECUTIVO DO MUNICÍPIO DE QUISSAMÃ.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1451/mensagem_064-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1451/mensagem_064-2019.pdf</t>
   </si>
   <si>
     <t>Mensagem 064/2019 ENCAMINHA PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL N° 1800, DE 04 DE DEZEMBRO DE 2018, LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO, DO MUNICÍPIO DE QUISSAMÃ PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1461/msg_065.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1461/msg_065.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 065/2019 - Abertura de Crédito Especial no valor de R$ 3.332.000,00</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1488/msg_066.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1488/msg_066.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 066 ref. a abertura de crédito adicional especial no valor de R$ 573.300,00</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1495/mensagem_no_067-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1495/mensagem_no_067-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 067/2019 QUE ENCAMINHA PROJETO DE LEI QUE PROPÕE NOVO PLANO DE CARGOS PARA O MAGISTÉRIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1493/mensagem_no_068-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1493/mensagem_no_068-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 068/2019 QUE ENCAMINHA PROJETO DE LEI QUE AUTORIZA O PAGAMENTO DE GRATIFICAÇÃO AOS INTEGRANTES DA JUNTA MÉDICA</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1490/mensagem_069-2019_digitalizada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1490/mensagem_069-2019_digitalizada.pdf</t>
   </si>
   <si>
     <t>Mensagem 069/2019 - PL LOA 2020</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1513/mensagem_no_071-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1513/mensagem_no_071-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 071/2019</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1511/mensagem_no_72-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1511/mensagem_no_72-2019.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 072/2019 - QUE ENCAMINHA O PROJETO DE LEI QUE ALTERA OS ANEXOS II, III, IV, VI, VII E XX DA LEI MUNICIPAL Nº 1714 DE SETEMBRO DE 2017.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1706/mensagem_n_073.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1706/mensagem_n_073.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 076/2019 que encaminha o Projeto de Lei nº 015/2020.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1574/mensagem_n_074-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1574/mensagem_n_074-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de  lei N° 074/2019 que dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher - COMDIMQ e dá outras providências.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1599/mensagen_075.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1599/mensagen_075.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 075 QUE ENCAMINHA PROJETO DE LEI 002/2020.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/646/mensagem_n_13-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/646/mensagem_n_13-2019.pdf</t>
   </si>
   <si>
     <t>Encaminha projeto de lei que altera os Anexos I e III da Lei Municipal nº 935/2007 e dá outras providências.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>OGVJ</t>
   </si>
   <si>
     <t>OF/GAB/VER JANDERSON</t>
   </si>
   <si>
     <t>JANDERSON</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/632/oficio_janderson_rocada_machado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/632/oficio_janderson_rocada_machado.pdf</t>
   </si>
   <si>
     <t>Serviço de roçada de capim no Machado</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>OR</t>
   </si>
   <si>
     <t>OFICIO RESPOSTA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/636/resposta_ref_a_empresa_invisa._gab_vereadora_alexandra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/636/resposta_ref_a_empresa_invisa._gab_vereadora_alexandra.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DE OFÍCIO ENCAMINHADO POR ESTA CASA LEGISLATIVA, DE AUTORIA DA VEREADORA ALEXANDRA MOREIRA CARVALHO GOMES - 0ficio  272/2018</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/637/resposta_ao_oficio_3-2019_ver_alexandra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/637/resposta_ao_oficio_3-2019_ver_alexandra.pdf</t>
   </si>
   <si>
     <t>OFÍCIO RESPOSTA Nº307/2019 DO DETRO REF. AO OFICIO Nº 003/2019 DE AUTORIA DO GABINETE DA VEREADORA ALEXANDRA MOREIRA.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/924/oficio_resposta_cedae.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/924/oficio_resposta_cedae.pdf</t>
   </si>
   <si>
     <t>Ofício Resposta da CEDAE ao gabinete da Vereadora Alexandra</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/430/oficio_028-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/430/oficio_028-2019.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 028/2019 - PROGRAMA DE GINÁSTICA POPULAR PARA A LOCALIDADE DA PENHA.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1256/oficio_felicio_laterca20190902_14343671.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1256/oficio_felicio_laterca20190902_14343671.pdf</t>
   </si>
   <si>
     <t>Ofício do Gabinete do Deputado Felício Laterça ao Ministro de Infraestrutura Senhor Tarcísio Gomes de Freitas, solicitando obras de dragagem do Canal das Flechas a pedido da Vereadora Alexandra Moreira.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1273/oficio_316-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1273/oficio_316-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 316/2019 -EM RESPOSTA A INDICAÇÃO Nº 16/2019 SOBRE A  MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA EM BEIRA DA LAGOA.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1274/oficio_318-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1274/oficio_318-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 318/2019 - EM RESPOSTA A INDICAÇÃO Nº 32/2019 SOBRE  CONSTRUÇÃO OU AMPLIAÇÃO DE UMA BASE DA DEFESA CIVIL.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1275/oficio_319-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1275/oficio_319-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 319/2019 EM RESPOSTA A INDICAÇÃO Nº 68/2019 SOBRE A  INSTALAÇÃO DE UM DESTACAMENTO DO 9º BATALHÃO DE BOMBEIROS MILITAR.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1469/oficio_392.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1469/oficio_392.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 392/2019 - INSTALAÇÃO DE ACADEMIA PARA IDOSOS NA PRAÇA BRIGADEIRO JOSÉ CAETANO.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1468/oficio_393.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1468/oficio_393.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 393/2019 - MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA NA LOCALIDADE " ESTRADA DO MEIO"</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1466/oficio_394.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1466/oficio_394.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 394/2019 -SUBSTITUIÇÃO DE BEBEDOURO NA USF DE MACHADINHA.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1467/oficio_395-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1467/oficio_395-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 395/2019 - DISPONIBILIZAÇÃO DE AMBULÂNCIA PARA A UNIDADE DE SAÚDE DE FAMÍLIA DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1471/oficio_397.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1471/oficio_397.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 397/2019 - MUDANÇA DE LOCAL DA PISTA DE PROVAS DE AREIA DO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1472/oficio_398.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1472/oficio_398.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 398/2019 - IMPLANTAÇÃO DE UM CONSULTÓRIO ODONTOLÓGICO EM MACHADINHA.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1487/oficio_402_-_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1487/oficio_402_-_2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 402/2019 - AQUISIÇÃO DE  POLTRONAS E SUPORTE DE SORO PARA A SALA DE HIDRATAÇÃO DO HOSPITAL MUNICIPAL MARIANA MARIA DE JESUS.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1552/oficio_428-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1552/oficio_428-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 428/2019- ATENDIMENTO MÉDICO DOMICILIAR.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1588/oficio_433.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1588/oficio_433.pdf</t>
   </si>
   <si>
     <t>OFÍCIO RESPOSTA Nº 433/2019 -  REARBORIZAÇÃO EM MACHADINHA.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1589/oficio_436.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1589/oficio_436.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 436/2019 - CONSTRUÇÃO DE UMA ESCOLA EM MORRO ALTO.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1590/oficio_437.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1590/oficio_437.pdf</t>
   </si>
   <si>
     <t>OFÍCIO RESPOSTA Nº 437/2019 - REFORMA DA ESCOLA MUNICIPAL DÉLFICA DE CARVALHO WAGNER EM BARRA DO FURADO.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1596/oficio_441-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1596/oficio_441-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 441/2019 - PLANTÃO 24 HORAS NA FARMÁCIA MUNICIPAL</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1591/oficio_442.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1591/oficio_442.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº  422/2019 - INSTALAÇÃO DE UM PARQUE INFANTIL NA PRAÇA BRIGADEIRO JOSÉ CAETANO.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1593/oficio_443.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1593/oficio_443.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 443/2019 - CARAVANA ESPORTIVA NO BAIRRO DO CARMO.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1292/of._pgm_487-2019_resposta_ao_of_015-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1292/of._pgm_487-2019_resposta_ao_of_015-2019.pdf</t>
   </si>
   <si>
     <t>Ofício resposta PGM nº 487/2019, referente ao Ofício Gab/Ver/Alexandra nº 015/2019.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1398/oficio_no_13-2019_defesa_civil.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1398/oficio_no_13-2019_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Ofício da Defesa Civil nº 13/2019, em resposta ao protocolo nº 08/2019, que solicita a vistoria em alguns postes de madeira localizado na Estrada do Machado.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1399/enel_-_resposta_ao_of._09-2019_-_vereador_leone.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1399/enel_-_resposta_ao_of._09-2019_-_vereador_leone.pdf</t>
   </si>
   <si>
     <t>Enel - Resposta ao Ofício/GAB/VER Leone, que solicita reparo em postes danificados, localizados na Estrada do Machado.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>Procuradoria Jurídica do Município</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1460/oficio_pgm_no_587-2019_resposta_ao_of_no_014-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1460/oficio_pgm_no_587-2019_resposta_ao_of_no_014-2019.pdf</t>
   </si>
   <si>
     <t>Ofício PGM nº 587/2019 em resposta ao ofício/GAB/VER Alexandra  nº 014/2019.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>OFGVC</t>
   </si>
   <si>
     <t>OFICIO/GAB/VER. CASSIO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/553/obra_-_iluminacao_boa_vista.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/553/obra_-_iluminacao_boa_vista.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção e reparo da iluminação da quadra esportiva do bairro Boa Vista.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/580/oficio_audiencia_publica.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/580/oficio_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Audiência Pública</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>OFICIO/GAB/VER. CHIQUINHO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/869/oficio_no_001_de_2019_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/869/oficio_no_001_de_2019_1.pdf</t>
   </si>
   <si>
     <t>Considerando diversas reclamações recebidas nesta Casa Legislativa pelos usuários da Empresa Quissatur.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/993/oficio_no_002_de_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/993/oficio_no_002_de_2019.pdf</t>
   </si>
   <si>
     <t>Solicita a poda de árvores necessárias para efetuar a manutenção de toda a rede elétrica localizado nos Bairros Carmo, Piteiras e Vivendas do Canal, em toda a extensão da Av. Amilcar Pereira da Silva</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>OFÍCIO/GAB/VER CALICO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/448/oficio_limpeza_de_terreno_em_santa_catarina_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/448/oficio_limpeza_de_terreno_em_santa_catarina_1.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ROÇADA E LIMPEZA GERAL DE TERRENO EM SANTA CATARINA.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/540/oficio2_limpeza_e_manutencao_dos_bueiros_na_prai_aa1knby.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/540/oficio2_limpeza_e_manutencao_dos_bueiros_na_prai_aa1knby.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza e manutenção dos bueiros da Praia de João Francisco</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/541/oficio_plantio_de_arvores_e_palmeiras_em_machadinha3_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/541/oficio_plantio_de_arvores_e_palmeiras_em_machadinha3_2.pdf</t>
   </si>
   <si>
     <t>Rearborizar com algumas palmeiras imperiais e árvores frutíferas a localidade de Machadinha.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/542/bebedouro_usf_machadinha.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/542/bebedouro_usf_machadinha.pdf</t>
   </si>
   <si>
     <t>Solicitação de aquisição ou manutenção do bebedouro de água (gelada e natural) para ser disponibilizado ou consertado para a Unidade de Saúde da Família em Machadinha.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/566/of.limpeza_cisterna.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/566/of.limpeza_cisterna.pdf</t>
   </si>
   <si>
     <t>Solicitar o serviço de limpeza de cisternas, caixas d`água, manutenção de dois filtros de água e aquisição de mais uma bomba de água localizada na Fazenda Machadinha.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/690/oficio_refletores_no_campo_de_futebol_de_machadi_CbdZfSd.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/690/oficio_refletores_no_campo_de_futebol_de_machadi_CbdZfSd.pdf</t>
   </si>
   <si>
     <t>Solicitação de colocação de refletores no campo de futebol da localidade de Machadinha</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/865/braco.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/865/braco.pdf</t>
   </si>
   <si>
     <t>Solicitação de implantação de um braço de luz na localidade de Beira de Lagoa.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/883/oficio_terreno_para_capela_em_sc_oTciYiU.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/883/oficio_terreno_para_capela_em_sc_oTciYiU.pdf</t>
   </si>
   <si>
     <t>Solicitação de doação de terreno público para construção de uma Capela.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/896/oficio_agua_nos_banheiro_da_praca_de_machadinha_eRbBM3M.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/896/oficio_agua_nos_banheiro_da_praca_de_machadinha_eRbBM3M.pdf</t>
   </si>
   <si>
     <t>Solicitação de revisão nos encanamentos de água que abastecem o banheiro público da Praça Aldecir de Matos na localidade de Machadinha.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/917/oficio_010_maqiuina_na_estrada_da_campina.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/917/oficio_010_maqiuina_na_estrada_da_campina.pdf</t>
   </si>
   <si>
     <t>Solicitação da passagem da máquina motoniveladora (PATROL) na estrada que liga a Campina a localidade de Beira de Lagoa.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/925/oficio_recapeamento_barra_do_furado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/925/oficio_recapeamento_barra_do_furado.pdf</t>
   </si>
   <si>
     <t>Solicitação de recapeamento asfáltico na estrada que liga o bairro Centro de Quissamã a localidade de Barra do Furado</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/934/oficio_ponto_de_onibus_beira_de_lagoa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/934/oficio_ponto_de_onibus_beira_de_lagoa.pdf</t>
   </si>
   <si>
     <t>Solicitação de colocação de um abrigo de passageiros (ponto de ônibus) para atender os moradores do Loteamento Fazenda Santa Úrsula.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/935/oficio_internet_na_cheche_e_escola_de_santa_catarina.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/935/oficio_internet_na_cheche_e_escola_de_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Solicitação de religação da internet pública na Creche e Escolas Municipais de Santa Catarina.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/936/oficio_braco_de_luz_na_ribeira_e_calcamento.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/936/oficio_braco_de_luz_na_ribeira_e_calcamento.pdf</t>
   </si>
   <si>
     <t>Solicitação colocação de um braço de luz elétrica na Rua Salvadora Maria da Conceição, na localidade da Ribeira, no bairro Caxias.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/953/oficio_fotocelula_no_campo_de_futebol_da_ribeira.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/953/oficio_fotocelula_no_campo_de_futebol_da_ribeira.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de uma fotocélula no Campo de Futebol, na localidade da Ribeira, para evitar o desperdício de energia elétrica.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/990/oficio_poda_de_arvores_da_igreja_do_carmo_ate_a_guarda.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/990/oficio_poda_de_arvores_da_igreja_do_carmo_ate_a_guarda.pdf</t>
   </si>
   <si>
     <t>Solicitação de poda das árvores que se localizam na Avenida Amilcar Pereira da Silva.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1047/oficio_poda_de_arvores_rua_dos_matias_sc.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1047/oficio_poda_de_arvores_rua_dos_matias_sc.pdf</t>
   </si>
   <si>
     <t>Solicitação de poda de uma árvore que se localiza na Rua dos Matias, nº 225, no bairro de Santa Catarina.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1280/oficio_poda_arvore_praca_de_santa_catarina.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1280/oficio_poda_arvore_praca_de_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Solicitação para a poda das plantas que encontram-se na esquina da Praça de Santa Catarina.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1293/oficio_poda_de_arvores_engenho_central.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1293/oficio_poda_de_arvores_engenho_central.pdf</t>
   </si>
   <si>
     <t>Solicitação de poda de uma árvore na localidade Engenho Central.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1294/oficio_braco_de_luz_fundos_da_creche_de_santa_catarina.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1294/oficio_braco_de_luz_fundos_da_creche_de_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Solicitação de um braço de luz na Rua Projetada, s/n°, no bairro de Santa Catarina, nos fundos da Creche M. Raquel Maria Queiróz Mattoso.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1357/oficio_redutor_de_veloc._rua_zezinho_pereira127_a8k8ojv.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1357/oficio_redutor_de_veloc._rua_zezinho_pereira127_a8k8ojv.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de redutores de velocidade na Rua Zezinho Pereira, no bairro de Santa Catarina.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1407/oficio_manutencao_dos_refletores_do_campo_de_fu_ZqcKr3p.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1407/oficio_manutencao_dos_refletores_do_campo_de_fu_ZqcKr3p.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção dos refletores do Campo de futebol do bairro de Barra do Furado.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1458/penha_certo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1458/penha_certo.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção na rede de esgoto no bairro da Penha.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1477/oficio_ilum._publica_dejair_sccerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1477/oficio_ilum._publica_dejair_sccerto.pdf</t>
   </si>
   <si>
     <t>Solicitação de revisão na iluminação pública da Rua Zezinho Pereira, no bairro Santa Catarina.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1501/oficio_braco_de_luz_em_sitio_vista_alegre_sc.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1501/oficio_braco_de_luz_em_sitio_vista_alegre_sc.pdf</t>
   </si>
   <si>
     <t>Solicitação de um braço de luz elétrica na  Rua Principal, s/n°, frente, Sítio Vista Alegre, no bairro de Santa Catarina.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1576/oficio_rocada_de_terreno_atras_da_em_maria_ilka.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1576/oficio_rocada_de_terreno_atras_da_em_maria_ilka.pdf</t>
   </si>
   <si>
     <t>Solicitação da roçada do terreno que se localiza atrás da Escola Municipal Maria Ilka de Queiróz Almeida.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1577/oficio_troca_de_lampada_sitio_bonfim.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1577/oficio_troca_de_lampada_sitio_bonfim.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma troca de lâmpadas no Sítio Bonfim, próximo a residência do Sr. Antônio Manoel Pereira da Silva.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>OGVM</t>
   </si>
   <si>
     <t>OFÍCIO/GAB/VER MARQUINHOS</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/450/oficio_001_-_2019_-_pdf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/450/oficio_001_-_2019_-_pdf.pdf</t>
   </si>
   <si>
     <t>Exonerações e Nomeações</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/527/oficio_002_-_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/527/oficio_002_-_2019.pdf</t>
   </si>
   <si>
     <t>Visita e Análise de Poste em condições precárias e trazendo risco aos moradores da RUA ADOLFO CARNEIRO DA SILVA, altura da residência de nº 32. - Caxias.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1296/oficio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1296/oficio.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, vem nos termos dos artigos 58 e 26 da Resolução nº 162 de 12 de julho de 2018 solicitar a dispensa de sua participação na COMISSÃO DE ASSUNTOS RESIDUAIS desta casa Legislativa.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>OFGVA</t>
   </si>
   <si>
     <t>OFÍCIO/GAB/VEREADORA ALEXANDRA</t>
   </si>
   <si>
     <t>Ofício nº 001/2019 de autoria da Vereadora Alexandra Moreira, encaminhado ao Secretário de Estado da Polícia Civil do Rio de Janeiro.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/435/oficio_002-2019_ver_alexandra_sec_e_educacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/435/oficio_002-2019_ver_alexandra_sec_e_educacao.pdf</t>
   </si>
   <si>
     <t>Ofício nº 002/2019 de autoria da Vereadora Alexandra Moreira encaminhado ao Secretário de Estado de Educação do Rio de Janeiro.</t>
   </si>
   <si>
     <t>Ofício nº 003/2019 de autoria da Vereadora Alexandra Moreira, encaminhado ao Presidente do DETRO - RJ</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/437/oficio_004-2019_ver_alexandra_pres._der_.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/437/oficio_004-2019_ver_alexandra_pres._der_.pdf</t>
   </si>
   <si>
     <t>Ofício nº 004/2019 de autoria da Vereadora Alexandra Moreira, encaminhado ao Presidente do DER - RJ.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/475/oficio_ao_secretario_de_obras.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/475/oficio_ao_secretario_de_obras.pdf</t>
   </si>
   <si>
     <t>Solicitação de documentos referentes a obra de instalação de casa de gerador nos Jardins do prédio da sede da Prefeitura Municipal de Quissamã.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/530/oficio_-_secretario_de_estado_de_cultura.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/530/oficio_-_secretario_de_estado_de_cultura.pdf</t>
   </si>
   <si>
     <t>Ofício ao Secretário Estadual de Cultura</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/695/oficio_faetec.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/695/oficio_faetec.pdf</t>
   </si>
   <si>
     <t>OFÍCIO ENVIADO AO PRESIDENTE DA FAETEC SR. RÔMULO MASSSACESI SOLICITANDO CURSOS PROFISSIONALIZANTES PARA QUISSAMÃ</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/809/oficio_009-2019_cedae.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/809/oficio_009-2019_cedae.pdf</t>
   </si>
   <si>
     <t>Solicitação especial atenção ao Município de Quissamã para que seja elaborado um relatório técnico e de controle de qualidade da água distribuída pela CEDAE tendo em vista as constantes alterações na cor da água, bem como a adoção de demais protocolos para verificar a contaminação por esgoto da água no local de captação.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/871/oficio_gabinete_bruno_dauaire.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/871/oficio_gabinete_bruno_dauaire.pdf</t>
   </si>
   <si>
     <t>Ofício enviado pela vereadora Alexandra e o vereador Marcos Silva a ALERJ  (gabinete do Deputado Estadual Bruno Dauaire); solicitando que seja realizada uma audiência pública na Câmara de Quissamã para abordar a relação de consumo dos moradores desta cidade com a empresa ENEL Brasil.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1099/oficio_robisson.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1099/oficio_robisson.pdf</t>
   </si>
   <si>
     <t>Ofício ao Secretário de Educação</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1098/oficio_fatima.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1098/oficio_fatima.pdf</t>
   </si>
   <si>
     <t>Ofício à Prefeita Maria de Fátima Pacheco</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1163/oficio_pavimentacao_da_rj-196.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1163/oficio_pavimentacao_da_rj-196.pdf</t>
   </si>
   <si>
     <t>Ofício ao Vice-Governador Cláudio Castro e ao Presidente do DER Uruan Cintra de Andrade, solicitando recapeamento do trecho da RJ - 196 que liga Quissamã a Barra do Furado.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1211/oficio_felicio_laterca.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1211/oficio_felicio_laterca.pdf</t>
   </si>
   <si>
     <t>Ofício enviado ao Deputado Federal Felício Laterça pedindo que viabilize junto ao Poder Executivo Federal as obras de dragagem do canal das Flechas.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1232/oficio_quissama.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1232/oficio_quissama.pdf</t>
   </si>
   <si>
     <t>Ofício enviado ao Vice-Governador Cláudio Castro solicitando substituição das manilhas e construção de comporta hidráulica no canal do Pontal, objetivando regular o fluxo de água entre a Lagoa Feia e a Lagoa da Ribeira.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1295/oficio_comissao_de_assuntos_residuais.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1295/oficio_comissao_de_assuntos_residuais.pdf</t>
   </si>
   <si>
     <t>Solicitação da dispensa da participação da Vereadora na COMISSÃO DE ASSUNTOS RESIDUAIS  desta Casa Legislativa.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1433/oficio_cae.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1433/oficio_cae.pdf</t>
   </si>
   <si>
     <t>Ao Presidente do CAE - Conselho de Alimentação Escolar do Município de Quissamã/RJ_x000D_
 Solicita especial atenção a fiscalização da segurança alimentar dos alunos da rede municipal de educação, em especial no atendimento do art. 19 da Lei Federal n°11.947/2009 que dentre outras premissas determina que cabe também a este I. Conselho zelar pela qualidade dos alimentos, em especial quanto às condições higiênicas, bem como a aceitabilidade dos cardápios oferecidos na rede pública de ensino.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1484/oficio_a_quissatur.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1484/oficio_a_quissatur.pdf</t>
   </si>
   <si>
     <t>Ofício a Quissatur solicitando ampliação do itinerário ate o Sítio Quissamã</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1527/oficio_ao_riosolidario.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1527/oficio_ao_riosolidario.pdf</t>
   </si>
   <si>
     <t>Ofício ao RioSolidário Solicitando a doação de 1000 brinquedos ao município de Quissamã; para contemplar as crianças das creches municipais, da casa abrigo e as inscritas nos CRAS´s.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1528/oficio_tania.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1528/oficio_tania.pdf</t>
   </si>
   <si>
     <t>Ofício a Secretaria de Ação Social informando a doação do RioSolidário e solicitando o transporte dos brinquedos e operacionalização da entrega dos mesmos aos beneficiários indicados.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>OFCMQ</t>
   </si>
   <si>
     <t>Ofício CMQ</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/407/oficio_003-2019_autorizando_uso_do_plenario_-_sec_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/407/oficio_003-2019_autorizando_uso_do_plenario_-_sec_saude.pdf</t>
   </si>
   <si>
     <t>Ofício CMQ nº003/2019, referente a liberação do plenário desta Casa para a Secretaria de Saúde</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>OGP</t>
   </si>
   <si>
     <t>Ofício GAB/ PRESIDÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/440/001-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/440/001-2019.pdf</t>
   </si>
   <si>
     <t>Solicitação  de destinação  de uma ambulância para reforçar a frota do município de Quissamã.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/441/002-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/441/002-2019.pdf</t>
   </si>
   <si>
     <t>Os parlamentares desta Casa Legislativa, solicitam a presença do representante legal da Enel Brasil S.A., inscrita sob o CNPJ 07.523.555/0001-67, situada neste município, para uma reunião em caráter emergencial.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/442/003-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/442/003-2019.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviço de roçada na Estrada de Beira de Lagoa e nos arredores da Quadra Esportiva do referido bairro</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/443/004-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/443/004-2019.pdf</t>
   </si>
   <si>
     <t>Transporte Público no bairro de Pindóbas.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/445/005-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/445/005-2019.pdf</t>
   </si>
   <si>
     <t>Solicitação de distribuição de Protetores solares aos pescadores deste município.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/447/006-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/447/006-2019.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências com relação ao poste situado a Avenida Francisco de Assis Carneiro da Silva, esquina com a Escola Municipal Professora Tânia Regina Paula, neste município.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/451/007-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/451/007-2019.pdf</t>
   </si>
   <si>
     <t>Comissões Permanentes para o período de 06/02/2019 a 31/12/2019.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/482/008-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/482/008-2019.pdf</t>
   </si>
   <si>
     <t>Reiteração da Indicação Nº 0064/2017 de 14 de abril de 2017, que trata da solicitação de plantio de árvores frutíferas no trecho da localidade de Alto Grande até a Penha.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/483/009-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/483/009-2019.pdf</t>
   </si>
   <si>
     <t>Solicitação de envio de uma equipe para realizar a lavagem dos pontos de luz das praias deste município, pois as lâmpadas e os braços de luz estão se deteriorando devido a maresia. Sendo assim, tal manutenção necessita ser realizada com a maior brevidade possível.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/513/012-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/513/012-2019.pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão no Projeto de Reforma da Praça do Mathias, a construção do Monumento à Bíblia Sagrada.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/516/011-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/516/011-2019.pdf</t>
   </si>
   <si>
     <t>Solicitação de inserção do município de Quissamã do Programa Estradas da Produção e Rio Rural.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/614/oficio_no_014_-_2019_-_radio_quissama_-transmiss_M5PBW2u.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/614/oficio_no_014_-_2019_-_radio_quissama_-transmiss_M5PBW2u.pdf</t>
   </si>
   <si>
     <t>Ofício nº 014 - 2019 - Rádio Quissamã -Transmissões das Sessões Ordinárias</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/662/oficio_escolinha_de_futebol.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/662/oficio_escolinha_de_futebol.pdf</t>
   </si>
   <si>
     <t>Retorno da escolinha de futebol na Localidade do Canto de Santo Antônio.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/661/oficio_maquina_patrol.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/661/oficio_maquina_patrol.pdf</t>
   </si>
   <si>
     <t>Solicitação de máquina Patrol na Localidade do Visgueiro.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/663/oficio_rocada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/663/oficio_rocada.pdf</t>
   </si>
   <si>
     <t>Solicitação serviço de Roçada.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/675/reeiteracao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/675/reeiteracao.pdf</t>
   </si>
   <si>
     <t>Construção de uma área de lazer na localidade de Morrinhos.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/679/oficio_quissatur_IPY7WFy.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/679/oficio_quissatur_IPY7WFy.pdf</t>
   </si>
   <si>
     <t>Que os ônibus vindo de Macaé e Campos passe nos bairros Sitio Quissamã e Mathias.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/692/oficio_enel.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/692/oficio_enel.pdf</t>
   </si>
   <si>
     <t>Troca de um poste danificado em Morro Alto.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/699/oficio_manuntecao_do_disjuntor_da_penha_n018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/699/oficio_manuntecao_do_disjuntor_da_penha_n018.pdf</t>
   </si>
   <si>
     <t>Manuntenção do Disjuntor da Penha.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/700/oficio_semem.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/700/oficio_semem.pdf</t>
   </si>
   <si>
     <t>COMPRA DOS SEMENS DO REBANHO BOVINO LEITEIRO.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/707/oficio_estrada_do_meio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/707/oficio_estrada_do_meio.pdf</t>
   </si>
   <si>
     <t>Manuntenção da estrada do meio, Canto de Santo Antônio.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/708/oficio_limpeza_da_rodoviaria.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/708/oficio_limpeza_da_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Limpeza na Rodoviária de Caxias.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/811/iluminacao_publica.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/811/iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Manutenção na iluminação pública.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/905/oficio_iluminacao_publica_do_engenho_VmmuSZF.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/905/oficio_iluminacao_publica_do_engenho_VmmuSZF.pdf</t>
   </si>
   <si>
     <t>Iluminação pública no Engenho.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/907/oficio_poste_do_carmo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/907/oficio_poste_do_carmo.pdf</t>
   </si>
   <si>
     <t>Troca de alguns postes de iluminação danificados e lâmpadas queimadas no bairro do Carmo.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/908/oficio_de_reiteracao_do_poste.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/908/oficio_de_reiteracao_do_poste.pdf</t>
   </si>
   <si>
     <t>Troca de um poste danificado em Morro Alto</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/909/indi.............oficial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/909/indi.............oficial.pdf</t>
   </si>
   <si>
     <t>Roçada na estrada principal da localidade de Morrinhos.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/977/oficio_separador_de_fios.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/977/oficio_separador_de_fios.pdf</t>
   </si>
   <si>
     <t>Separadores de fio no Campo de futebol no bairro Caxias.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>Troca de lâmpadas no bairro Centro.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/979/reeiteracao_de_leone.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/979/reeiteracao_de_leone.pdf</t>
   </si>
   <si>
     <t>Reiteração de uma indicação do vereador Leone, pedindo uma implantação de faixa de pedestre no Caps.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1025/oficiomorrinhosiluminacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1025/oficiomorrinhosiluminacao.pdf</t>
   </si>
   <si>
     <t>Ampliação da iluminação pública do Bairro Morrinhos.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1080/rocada_ok.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1080/rocada_ok.pdf</t>
   </si>
   <si>
     <t>solicitação de serviço de roçada na estrada Morro Alto.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1081/oficio_dos_jovens_LSkOJzl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1081/oficio_dos_jovens_LSkOJzl.pdf</t>
   </si>
   <si>
     <t>Pedido de 10 jovens do projeto jovem em ação.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1100/oficio_braco_de_luz_jnj88Jd.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1100/oficio_braco_de_luz_jnj88Jd.pdf</t>
   </si>
   <si>
     <t>Braço de luz em Morro Alto</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1101/oficio_troca_de_lampada_em_pindobas.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1101/oficio_troca_de_lampada_em_pindobas.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas em Pindobas</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1102/oficiotroca_de_lamp._canto_santo_antonio_VMXvN6z.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1102/oficiotroca_de_lamp._canto_santo_antonio_VMXvN6z.pdf</t>
   </si>
   <si>
     <t>Troca de Lâmpadas Queimadas na Localidade Canto de Santo Antônio</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1136/draga.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1136/draga.pdf</t>
   </si>
   <si>
     <t>Limpeza do Canal X Campos Macaé no perímetro que pertence a Quissamã.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1137/detro_Ml8pKUi.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1137/detro_Ml8pKUi.pdf</t>
   </si>
   <si>
     <t>Serviços de transporte público coletivo a população de Quissamã, Carapebus e Macaé.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1165/agradecimento.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1165/agradecimento.pdf</t>
   </si>
   <si>
     <t>Agradecimento ao Transporte</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1231/engenho.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1231/engenho.pdf</t>
   </si>
   <si>
     <t>- Colocação de asfalto frisado na rua que é utilizada pelos moradores para irem até o ponto de ônibus e também no pequeno trecho que vai do portão da usina até o inicio das casas do interior do bairro._x000D_
  - Manutenção da iluminação pública (02 lâmpadas que estão apagadas)._x000D_
  - Colocação de poste com braço de luz na rua que vai do bairro até o ponto de ônibus.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1238/oficio_retirada_de_poste_morrinhos_corrigido.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1238/oficio_retirada_de_poste_morrinhos_corrigido.pdf</t>
   </si>
   <si>
     <t>Retirada de postes da Estrada de Morrinhos</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1385/oficio_troca_de_lampada_e_braco_de_luz_em_pindobascerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1385/oficio_troca_de_lampada_e_braco_de_luz_em_pindobascerto.pdf</t>
   </si>
   <si>
     <t>Troca de Lâmpadas Queimadas e colocação de braço de Luz na Localidade de Pindobas.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1386/lampada_queimada_morro_altocerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1386/lampada_queimada_morro_altocerto.pdf</t>
   </si>
   <si>
     <t>Troca de Lâmpada Queimada em Morro Alto.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1400/reiteracao_da_balanca_olhos_dagua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1400/reiteracao_da_balanca_olhos_dagua.pdf</t>
   </si>
   <si>
     <t>Reiteração onde solicitei a manutenção da balança comunitaria que fica localizada no sítio olhos D'agua para o atendimento de pequenos pecuaristas para pesagem de animais.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1401/troca_de_lampadas_no_carmocerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1401/troca_de_lampadas_no_carmocerto.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas e colocação de poste com braço de luz na Localidade do Carmo.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1402/oficio_manutencao_da_rj_178certo_Yk9HWuK.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1402/oficio_manutencao_da_rj_178certo_Yk9HWuK.pdf</t>
   </si>
   <si>
     <t>Realizar reparação na RJ 178 (operação tapa-buracos) que liga o Município de Macaé a Quissamã, passando pelo município de Carapebus.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>OGVL</t>
   </si>
   <si>
     <t>Ofício GAB/VER. LEONE</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/838/poste_praia_-_oscar_sxXYCY6.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/838/poste_praia_-_oscar_sxXYCY6.pdf</t>
   </si>
   <si>
     <t>Solicitação que providências sejam tomadas com relação ao poste de madeira na Praia de João Francisco</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/849/reparo_nas_tampas_de_bueiros1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/849/reparo_nas_tampas_de_bueiros1.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparos nas tampas de bueiros no bairro Canto da Saudade.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/856/rocada_estrada_do_meio_pdf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/856/rocada_estrada_do_meio_pdf.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviço de roçada na Estrada do meio</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/881/oficio_poda_da_arvore_hospital.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/881/oficio_poda_da_arvore_hospital.pdf</t>
   </si>
   <si>
     <t>Solicitação de poda de árvore no Hospital Municipal Mariana Maria de Jesus.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1199/oficio_estrada_machado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1199/oficio_estrada_machado.pdf</t>
   </si>
   <si>
     <t>Manutenção da Estrada do Machado</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1281/manutencao_do_leone.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1281/manutencao_do_leone.pdf</t>
   </si>
   <si>
     <t>Solicitação de máquina patrol na Estrada São Miguel, Vila esperança na localidade de Barra do Furado</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1282/oficio_braco_de_luz_leonepdf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1282/oficio_braco_de_luz_leonepdf.pdf</t>
   </si>
   <si>
     <t>Solicitação de implantação de braço de luz na localidade de São Domingos.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1344/oficio_defesa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1344/oficio_defesa.pdf</t>
   </si>
   <si>
     <t>Solicitação a Defesa Civil  a verificação e marcação de alguns postes de madeiras danificados no Machado e em Áreas Rurais</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1345/oficio_enel.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1345/oficio_enel.pdf</t>
   </si>
   <si>
     <t>Solicitação à ENEL para troca de postes de madeira danificados no Machado.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1356/oficio_manutencao_caxias_praca1__certo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1356/oficio_manutencao_caxias_praca1__certo.pdf</t>
   </si>
   <si>
     <t>Manutenção na praça de Caxias</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>LEONE CORDEIRO, CALICO, CHIQUINHO ARUÉ, JOSÉ BORBA, LUIZ DE ACIL, XANDE MORENO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1387/oficio_leone_-_presidente_guarda.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1387/oficio_leone_-_presidente_guarda.pdf</t>
   </si>
   <si>
     <t>Colocar em tramitação o Projeto de Lei Complementar 005/2019 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1388/oficio_manutencao_e_limpeza_visgueiro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1388/oficio_manutencao_e_limpeza_visgueiro.pdf</t>
   </si>
   <si>
     <t>Limpeza e Manutenção na área central do Bairro Visgueiro</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>OFSMS</t>
   </si>
   <si>
     <t>Ofício Sec. M. Saúde</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/595/oficio_90-2019_sec._saude_midia_de_rel_3o_quad..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/595/oficio_90-2019_sec._saude_midia_de_rel_3o_quad..pdf</t>
   </si>
   <si>
     <t>Ofício nº 90/2019 da Secretaria M. de Saúde que encaminha em mídia digitalizada (CD), o Relatório referente ao 3º Quadrimestre - 2018, apresentado em  Audiência Pública de Prestação de Contas da Secretaria M. de Saúde.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/807/oficio_140-2019_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/807/oficio_140-2019_saude.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 140/2019 - SECRETARIA MUNICIPAL DE SAÚDE._x000D_
 _x000D_
 AUDIÊNCIA PÚBLICA DE PRESTAÇÃO DE CONTAS REFERENTE AO 1º QUADRIMESTRE DE 2019 NO DIA 28 DE MAIO DE 2019.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1003/oficio_semsa_214-2019_aud._prest._c._1o_quad.2019..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1003/oficio_semsa_214-2019_aud._prest._c._1o_quad.2019..pdf</t>
   </si>
   <si>
     <t>Oficio que encaminha em mídia digitalizada (CD), o Relatório referente ao 1º Quadrimestre - 2019, apresentado em Audiência Pública de Prestação de Contas da Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1018/oficio_233-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1018/oficio_233-2019.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 233-2019-EM RESPOSTA A INDICAÇÃO Nº 48/2019 SOBRE A MELHORIA NOS SERVIÇOS DE RETRANSMISSÃO DE TELEVISÃO.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1217/oficio_circular_311-2019_sec._saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1217/oficio_circular_311-2019_sec._saude.pdf</t>
   </si>
   <si>
     <t>Ofício Circular nº 311/2019 da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1228/oficio_322-2019_sec._saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1228/oficio_322-2019_sec._saude.pdf</t>
   </si>
   <si>
     <t>Ofício nº 322/2019 da Secretaria Municipal de Saúde referente a Audiência Pública de Prestação de Contas, 2º Quadrimestre de 2019.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1363/oficio_sec_de_saude_no_357-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1363/oficio_sec_de_saude_no_357-2019.pdf</t>
   </si>
   <si>
     <t>Ofício nº 357/2019, que encaminha ao Poder Legislativo em mídia digitalizada (CD), o Relatório referente ao 2º Quadrimestre - 2019, referente a Audiência Pública de Prestação de Contas da Secretaria Municipal de Saúde, realizada 24 de setembro de 2019.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1547/oficio_sec._saude_448-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1547/oficio_sec._saude_448-2019.pdf</t>
   </si>
   <si>
     <t>Ofício nº 448/2019 informa que com apoio da Prefeitura de Quissamã e da Secretaria de Saúde, com a equipe do Hemocentro Regional de Campos dos Goytacazes para coleta de sangue dos doadores voluntários do município.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>O.F</t>
   </si>
   <si>
     <t>Ofício do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/421/duodecimo_da_camara_14-01-19.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/421/duodecimo_da_camara_14-01-19.pdf</t>
   </si>
   <si>
     <t>Referente Ao Duodécimo a ser repassado em 2019.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/405/oficio_01-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/405/oficio_01-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 01/2019 - CIRCUITO DE TEATRO NAS ESCOLAS PÚBLICAS E PRIVADAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/422/oficio_02-19.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/422/oficio_02-19.pdf</t>
   </si>
   <si>
     <t>Ofício nº 02/2019 - SEMFA referente aos Balancetes do mês de Dezembro/2018.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/406/oficio_03-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/406/oficio_03-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 003/2019_x000D_
 CRIAÇÃO DE UM HEMOCENTRO.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>CONTROLADORIA GERAL</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/438/oficio_004-2019_receita_c._liquida_.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/438/oficio_004-2019_receita_c._liquida_.pdf</t>
   </si>
   <si>
     <t>Receita Corrente Líquida, referente ao 6º bimestre de 2018 em cumprimento ao art. 52 da Lei Complementar 101/2000.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/563/oficio_006-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/563/oficio_006-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 006/2019 - ESTRUTURA DE ENTREGA PROGRAMADA DE MEDICAMENTOS DE USO CONTÍNUO.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/489/oficio_008_pmq-2019_-_serv_rocada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/489/oficio_008_pmq-2019_-_serv_rocada.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇO DE ROÇADA.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/408/of-012-cmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/408/of-012-cmq.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 012/2018</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/423/oficio_14-2019-_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/423/oficio_14-2019-_saude.pdf</t>
   </si>
   <si>
     <t>OFÍCIO CONVITE Nº 14/2019 - PARA A PRESTAÇÃO DE CONTAS DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/410/of-015-cmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/410/of-015-cmq.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 015/2019 referente a audiência pública para fins de avaliação das Metas Fiscais.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/411/of-016-_ferias_prefeita.doc</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/411/of-016-_ferias_prefeita.doc</t>
   </si>
   <si>
     <t>OFÍCIO N° 016/2019</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/939/oficio_018_2019_coger.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/939/oficio_018_2019_coger.pdf</t>
   </si>
   <si>
     <t>Encaminhamento da RCL referente ao 1º Quadrimestre de 2019.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/594/oficio_019-19_copia_ata_3o_quadrimestre.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/594/oficio_019-19_copia_ata_3o_quadrimestre.pdf</t>
   </si>
   <si>
     <t>Cópia da ata da audiência pública do terceiro quadrimestre de 2018</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/446/oficio_021-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/446/oficio_021-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 021/2019 - MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA LOCALIDADE DENOMINADA BACURAU.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/424/oficio_no_242019_encaminhamento..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/424/oficio_no_242019_encaminhamento..pdf</t>
   </si>
   <si>
     <t>Referente ao movimento do Mês de Dezembro de 2018.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/431/oficio_025-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/431/oficio_025-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 025/2019 - PROGRAMA DE GINÁSTICA POPULAR PARA A LOCALIDADE DE SÍTIO BOA VISTA.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1219/oficio_n_028-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1219/oficio_n_028-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 028/2019</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/506/oficio_032-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/506/oficio_032-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 032/2019- ATENDER AO OFÍCIO Nº 850/2018, DA PROMOTORIA DE JUSTIÇA DE COMARCA DE CARAPEBUS/QUISSAMÃ.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/897/oficio_034-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/897/oficio_034-2019.pdf</t>
   </si>
   <si>
     <t>Ofício 034/2019 - SEMFA , referente aos relatórios e demonstrativos à Avaliação das Metas Fiscais do 1º Quadrimestre de 2019</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>OFÍCIO Nº 036/2019 - TRANSPORTE PÚBLICO NO BAIRRO DE PINDOBAS.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/989/oficio_037-2019_copia_ata_1o_quadrimestre.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/989/oficio_037-2019_copia_ata_1o_quadrimestre.pdf</t>
   </si>
   <si>
     <t>Cópia da ata da Audiência Pública do 1º quadrimestre de 2019</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1054/oficio_040-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1054/oficio_040-2019.pdf</t>
   </si>
   <si>
     <t>Relatório de Avaliação do PPA-2018-2021, referente ao ano de 2018.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1140/oficio_camara_no_045_-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1140/oficio_camara_no_045_-2019.pdf</t>
   </si>
   <si>
     <t>Ofício referente ao envio de arquivos para compor à Matriz de Saldos Contábeis do Município de Quissamã.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1196/oficio_semfa_no_50-2019-matriz_de_saldos_contabeis.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1196/oficio_semfa_no_50-2019-matriz_de_saldos_contabeis.pdf</t>
   </si>
   <si>
     <t>Segue Ofício do Executivo referente à Matriz de Saldos Contábeis</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/629/of-054-cmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/629/of-054-cmq.pdf</t>
   </si>
   <si>
     <t>Cópias do processo de reconhecimento de dívidas com o Instituto Vida e Saúde - INVISA em resposta ao requerimento número 12/2018 da vereadora Alexandra Moreira Carvalho Gomes.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1315/oficio_055-2019_semfa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1315/oficio_055-2019_semfa.pdf</t>
   </si>
   <si>
     <t>Ofício 055/2019 - SEMFA, Referente ao Relatório de Desempenho Fiscal do Município de Quissamã - 2º Quadrimestre de 2019</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/564/oficio_056-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/564/oficio_056-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 056/2019 - MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA ESTRADA DO CORREIO IMPERIAL.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/565/oficio_057-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/565/oficio_057-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 057-2019 - MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NO SÍTIO SANTA LUZIA.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/560/oficio_058-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/560/oficio_058-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 058/2019 - MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA LOCALIDADE CONHECIDA COMO ZÉ FIDÉLIS.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/561/oficio_061-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/561/oficio_061-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 061/2019 - MANUTENÇÃO DA ILUMINAÇÃO DAS RUAS DE BARRA DO FURADO.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/562/oficio_066-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/562/oficio_066-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 066-2019 - CLIMATIZAÇÃO DAS SALAS DE AULA DAS ESCOLAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/585/oficio_no_70_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/585/oficio_no_70_2019.pdf</t>
   </si>
   <si>
     <t>Ofício nº 070/2019, que encaminha a Certidão e o balancete de despesa e receita referente ao mês de Janeiro de 2019.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/589/oficio_no_0712019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/589/oficio_no_0712019.pdf</t>
   </si>
   <si>
     <t>Ofício do Executivo que encaminha o Balancete de Receita do mês de dezembro de 2018, a ser substituído tendo em vista, alteração bo valor total da Receita, bem como a Certidão nº 12/2019.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1478/oficio_076-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1478/oficio_076-2019.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 076-2019 - Convite Câmara LOA 2020</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/653/oficio_no_091_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/653/oficio_no_091_2019.pdf</t>
   </si>
   <si>
     <t>Ofício referente a Receita e Despesa do mês de Fevereiro.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/711/oficio_prestacao_de_contas_governo._delib._285_-_kVtCGFl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/711/oficio_prestacao_de_contas_governo._delib._285_-_kVtCGFl.pdf</t>
   </si>
   <si>
     <t>Oficio referente a Prestação de Contas de Governo de 2018.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/559/oficio_122-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/559/oficio_122-2019.pdf</t>
   </si>
   <si>
     <t>Ofício nº 122/2019 - Informações sobre a reforma do Plano Diretor.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/836/oficio_161-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/836/oficio_161-2019.pdf</t>
   </si>
   <si>
     <t>OFICIO 161-2019 - DESCUPINIZAÇÃO DOS TELHADOS NAS SENZALAS E NO MEMORIAL MACHADINHA</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/835/oficio_170-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/835/oficio_170-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 170-2019 - PROJETO CINEMA NA PRAÇA NO MACHADO.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/820/oficio_no_179_-_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/820/oficio_no_179_-_2019.pdf</t>
   </si>
   <si>
     <t>Oficio referente ao envio dos Balancetes de Receita e Despesa do mês de março de 2019.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/850/oficio_189_-_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/850/oficio_189_-_2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 189/2019 - AQUISIÇÃO DE UM APARELHO DE ELETROCARDIOGRAMA.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/844/oficio_190-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/844/oficio_190-2019.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 190-2019 - FÉRIAS DO VICE PREFEITO MARCELO DE SOUZA  BATISTA.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/930/oficio_199-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/930/oficio_199-2019.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 199/2019 EM RESPOSTA A INDICAÇÃO Nº 21/2019 SOBRE O  TRANSPORTE COLETIVO EM BEIRA DE LAGOA E OUTRAS LOCALIDADES NOS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/899/oficio_204-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/899/oficio_204-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 204/2019 - EM RESPOSTA A INDICAÇÃO Nº 049/2019 - PROJETO " CINEMA NA PRAÇA NO SÍTIO QUISSAMÃ"</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/918/oficio_pmq_206.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/918/oficio_pmq_206.2019.pdf</t>
   </si>
   <si>
     <t>Oficio referente ao Balancete de Receita e Despesa do mês de Abril de 2019.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/902/oficio_209-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/902/oficio_209-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 209-2019 - EM RESPOSTA A INDICAÇÃO Nº 052/2019 -  INSTALAÇÃO DE AR-CONDICIONADO NA ESCOLA MUNICIPAL PROFESSORA NELITA BARCELOS DOS SANTOS.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/931/oficio_210-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/931/oficio_210-2019.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 210/2019 - EM RESPOSTA A INDICAÇÃO N° 56/2018 SOBRE A  ILUMINAÇÃO DAS QUADRAS ESPORTIVAS DO SÍTIO BOA VISTA, SANTA CATARINA E CARMO.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/900/oficio_211-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/900/oficio_211-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 211-2019 -  EM RESPOSTA AO OFÍCIO Nº  1.706/2018 - COLOCAÇÃO DE BRAÇO DE LUZ E QUEBRA-MOLAS EM MORRINHOS.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/951/of-212-cmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/951/of-212-cmq.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 212/2019 EM RESPOSTA A INDICAÇÃO Nº 14/2018 SOBRE SERVIÇOS DE MANUTENÇÃO NO BAIRRO CAXIAS.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/927/oficio_214-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/927/oficio_214-2019.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 214/2019 EM RESPOSTA A INDICAÇÃO Nº 70/2018 - VARRIÇÃO DAS RUAS DO BAIRRO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/928/oficio_216-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/928/oficio_216-2019.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 216/2019 EM RESPOSTA A INDICAÇÃO Nº 95/2018 SOBRE A REFORMA DOS SANITÁRIOS DA PRAIA DE JOÃO FRANCISCO.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/929/oficio_217-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/929/oficio_217-2019.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 217/2019 EM RESPOSTA A INDICAÇÃO Nº 33/2019 SOBRE A REFORMA DO PISO E DA COBERTURA DA QUADRA ESPORTIVA DA ESCOLA MUNICIPAL MARIA ILKA.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/952/of-225-cmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/952/of-225-cmq.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 225/2019 EM RESPOSTA A INDICAÇÃO Nº 140/2018 SOBRE  REPOSIÇÃO DE BRINQUEDOS NO CONJUNTO HABITACIONAL LUIZ GONZAGA LEMOS.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/957/oficio_de_envio_cmq_da_prestacao_de_contas_o._re_RHY09E2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/957/oficio_de_envio_cmq_da_prestacao_de_contas_o._re_RHY09E2.pdf</t>
   </si>
   <si>
     <t>Ofício referente ao envio do Ofício Regularizador Processo TCE -RJ nº 207.280-8/2019 para serem integrados à Prestação de Contas de Governo Municipal de Quissamã, exercício de 2018.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1166/oficio_229-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1166/oficio_229-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 229/2019 - EM RESPOSTA A INDICAÇÃO Nº 13/2019 SOBRE CONSTRUÇÃO DE PRAÇA NA LOCALIDADE DE FLEXEIRAS.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1015/oficio_232-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1015/oficio_232-2019.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 232-2019-EM RESPOSTA A INDICAÇÃO Nº 006/2019 SOBRE A CRIAÇÃO DE PROGRAMA PARA ATENDER CASAIS QUE NECESSITAM DE TRATAMENTO CONTRA INFERTILIDADE.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1010/of-233-2019-saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1010/of-233-2019-saude.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 233/2019, referente a apoio da Prefeitura de Quissamã a equipe do Hemocentro Regional de Campos dos Goytacazes para coleta de sangue dos doadores.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1017/oficio_234-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1017/oficio_234-2019.pdf</t>
   </si>
   <si>
     <t>OFICIO 234-2019 - EM RESPOSTA A INDICAÇÃO Nº 60/2019 SOBRE O  PROJETO CINEMA NA PRAÇA NO CARMO.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/998/oficio_no_238-2019de_envio_dos_balancete_de_rece_shVv8cE.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/998/oficio_no_238-2019de_envio_dos_balancete_de_rece_shVv8cE.pdf</t>
   </si>
   <si>
     <t>Ofício referente ao Balancete de  Receita e Despesa do mês de maio de 2019.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1014/oficio_240-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1014/oficio_240-2019.pdf</t>
   </si>
   <si>
     <t>OFICIO 240/2019-E, RESPOSTA A INDICAÇÃO Nº 35/2019 SOBRE O FESTIVAL GASTRONÔMICO DE QUISSAMÃ.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1016/oficio_241-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1016/oficio_241-2019.pdf</t>
   </si>
   <si>
     <t>OFICIO 241-2019-EM RESPOSTA A INDICAÇÃO Nº 53/2019 SOBRE O PROGRAMA BALCÃO DE EMPREGOS.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1075/oficio_245.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1075/oficio_245.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 245/2019 - PROJETO MÚSICA NA PRAÇA, NO CANTO DA SAUDADE.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1076/oficio_246.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1076/oficio_246.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 246/2019 - SINAL DIGITAL DE TV.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1077/oficio_247.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1077/oficio_247.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 247/2019 - DISPONIBILIDADE DE VEÍCULO PARA O CAEEQ.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1086/oficio_252-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1086/oficio_252-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 252/2019 - RESPOSTAS DAS INDICAÇÕES 97 E 104, AMBAS DE 2018.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1134/oficio_257-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1134/oficio_257-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 257/2019 -EM RESPOSTA AO OFICIO Nº 007/2019  SOBRE A COLOCAÇÃO DE BRAÇOS DE LÂMPADAS NA LOCALIDADE DE BEIRA DE LAGOA.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1109/of-259-cmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1109/of-259-cmq.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 259/2019 - Sobre afastamento de Prefeito por motivo de férias</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1117/oficio_no_260-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1117/oficio_no_260-2019.pdf</t>
   </si>
   <si>
     <t>Oficio referente a Receita e Despesa do mês de junho de 2019.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1135/oficio_261-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1135/oficio_261-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 261/2019 - EM RESPOSTA A INDICAÇÃO Nº 86/2018 SOBRE PODA DE ÁRVORES NO SÍTIO  SANTA LUZIA.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1174/oficio_267-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1174/oficio_267-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 267/2019 - RESPOSTA DAS INDICAÇÕES 86,87 E 90, TODAS DE 2018.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1156/oficio_269-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1156/oficio_269-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DE Nº 269/2019 - REPAROS NA ESTRUTURA FÍSICA E DISPONIBILIZAÇÃO DE UM GUARDA MUNICIPAL NA ESCOLA FELIZARDA MARIA CONCEIÇÃO DE AZEVEDO.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1143/of-280-cmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1143/of-280-cmq.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 280/2019</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1162/oficio_284-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1162/oficio_284-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 284/2019 - EM RESPOSTA A INDICAÇÃO Nº 84/2019 SOBRE O PROJETO CINEMA NA PRAÇA NO CANTO DA SAUDADE.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1160/oficio_285-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1160/oficio_285-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 285/2019 - - EM RESPOSTA A INDICAÇÃO Nº 70/2019 SOBRE SERVIÇOS DE BELEZA PARA LOCALIDADES DISTANTES.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1173/oficio_286-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1173/oficio_286-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 286/2019-EM RESPOSTA A INDICAÇÃO Nº 79/2019 SOBRE A CESSÃO DE EQUIPAMENTOS DE INFORMÁTICA PARA O DPO DE BARRA DO FURADO.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1161/oficio_288-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1161/oficio_288-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 288/2019 -EM RESPOSTA AO OFICIO Nº 008/2019 SOBRE PLANTIO DE ÁRVORES.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1240/oficio_289-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1240/oficio_289-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 289/2019 - EM RESPOSTA A INDICAÇÃO Nº 009/2018 SOBRE O REPLANTIO DE ÁRVORES.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1178/oficio_303-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1178/oficio_303-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 303/2019- ENCAMINHAMENTO DE VOTO DO TCE-RJ NO PROCESSO Nº 221.482-8/18.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1187/oficio_camara_no304_-_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1187/oficio_camara_no304_-_2019.pdf</t>
   </si>
   <si>
     <t>Segue ofício do Executivo referente aos Balancetes de Receita e Despesa do mês de Julho de 2019.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1175/oficio_no_305-2019_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1175/oficio_no_305-2019_saude.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 305/2019 - SECRETARIA MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1221/of.311-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1221/of.311-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 311/2019</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1287/oficio_no_324-2019_camara.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1287/oficio_no_324-2019_camara.pdf</t>
   </si>
   <si>
     <t>Ofício de encaminhamento do Balancete de Receita e Despesa do mês de agosto de 2019.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1372/oficio_349.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1372/oficio_349.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 349/2019- VOTAÇÃO PARA ESCOLHER O PRESIDENTE DO INSTITUTO DE PREVIDÊNCIA DO MUNICÍPIO DE QUISSAMÃ.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1379/oficio_no352-2019_envio_a_camara.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1379/oficio_no352-2019_envio_a_camara.pdf</t>
   </si>
   <si>
     <t>Oficio referente a Receita e Despesa do mês de setembro.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1389/of-353-cmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1389/of-353-cmq.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 353/2019 QUE ENCAMINHA CÓPIA DO CONVÊNIO MTE/SRT/RJ/ Nº 5/2019.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1403/oficio_no_360-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1403/oficio_no_360-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 360/2019</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1425/oficio_371-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1425/oficio_371-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 371/2019 - RESUMO DAS FOLHAS DE PAGAMENTO, DO PERÍODO DE JANEIRO A OUTUBRO DE 2019.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1438/oficio_no_378-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1438/oficio_no_378-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 378/2019 - SOLICITAÇÃO DE SUBSTITUIÇÃO DO TEXTO E ANEXOS QUE ACOMPANHAM A MENSAGEM Nº 057/2019, REFERENTE  A ALTERAÇÃO DA LEI  MUNICIPAL  Nº 1719/2017, RELATIVO AO PPA DE 2018- 2021.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1453/oficio__3852019_camara_mes_10.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1453/oficio__3852019_camara_mes_10.pdf</t>
   </si>
   <si>
     <t>Ofício de encaminhamento da Certidão e dos Balancetes de Receita e Despesa referentes ao mês de outubro de 2019.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/458/oficio_no_386-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/458/oficio_no_386-2018.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 386/2018 .</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1459/oficio_no_390-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1459/oficio_no_390-2019.pdf</t>
   </si>
   <si>
     <t>Ofício 390/2019 - Substituição de anexos no Projeto de Lei da LDO - 2020</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1504/oficio_408-2019_alteracao_ldo_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1504/oficio_408-2019_alteracao_ldo_2020.pdf</t>
   </si>
   <si>
     <t>Ofício 408/2019 - Substituição do anexo no Projeto de Lei da LDO - 2020</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1524/oficio_423-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1524/oficio_423-2019.pdf</t>
   </si>
   <si>
     <t>Ofício 423/2019 - Substituição de anexos no Projeto de Lei Nº 074/2019 (LOA - 2020)</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1529/oficio_no_431-2019_cm_impacto_financeiro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1529/oficio_no_431-2019_cm_impacto_financeiro.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 431/2019 QUE ENCAMINHA PROJETO DE LEI SUBSTITUTIVO COM O RESPECTIVO IMPACTO FINANCEIRO</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1548/oficio_no_442019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1548/oficio_no_442019.pdf</t>
   </si>
   <si>
     <t>Ofício referente ao envio dos balancetes do mês de Novembro de 2019.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1587/oficio_no_444-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1587/oficio_no_444-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 444/2019</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/401/of-580-2018-saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/401/of-580-2018-saude.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 580/2018 - SEMSA</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/439/oficio_09-2019_fornecimento_de_ata_2_quadrimestre_2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/439/oficio_09-2019_fornecimento_de_ata_2_quadrimestre_2018.pdf</t>
   </si>
   <si>
     <t>Cópia da ata da audiência pública do segundo quadrimestre de 2018</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/476/oficio_no_033-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/476/oficio_no_033-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 033/2019 QUE TRATA DE RESPOSTA AO OFÍCIO Nº 0173/2018 DA CÂMARA MUNICIPAL DE QUISSAMÃ</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/477/oficio_no_034-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/477/oficio_no_034-2019.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 034/2019 QUE TRATA DE RESPOSTA AO OFÍCIO Nº 0128/2018 DA CÂMARA MUNICIPAL DE QUISSAMÃ</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/487/oficio_semfa_no_122019_ao_legislativo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/487/oficio_semfa_no_122019_ao_legislativo.pdf</t>
   </si>
   <si>
     <t>Ofício SEMFA nº 12/2019 -</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/510/oficio__semfa_no_142019_ao_legislativo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/510/oficio__semfa_no_142019_ao_legislativo.pdf</t>
   </si>
   <si>
     <t>Ofício do executivo referente a Portaria nº 549 de 2018, do STN que dispõe sobre a Matriz dos Saldos Contábeis.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/511/oficio_015-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/511/oficio_015-2019.pdf</t>
   </si>
   <si>
     <t>Ofício 015/2019 - SEMFA , referente aos relatórios  e demonstrativos à Avaliação das Metas Fiscais do 3º Quadrimestre de 2018</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/584/of-067-cmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/584/of-067-cmq.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 067/2019</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/674/oficio_no_093-2019-recadastramento_funcional.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/674/oficio_no_093-2019-recadastramento_funcional.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 093/2019</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/837/oficio_162-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/837/oficio_162-2019.pdf</t>
   </si>
   <si>
     <t>OFICIO 162-2019 - PROJETO CINEMA NA PRAÇA EM PINDOBAS E MORRO ALTO.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/901/oficio_208-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/901/oficio_208-2019.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 208-2019 - CONSTRUÇÃO DE UMA UNIDADE DE SAÚDE EM MACHADINHA.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1186/oficio_camara_no304_-_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1186/oficio_camara_no304_-_2019.pdf</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1337/oficio_056-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1337/oficio_056-2019.pdf</t>
   </si>
   <si>
     <t>Convite ao Legislativo para Audiência Pública - LDO 2020</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1348/oficio_034_2019_rcl_2o_quadrimestre_de_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1348/oficio_034_2019_rcl_2o_quadrimestre_de_2019.pdf</t>
   </si>
   <si>
     <t>Encaminhamos o relatório da Receita Corrente Líquida, referente ao 2º Quadrimestre de 2019 em cumprimento ao art. 52 da Lei Complementar 101/2000 e do § 3º do art. 4º da Deliberação nº 218 de 24 de outubro de 2000 do TCE-RJ.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1367/oficio_037-2019_-_solicita_ata_da_audiencia_2o__kMF9sys.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1367/oficio_037-2019_-_solicita_ata_da_audiencia_2o__kMF9sys.pdf</t>
   </si>
   <si>
     <t>Ofício nº 060/2019 - SEMFA solicitando cópia da ata da Audiência Pública do 2º Quadrimestre de 2019</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1430/oficio_semfa-070-2019._relatorio_de_prev._arrec_1Gu3who.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1430/oficio_semfa-070-2019._relatorio_de_prev._arrec_1Gu3who.pdf</t>
   </si>
   <si>
     <t>Ofício de encaminhamento nº 070/2019 - SEMFA - Relatório com a previsão de arrecadação para o exercício de 2020.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1450/oficio_n.o_071-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1450/oficio_n.o_071-2019.pdf</t>
   </si>
   <si>
     <t>Para preenchimento do Quadro de Detalhamento da Despesa - QDD 2020</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1586/oficio_083-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1586/oficio_083-2019.pdf</t>
   </si>
   <si>
     <t>Ofício 083/2019 - SEMFA</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>PCP</t>
   </si>
   <si>
     <t>PARECERES DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>CJRFOOSP - Com J. e Redação Fin e Orçamentos,Obras e Serv pub</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/502/104.2018_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/502/104.2018_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito suplementar na importância de R$  72.395,30 setenta e dois mil e trezentos e noventa e cinco reais e trinta centavos).</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/504/001.2019_parcelamento_do_periodo_de_ferias.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/504/001.2019_parcelamento_do_periodo_de_ferias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de parcelamento do período de férias que trata o inciso XVII do artigo 7º da Constituição Federal.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/507/parecer_002_festa_da_penha.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/507/parecer_002_festa_da_penha.pdf</t>
   </si>
   <si>
     <t>Institui que o dia de nossa senhora da penha que deverá figurar no calendário oficial do município como data comemorativa.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/508/99.2018_criacao_de_fundo_especial_da_procuradori_hL6HID4.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/508/99.2018_criacao_de_fundo_especial_da_procuradori_hL6HID4.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Especial da Procuradoria Geral do município de Quissamã (FEPGM/QUISS) e dá outras providências.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/557/002.2019_dia_de_nossa_senhora_da_penha.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/557/002.2019_dia_de_nossa_senhora_da_penha.pdf</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/558/consorcio_publico_no60.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/558/consorcio_publico_no60.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização a participação do Município de Quissamã no Consórcio Público denominado Consórcio Intermunicipal de Desenvolvimento do Norte e Noroeste Fluminense- CIDENNF.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/581/parecer_licenca_leone.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/581/parecer_licenca_leone.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de licença para tratar de assuntos particulares do Vereador Leone Cordeiro da Conceição.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/582/alteracao_da_lei_1.800.2018_diretrizes_orcamenta_sQY5JK6.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/582/alteracao_da_lei_1.800.2018_diretrizes_orcamenta_sQY5JK6.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei 1.800, de 04 de Dezembro de 2018, Lei de Diretrizes Orçamentárias para o exercício de 2019.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/573/lei_complementar_no_01.2018_estatuto_da_guarda_c_CxlVkym.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/573/lei_complementar_no_01.2018_estatuto_da_guarda_c_CxlVkym.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto da Guarda Civil Municipal de Quissamã, composto por plano de cargos, carreiras e vencimentos, organização da Guarda Civil Municipal de Quissamã e Código Disciplinar.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/552/pl_06.2019_pre-vestibular.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/552/pl_06.2019_pre-vestibular.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal Preparatório parra Ingresso em Cursos Técnicos de Nível Médio e Pré-Vestibular,  destinado a promoção do acesso aos cursos ofertados por instituições públicas de ensino médio e superior.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/583/alteracao_da_lei_1.800.2018_diretrizes_orcamenta_bK3y0b5.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/583/alteracao_da_lei_1.800.2018_diretrizes_orcamenta_bK3y0b5.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.800, de 04 de Dezembro de 2018, Lei de Diretrizes Orçamentárias para o exercício de 2019.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/615/22.2019_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/615/22.2019_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autorização a abertura de Crédito Adicional Especial na importância de R$  1.745.208,20 ( um milhão setecentos e quarenta e cinco mil duzentos e oito reais e vinte centavos)</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/648/23.2019_denominacao_de_rua_uwU7Bir.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/648/23.2019_denominacao_de_rua_uwU7Bir.pdf</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/649/24.2019_revisao_salarial_servidor_publico_zR5N8C7.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/649/24.2019_revisao_salarial_servidor_publico_zR5N8C7.pdf</t>
   </si>
   <si>
     <t>Dispões sobre revisão de salário aos Empregados Públicos Municipais da Administração Direta e Indireta, nos termos do inciso X do art. 37 da CF/88.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/651/01.2019_mocao_de_aplausos_cnec.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/651/01.2019_mocao_de_aplausos_cnec.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Moção de Aplausos ao Colégio Cenecista Nossa Senhora do Desterro de Quissamã, por seus 60 anos de Ensino-Aprendizagem e Formação Integral do Cidadão.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/672/02.2019_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/672/02.2019_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Moção de Aplausos aos Senhores: Raul Gustavo Morgado (Delegado da 130° Dp), Ricardo Monteiro Nunes Machado (Inspetor da 130° Dp), João Enéias de Araújo Ferraz (Inspetor da 130° Dp), Arilson de Souza Barros (Comandante da Guada Municipal de Quissamã), Vagner José da Conceição (Sub Comandante da Guarda Municipal de Quissamã), Fabio da Silva Pereira (GM da Guarda Municipal de Quissamã), Marcos Aurélio Vollmer (Comandante 6° CPA), André Henrique de Oliveira (Comandante 32° BPM), Marcos Augusto Alves Ferreira (Coordenador da Defesa Civil), André Luiz Siqueira do Carmo (Tenente Coronel BM CMT 9° GBM Macaé), Ten Rafael Cezar Rocha Pereira (Comandante 2° Cia 32° BPM)._x000D_
 Policiais do Dpo de Quissamã: José Germano da Silva Pereira (Sgt do Dpo de Quissamã), Gustavo Manhães Retameiro (Sgt do Dpo de Quissamã), Gabriel Antônio Barcelos Santos (Sd do Dpo de Quissamã), Sd Lucas Ignácio de Souza (Sd do Dpo de Quissamã), Wander Lugon Malafaia Junior (Subtenente do Dpo de Quissamã), tarcísio Bruno Jeremias Vieira (Sd do Dpo de Quissamã), José Ricardo Aquino dos Santos (Sgt do Dpo de Quissamã), Saulo de Souza Barbosa (Cb do Dpo de Quissamã), Marcelo Gomes Barreto (Sg do Dpo de Quissamã), Flavio Oliveira Neto (Sd do Dpo de Quissamã), Alexandre de Souza Aprígio (Sg do Dpo de Quissamã) e Marcelo Silveira Martins (Sg do Dpo de Quissamã).</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/673/25.2019_alteracao_dos__anexos_i_e_iii__da_lei_mu_vNfFZRn.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/673/25.2019_alteracao_dos__anexos_i_e_iii__da_lei_mu_vNfFZRn.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos anexos I e III da Lei Municipal nº 935/2007, de 22 de janeiro de 2007, e outras providências.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/691/26.2019_pl_lei_geral_municipal_de_quissama_NOqSPlz.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/691/26.2019_pl_lei_geral_municipal_de_quissama_NOqSPlz.pdf</t>
   </si>
   <si>
     <t>Dispõe a Lei Geral Municipal de Quissamã em conformidade com os artigos 146, III, d, 170, IX e 179 da Constituição Federal e a Lei Complementar Federal 123 de 14 de dezembro de 2006, alteradas pelas Leis Complementares 	Federais 128/2008, 147/2014 e 155/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/694/parecer_pl_27.2019_revisao_de_salarios_empregado_hxqBSgw.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/694/parecer_pl_27.2019_revisao_de_salarios_empregado_hxqBSgw.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão de salários dos empregados públicos, efetivos da Câmara Municipal de Quissamã, no termos do inciso X do artigo 37 da Constituição Federal, combinado com o artigo 48 da Lei Municipal 1.567/2016.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/696/parecer_pl_28.2019_sobre_prorrogacao_de_mais_360_pCPXENA.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/696/parecer_pl_28.2019_sobre_prorrogacao_de_mais_360_pCPXENA.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação de mais 360 dias do prazo previsto no artigo 9º da Lei Municipal 1.231 de 25 de março de 2011.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/826/02.2019_projeto_de_resolucao_ponto_biometrico.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/826/02.2019_projeto_de_resolucao_ponto_biometrico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de sistema de controle de frequência por meio eletrônico de ponto com identificação biométrica da Câmara Municipal de Quissamã e dá outras providências.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/832/32.2019_credito_adicional_especial_130.00000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/832/32.2019_credito_adicional_especial_130.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$ 130.000,00 (cento e trinta mil reais).</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/833/33.2019_credito_adicional_especial_41.00000_hMKM8O6.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/833/33.2019_credito_adicional_especial_41.00000_hMKM8O6.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$ 41.000,00 (quarenta e um mil reais).</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/842/30.2019_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/842/30.2019_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/872/03.2019_projeto_de_resolucao_alteracao_regimento_titulo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/872/03.2019_projeto_de_resolucao_alteracao_regimento_titulo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Regimento Interno da Câmara Municipal de Quissamã, dando nova redação ao Artigo 167, inciso II, § 5º.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/873/35.2019_criacao_do_programa_jovens_em_acao..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/873/35.2019_criacao_do_programa_jovens_em_acao..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Proteção Básica “Agente Mirim do Serviço de Convivência e Fortalecimento de Vínculos – SCFV” e dá outras providências.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/886/34.2019_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/886/34.2019_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$  800.000,00 (Oitocentos Mil Reais).</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/911/36.2019_alteracao_do_anexo_i__da_lei_municipal_9_mWRjm95.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/911/36.2019_alteracao_do_anexo_i__da_lei_municipal_9_mWRjm95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  Alteração do Anexo I da Lei Municipal nº 935/2007, de 22 de janeiro de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/942/40.2019_denominacao_de_rua_u6c8sjz.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/942/40.2019_denominacao_de_rua_u6c8sjz.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Denominação de rua.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/943/37.2019_alteracao_do_anexo_i__da_lei_municipal_1_N3drMaM.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/943/37.2019_alteracao_do_anexo_i__da_lei_municipal_1_N3drMaM.pdf</t>
   </si>
   <si>
     <t>Altera o Anexos I, V e VI da Lei Municipal nº 1015/2008, de 12 de março de 2008, e dá outras providências.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/944/342.2019_-_diversos_-_contas_da_prefeita_2017.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/944/342.2019_-_diversos_-_contas_da_prefeita_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Quissamã relativas ao exercício de 2017 de Maria de Fátima Pacheco – Prefeita Municipal.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/946/03.2019_projeto_de_decreto_legislativo_-_titulo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/946/03.2019_projeto_de_decreto_legislativo_-_titulo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadania Quissamaense.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/954/39.2019_alteracao_da_lei_1.714.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/954/39.2019_alteracao_da_lei_1.714.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.714, de 28 de setembro de 2017</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/955/002.2019_-_lei_complementar_-_plano_diretor.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/955/002.2019_-_lei_complementar_-_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo VII da Lei Complementar nº 002,  de 13 de novembro de 2006 – Plano Diretor de Desenvolvimento Sustentável de Quissamã.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/966/04.2019_projeto_de_decreto_legislativo_-_titulo__zhvNAIz.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/966/04.2019_projeto_de_decreto_legislativo_-_titulo__zhvNAIz.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Medalha Municipal Dr. Almicar Pereira da Silva.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/967/03.2019_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/967/03.2019_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Moção de Aplausos  e manifesta as suas congratulações ao Ciep Brizolão 465 Dr. Amilcar Pereira da Silva, por seus 25 anos de Ensino, Aprendizagem e Formação Íntegra do Cidadão.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/985/38.2019_sim.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/985/38.2019_sim.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as normas que regulam em todo território MUNICIPAL, o Serviço de Inspeção do Município de Quissamã (SIM/QUI).</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/986/41.2019_dia_mundial_da_fibromialgia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/986/41.2019_dia_mundial_da_fibromialgia.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Quissamã, O Dia Mundial da Fibromialgia, tratamento e fornecimento de medicamentos, além de permissão em vagas de estacionamento preferencial.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/987/42.2019_programa_de_habitacao_popular.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/987/42.2019_programa_de_habitacao_popular.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei 1.416 					de 11 julho de 2014 que cria o Programa Municipal de Habitação Popular (PMHP) e dá outras providências.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/988/43.2019_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/988/43.2019_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua na localidade de Canto de Santo Antônio.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1038/02.2019_projeto_de_resolucao_ponto_biometrico.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1038/02.2019_projeto_de_resolucao_ponto_biometrico.pdf</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1040/46.2019_alteracao_da_lei_1448.2015_conselho_tutelar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1040/46.2019_alteracao_da_lei_1448.2015_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Altera o art. 6º da Lei Municipal nº 1448/2015   					que estabelece diretrizes para a implantação, estrutura, 					processo de escolha e funcionamento do Conselho Tutelar do Município de Quissamã.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1041/48.2019_alteracao_da_lei_1483_-_comades.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1041/48.2019_alteracao_da_lei_1483_-_comades.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 1438 de 17 de julho de 2015, que cria o Conselho Municipal de Meio Ambiente e Desenvolvimento Sustentável - COMADES.”</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1042/49.2019_concessao_de_gratificacao_aos_motoristas.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1042/49.2019_concessao_de_gratificacao_aos_motoristas.pdf</t>
   </si>
   <si>
     <t>Concede gratificação aos empregados públicos Motoristas, que estejam no desempenho da função de Motorista de Transporte Escolar.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1043/01.2019_proposta_de_emenda_da_lei_organica.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1043/01.2019_proposta_de_emenda_da_lei_organica.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 80 da Lei Orgânica do Município de Quissamã, acrescentando a                                                                                                                                                                                                                                                         							texto legal o parágrafo 3º.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1044/45.2019_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1044/45.2019_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1046/parecer_emenda_modificativa_02.2019_do_pl_42.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1046/parecer_emenda_modificativa_02.2019_do_pl_42.2019.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao parágrafo único do art. 4º do projeto de Lei nº 42/2019 que revoga a Lei nº 1.416 de 11 de julho de 2014 que cria o Programa Municipal de Habitação Popular  (PMHP) e dá outras providências.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1051/44.2019_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1051/44.2019_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1052/50.2019_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1052/50.2019_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1053/51.2019_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1053/51.2019_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1093/53.2019_revisao_salarial_conselho_tutelar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1093/53.2019_revisao_salarial_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a revisão da remuneração dos Concelheiros Tutelares, altera a Lei Municipal n° 1.448, de 1° de abril de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1122/54.2019_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1122/54.2019_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Denominação de Rua.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1123/55.2019_abertura_de_credito_adicional_especial__jhhGSlO.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1123/55.2019_abertura_de_credito_adicional_especial__jhhGSlO.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito_x000D_
 suplementar na importância de R$_x000D_
 381.604,71 (Trezentos e oitenta e um mil,_x000D_
 seiscentos e quatro reais e setenta centavos).</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1124/parecer_56.2019_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1124/parecer_56.2019_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito_x000D_
 Adicional Especial na importância de R$_x000D_
 83.895,30 (oitenta e oitenta mil e novecentos e_x000D_
 cinco reais e trinta centavos).</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1131/04.2019_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1131/04.2019_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Moção de Aplausos  e manifesta as suas congratulações ao Conselho Regional de Contabilidade do Estado do Rio de Janeiro CRCRJ.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1132/alteracao_de_anexos_i_e_vii_57.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1132/alteracao_de_anexos_i_e_vii_57.2019.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos I e VII da Lei Municipal _x000D_
 n° 1015 de 12 de março de 2008.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1133/47.2019_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1133/47.2019_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito suplementar na importância de R$  1.440.000,00 (Um milhão, quatrocentos e quarenta mil reais).</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1138/p.d.l_06.2019_afastamento_da_prefeita_por_motiv_ob6CfAp.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1138/p.d.l_06.2019_afastamento_da_prefeita_por_motiv_ob6CfAp.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o afastamento da prefeita, por motivo de férias nos termos do inciso IV e § 3º do artigo 80 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1142/03.2019__p.l.c_estatuto_da_guarda_civil_municip_aA3pync.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1142/03.2019__p.l.c_estatuto_da_guarda_civil_municip_aA3pync.pdf</t>
   </si>
   <si>
     <t>Alteração da Lei Complementar 04/2019 que dispõe sobre o Estatuto da Guarda Civil Municipal de Quissamã, composto por plano de cargos, carreiras e vencimentos, organização da Guarda Civil Municipal de Quissamã e Código Disciplinar. E revoga a Lei Municipal nº 1290/2012.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1179/pl_59.2019_denominacao_da_quadra_de_grama_sinte_ytsA7YN.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1179/pl_59.2019_denominacao_da_quadra_de_grama_sinte_ytsA7YN.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Quadra de grama sintética no Bairro de Santa Catarina.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1180/pl_58.2019_concessao_de_beneficios.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1180/pl_58.2019_concessao_de_beneficios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Benefícios  Eventuais e revoga a Lei nº 1.423 de 04 de setembro de  2014 e dá outras providências.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1216/60.2019_alteracao_da_lei_1.864_de_22_de_julho_de_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1216/60.2019_alteracao_da_lei_1.864_de_22_de_julho_de_2019.pdf</t>
   </si>
   <si>
     <t>EMENTA: “Altera a Lei Municipal nº 1.864,  de 22 julho de 2019.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1224/parecer_fibromialgia_alterado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1224/parecer_fibromialgia_alterado.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Quissamã o Dia de Conscientização e Enfrentamento à Fibromialgia</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1225/parecer_de_alteracoes_beneficios_eventuais.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1225/parecer_de_alteracoes_beneficios_eventuais.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Benefícios Eventuais e revoga a Lei nº 1.423 de 04 de setembro de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1226/61.2019_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1226/61.2019_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$50.44.47 (cinquenta mil, quarenta e quatro reais e quarenta e sete centavos).</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1227/05.2019_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1227/05.2019_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre Moção de Aplausos  e manifesta as suas congratulações ao Cidadão Quissamaense José Francisco de Almeida Pereira.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1241/62.2019_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1241/62.2019_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$ 556.190,48 ( Quinhentos e cinquenta e seis mil, cento e noventa reais e quarenta e oito centavos).</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1244/63.2019_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1244/63.2019_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$ 987.600,00 (Novecentos e oitenta e sete mil e seiscentos reais).</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1263/64.2019_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1263/64.2019_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autorização para a abertura de Crédito Adicional Especial na importância de R$ 2.501.286,89 (Dois milhões, quinhentos e um reais, duzentos e oitenta e seis mil e oitenta e nove centavos).</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1279/pdl_07.2019_contas_do_exercicio_de_2014_octavio_7lbduQh.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1279/pdl_07.2019_contas_do_exercicio_de_2014_octavio_7lbduQh.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação com ressalvas da prestação de contas do Senhor Octávio Carneiro da Silva na condição de Ordenador de Despesas da Prefeitura Municipal de Quissamã relativas ao exercício de 2014.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1297/parecer_65.2019_MeVzogC.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1297/parecer_65.2019_MeVzogC.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 14 da Lei Municipal nº 1861, de 11 de julho de 2019, que modificou o Programa Municipal de Habitação Popular (PMHP).</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1298/parecer_66.2019_zY6V3zA.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1298/parecer_66.2019_zY6V3zA.pdf</t>
   </si>
   <si>
     <t>Altera o anexo X  da Lei 1714, de 14 de setembro, publicada em 03 de outubro de 2017, da Secretaria 	Municipal de Administração que dispõe sobre a estrutura Administrativa da administração Direta do município de Quissamã e dá outras providências.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1299/parecer_68.2019_wRHmFmp.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1299/parecer_68.2019_wRHmFmp.pdf</t>
   </si>
   <si>
     <t>Concessão de vale-transporte aos servidores efetivos do município de Quissamã.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1316/comissao_regime_proprio_parecer_atual.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1316/comissao_regime_proprio_parecer_atual.pdf</t>
   </si>
   <si>
     <t>Institui o Regime Próprio de Previdência dos servidores públicos do município de Quissamã, cria o Instituto de Previdência do Município de Quissamã - IPMQ</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1323/parecer_do_plc_004.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1323/parecer_do_plc_004.pdf</t>
   </si>
   <si>
     <t>Institui o Estatuto do Servidor Público do Regime de Quissamã, dispõe sobre o Regime Jurídico dos Servidores e dá outras providências.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1340/69.2019_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1340/69.2019_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial na importância de R$3.274,10 (três mil, duzentos e setenta e quatro reais e dez centavos).</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1343/70.2019_criacao_do_programa_patrulha_maria_da_penha.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1343/70.2019_criacao_do_programa_patrulha_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Patrulha Maria da Penha no Município de Quissamã e dá outras providências.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1375/parecer_pl_73.2019_abertura_de_credito.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1375/parecer_pl_73.2019_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial na importância de R$ 67 (sessenta e sete mel mil reais).</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1427/75.2019_criacao_do_fundo_municipal_de_seg._publ_nuHaHeN.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1427/75.2019_criacao_do_fundo_municipal_de_seg._publ_nuHaHeN.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Segurança Pública e Trânsito.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1428/76.2019_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1428/76.2019_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial na importância de R$ 533.000,00 (quinhentos e trinte e três mil reais).</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1429/pl_77.2019_alteracao_ppa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1429/pl_77.2019_alteracao_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 1719 de 30 de outubro de 2017, referente ao Plano Plurianual – PPA do Município de Quissamã para o período de 2018/2021.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1440/78.2019_apa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1440/78.2019_apa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Área de Proteção Ambiental Municipal do Canal Campos-Macaé no Município de Quissamã, e dá outras providências.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1441/05.2019__p.l.c_estatuto_da_guarda_civil_municip_BrXW2l0.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1441/05.2019__p.l.c_estatuto_da_guarda_civil_municip_BrXW2l0.pdf</t>
   </si>
   <si>
     <t>Alteração da Lei Complementar 04/2019 que dispõe sobre o Estatuto da Guarda Civil Municipal de Quissamã, composto por plano de cargos, carreiras e vencimentos, organização da Guarda Civil Municipal de Quissamã e Código Disciplinar e revoga a Lei Municipal nº 1290/2012.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1442/pl_79.2019_alteracao_da_lei_1870.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1442/pl_79.2019_alteracao_da_lei_1870.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.870, de 28 de agosto de 2019.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1443/06.2019__p.l.c_estatuto_da_guarda_civil_municip_jpcvcFR.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1443/06.2019__p.l.c_estatuto_da_guarda_civil_municip_jpcvcFR.pdf</t>
   </si>
   <si>
     <t>Alteração da Lei Complementar 04/2019 que dispõe sobre o Estatuto da Guarda Civil Municipal de Quissamã, composto por plano de cargos, carreiras e vencimentos, organização da Guarda Civil Municipal de Quissamã e Código Disciplinar.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1463/parecer_82.2019_alteracao_da_lei_1.015_de_12_de_wDfkkMB.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1463/parecer_82.2019_alteracao_da_lei_1.015_de_12_de_wDfkkMB.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.015, de 12 de março de 2008, que dispõe sobre a estruturação do Plano de Cargos, Carreiras e Vencimentos dos Servidores do Poder Executivo do município de Quissamã.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1464/parecer__pls_01.2019_ppa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1464/parecer__pls_01.2019_ppa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1719, de 30 de outubro de 2017, referente ao Plano Plurianual - PPA do Município de Quissamã, para o período de 2018-2021.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1465/parecer__pl_83.2019_ldo_certo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1465/parecer__pl_83.2019_ldo_certo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.800, de 04 de dezembro de 	2018, Lei de Diretrizes Orçamentárias - LDO, para o exercício fiscal de 2019.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1473/pl_81.2019_auxilio_financeiro_aos_bois_malhadinhos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1473/pl_81.2019_auxilio_financeiro_aos_bois_malhadinhos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização concessão de auxílio financeiro aos Bois Malhadinhos e aos blocos de carnaval de rua do município de Quissamã, ou às respectivas entidades associativas, para o período de carnaval de 2020.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1474/pl_80.2019_denominacao_ciclovia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1474/pl_80.2019_denominacao_ciclovia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Ciclovia no bairro Sítio Quissamã.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1475/pl_74.2019_ldo_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1475/pl_74.2019_ldo_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária do exercício fiscal de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1508/86.2019_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1508/86.2019_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$  573.300,00 (Quinhentos e setenta e três mil e trezentos reais).</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1509/87.2019_plano_de_cargos_magisterio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1509/87.2019_plano_de_cargos_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreiras e Remuneração do Magistério Público do Município de Quissamã, e dá outras providências.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1510/loa_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1510/loa_2020.pdf</t>
   </si>
   <si>
     <t>Lei Orçamentária Anual que estima a receita e fixa a despesa do Município para 2020.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1517/parecer_mocao_de_aplausos_06.2019_diretores_edu_yuJYDvE.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1517/parecer_mocao_de_aplausos_06.2019_diretores_edu_yuJYDvE.pdf</t>
   </si>
   <si>
     <t>Projeto de moção de aplausos aos Diretores da Rede Pública e Particular que atuam no Município de Quissamã.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1518/parecer_91.2019_concessao_de_abono_natalino.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1518/parecer_91.2019_concessao_de_abono_natalino.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de abono Natalino aos Servidores Públicos efetivos, aos ocupantes de cargo comissionado e aos 							       beneficiários de programas sociais de transferência de renda, existentes no âmbito do município de Quissamã.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1519/parecer_90.2019_abono_camara.doc</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1519/parecer_90.2019_abono_camara.doc</t>
   </si>
   <si>
     <t>Concede abono natalino aos servidores efetivos, comissionados e contratados temporariamente da Câmara Municipal de Quissamã-RJ.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1520/parecer_85.2019_pl_fiacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1520/parecer_85.2019_pl_fiacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o alinhamento e a retirada de fios em desuso e desordenados existentes em postes de energia elétrica no Município de Quissamã conforme Lei nº 13.116/2015 e o art. 23, VI da Constituição Federal  Brasileira, e dá outras providências.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1521/parecer_89.2019_concessao_gratificacao_junta_medica.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1521/parecer_89.2019_concessao_gratificacao_junta_medica.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de gratifica por atividade específica e eventual, aos integrantes da Junta Médica da Administração  Pública Direta do Município de Quissamã.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1546/02.2019_alteracao_dos_anexos_da_lei_1.714.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1546/02.2019_alteracao_dos_anexos_da_lei_1.714.pdf</t>
   </si>
   <si>
     <t>EMENTA: Altera os anexos II, III, IV, V, VI.VII, XIX e XX da Lei Municipal n° 1714, de Setembro_x000D_
  de 2017, e dá outros providências.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1559/parecer_emenda_impositiva_no_01.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1559/parecer_emenda_impositiva_no_01.2019.pdf</t>
   </si>
   <si>
     <t>Ementa Impositiva ao Projeto de Lei nº 88/2019 referente a Lei Orçamentária do Município de Quissamã para o Exercício Fiscal de 2020.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1560/parecer_emenda_impositiva_no_05.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1560/parecer_emenda_impositiva_no_05.2019.pdf</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1561/parecer_emenda_impositiva_no_04.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1561/parecer_emenda_impositiva_no_04.2019.pdf</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1562/parecer_emenda_impositiva_no_02.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1562/parecer_emenda_impositiva_no_02.2019.pdf</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1563/parecer_emenda_impositiva_no_06.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1563/parecer_emenda_impositiva_no_06.2019.pdf</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1564/parecer_emenda_impositiva_no_07.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1564/parecer_emenda_impositiva_no_07.2019.pdf</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1565/parecer_emenda_impositiva_no_09.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1565/parecer_emenda_impositiva_no_09.2019.pdf</t>
   </si>
   <si>
     <t>Ementa Impositiva ao Projeto de Lei nº  88/2019 referente a Lei Orçamentária do Município de Quissamã para o Exercício Fiscal de 2020.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1566/parecer_projeto_de_lei_no_94.2019_dia_da_saude_bucal.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1566/parecer_projeto_de_lei_no_94.2019_dia_da_saude_bucal.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Quissamã o Dia Municipal de Conscientização à Saúde Bucal.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1567/parecer_projeto_de_lei_no_93.2019_denominacao_da_ponte.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1567/parecer_projeto_de_lei_no_93.2019_denominacao_da_ponte.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da ponte da localidade do Canto de Santo Antônio.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1568/parecer_emenda_impositiva_no_03.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1568/parecer_emenda_impositiva_no_03.2019.pdf</t>
   </si>
   <si>
     <t>Ementa Impositiva ao Projeto de Lei nº 088/2019 referente a Lei Orçamentária do Município de Quissamã para o Exercício Fiscal de 2020.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1569/parecer_emenda_aditiva_no_01.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1569/parecer_emenda_aditiva_no_01.2019.pdf</t>
   </si>
   <si>
     <t>Altera o Capítulo III – Da autorização para abertura de crédito suplementar – Projeto de Lei Nº 088/2019 que estima a receita e fixa 						                 despesa do Município de Quissamã, para o exercício financeiro de 2020-LOA, acrescentando o artigo 10 A.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1570/parecer_emenda_impositiva_no_08.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1570/parecer_emenda_impositiva_no_08.2019.pdf</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1582/parecer_emenda_modificativa_08.2019_do_pl_88.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1582/parecer_emenda_modificativa_08.2019_do_pl_88.2019.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao art. 5° do Projeto de Lei n° 88/2019 – Lei Orçamentária Anual que estima receita e fixa despesas do Município para o exercício de 2020 .</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/418/p.decreto_legislativo_001.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/418/p.decreto_legislativo_001.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o afastamento da Prefeita, por motivo de férias.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/866/ferias_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/866/ferias_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o afastamento do Vice-Prefeito, por motivo de férias, nos termos do inciso IV, do artigo 80, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>LUCIANO PESSANHA, ALEXANDRA MOREIRA, CALICO, CÁSSIO REIS, CHIQUINHO ARUÉ, LEONE CORDEIRO, LUIZ DE ACIL, MARCOS DA SILVA, XANDE MORENO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/912/projeto_de_decreto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/912/projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/941/projeto_de_decreto_medalha.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/941/projeto_de_decreto_medalha.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Municipal Dr. Almilcar Pereira da Silva</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/945/projeto_de_decreto_legislativo._003._2019_ref.co_sHqfPTN.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/945/projeto_de_decreto_legislativo._003._2019_ref.co_sHqfPTN.pdf</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1130/projeto_de_decreto_ferias_prefeita.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1130/projeto_de_decreto_ferias_prefeita.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o afastamento da prefeita, por motivo de férias nos termos do inciso IV e § 3º do artigo  80 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1278/pdl_07.2019_contas_do_exercicio_de_2014_octavio_qRtR8RA.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1278/pdl_07.2019_contas_do_exercicio_de_2014_octavio_qRtR8RA.pdf</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/420/projeto_de_lei_001-2019_concessao_de_parcelament_KnqkxIm.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/420/projeto_de_lei_001-2019_concessao_de_parcelament_KnqkxIm.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A CONCESSÃO DE PARCELAMENTO DO PERÍODO DE FÉRIAS QUE TRATA O INCISO XVII DO ARTIGO 7º DA CONSTITUIÇÃO FEDERAL AOS OCUPANTES DE CARGOS COMISSIONADOS</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/449/projeto_de_lei_no_ponto_facultativo_penha.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/449/projeto_de_lei_no_ponto_facultativo_penha.pdf</t>
   </si>
   <si>
     <t>INSTITUI QUE O DIA DE NOSSA SENHORA DA PENHA QUE DEVERÁ FIGURAR NO CALENDÁRIO OFICIAL DO MUNICÍPIO COMO DATA COMEMORATIVA</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/462/processo_disciplinar_revisado_2019_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/462/processo_disciplinar_revisado_2019_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Processo Administrativo Disciplinar para apuração de infrações cometidas por empregado público municipal do Poder Legislativo, estabelece deveres e dá outras providências</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/470/projeto_de_lei_transporte_coletivo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/470/projeto_de_lei_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE O TRANSPORTE COLETIVO DE PASSAGEIROS NO MUNICÍPIO DE QUISSAMÃ . ENCAMINHADO POR MEIO DA MENSAGEM Nº 004/2019.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/472/projeto_de_lei_subsidio_transporte_coletivo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/472/projeto_de_lei_subsidio_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A CONCESSÃO DE SUBSÍDIO PARA O CUSTEIO DO SISTEMA DE TRANSPORTE COLETIVO. ENCAMINHADO POR MEIO DA MENSAGEM Nº 005/2019.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/474/projeto_de_lei_programa_municipal_preparatorio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/474/projeto_de_lei_programa_municipal_preparatorio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE CRIA O PROGRAMA MUNICIPAL PREPARATÓRIO PARA INGRESSO EM CURSOS TÉCNICOS DE NÍVEL MÉDIO E PRÉ-VESTIBULAR, DESTINADO A PROMOÇÃO DO ACESSO AOS CURSOS OFERTADOS POR INSTITUIÇÕES PÚBLICAS DE ENSINO MÉDIO E SUPERIOR. ENCAMINHADO POR MEIO DA MENSAGEM Nº 006/2019.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/479/projeto_de_lei_que_altera_a_lei_municipal_1015.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/479/projeto_de_lei_que_altera_a_lei_municipal_1015.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL Nº 1015/2008. ENCAMINHADO POR MEIO DA MENSAGEM Nº 003/2019.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/522/pl_008.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/522/pl_008.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ALTERA A  LEI N° 1800 DE 04 DE DEZEMBRO DE 2018, LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/524/projeto_de_lei-auxilio_financeiro_bois_malhadinhos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/524/projeto_de_lei-auxilio_financeiro_bois_malhadinhos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - AUTORIZA A CONCESSÃO DE AUXILIO FINANCEIRO AOS BOIS MALHADINHOS E AO BLOCOS DE CARNAVAL DE RUA DO MUNICÍPIO DE QUISSAMÃ, OU ÀS RESPECTIVAS ENTIDADES ASSOCIATIVAS, PARA O PERÍODO DE CARNAVAL DE 2019.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/526/projeto_de_lei-concessao_de_auxilio_financeiro_a_ttsj6xs.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/526/projeto_de_lei-concessao_de_auxilio_financeiro_a_ttsj6xs.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - AUTORIZA A CONCESSÃO DE AUXILIO FINANCEIRO AOS PESCADORES DO MUNICIPIO DE QUISSAMÃ, DURANTE OS PERÍODOS DE DEFESO DA PIRACEMA E DO CAMARÃO.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/532/projeto_de_lei-programa_jovens_em_acao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/532/projeto_de_lei-programa_jovens_em_acao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - DISPÕE SOBRE A CRIAÇÃO DO "PROGRAMA JOVENS EM AÇÃO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/549/05.2019_concessao_de_subsidio_para_custeio_do_tr_WgEDMQT.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/549/05.2019_concessao_de_subsidio_para_custeio_do_tr_WgEDMQT.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subsídio para o custeio do Sistema de Transporte Coletivo.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/550/pl_83.2018_consolidacao_da_macrolocalizacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/550/pl_83.2018_consolidacao_da_macrolocalizacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre consolidação da macrolocalização, compreendendo a delimitação e a identificação geográfica oficial dos Bairros no município de Quissamã e dá outras providências.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/551/04.2019_transporte_coletivo_de_passageiros.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/551/04.2019_transporte_coletivo_de_passageiros.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Transporte coletivo de passageiros no município de Quissamã, aprova o código disciplinar e dá outras providências.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/568/04.2019_transporte_coletivo_de_passageiros.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/568/04.2019_transporte_coletivo_de_passageiros.pdf</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/569/parecer_emenda_modificativa_01.2019_concessao_de_snmxP53.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/569/parecer_emenda_modificativa_01.2019_concessao_de_snmxP53.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao art. 01 do Projeto de Lei n° 005/2019 que dispõe sobre a concessão de subsídio para custeio do sistema de transporte coletivo.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/570/parecer_pl_09.2019_concessao_de_auxilio_financei_hJBaV5n.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/570/parecer_pl_09.2019_concessao_de_auxilio_financei_hJBaV5n.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de auxílio financeiro aos Bois Malhadinhos e aos Blocos de Carnaval de rua do Município de Quissamã, ou às associativas, para o período de Carnaval de 2019.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/572/pl_11.2019_criacao_do_programa_jovens_em_acao..pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/572/pl_11.2019_criacao_do_programa_jovens_em_acao..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do “Programa Jovens em Ação” e dá outras providências.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/574/pl_97.2018_disciplina_o_servico_de_taxi_no_munic_YHT5vOo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/574/pl_97.2018_disciplina_o_servico_de_taxi_no_munic_YHT5vOo.pdf</t>
   </si>
   <si>
     <t>Que disciplina o serviço de táxi no Município de Quissamã e dá outras providências, suplementando a legislação federal sobre o tema, notadamente a Lei nº 12.587/2012, que instituiu a Política Nacional de Mobilidade Urbana.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/575/parecer_pl_10.2019_concessao_de_auxilio_aos_pesc_L9LqjwX.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/575/parecer_pl_10.2019_concessao_de_auxilio_aos_pesc_L9LqjwX.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de auxílio financeiro aos pescadores do município de Quissamã, durante os períodos de defeso da piracema e do camarão.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/593/pl_mensagem_011-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/593/pl_mensagem_011-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei de abertura de crédito Adicional Especial, por Superávit, no valor de R$ 1.745.208,20</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua em Barra do Furado</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/630/projeto_de_lei-reajuste_2019.doc</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/630/projeto_de_lei-reajuste_2019.doc</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO SALARIAL AOS EMPREGADOS PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA, NOS TERMOS DO INCISO X DO ART. 37 DA CF.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/647/projeto_de_lei_-_altera_a_lei_935-2007.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/647/projeto_de_lei_-_altera_a_lei_935-2007.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ALTERA OS ANEXOS I E III DA LEI MUNICIPAL N° 935/2007, DE 22 DE JANEIRO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/665/projeto_de_lei-lei_geral_municipal.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/665/projeto_de_lei-lei_geral_municipal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - DISPÕE A LEI GERAL MUNICIPAL DE QUISSAMÃ EM CONFORMIDADE COM OS ARTIGOS 146, III, D, 170, IX, E 179 DA CONSTITUIÇÃO FEDERAL E A LEI COMPLEMENTAR FEDERAL 123, DE 14 DE DEZEMBRO DE 2006, ALTERADAS PELAS LEIS COMPLEMENTARES FEDERAIS 128/2008, 147/2014 E 155/2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>Dispõe sobre revisão dos salários dos empregados públicos, efetivos da Câmara Municipal de Quissamã, no termos do inciso X do artigo 37 da Constituição Federal, combinado com o artigo 48 da Lei Municipal 1.567/2016.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/686/projeto_de_lei_-_prorrogacao_da_lei_n_1231-11.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/686/projeto_de_lei_-_prorrogacao_da_lei_n_1231-11.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - DISPÕE SOBRE A PRORROGAÇÃO DE MAIS 360 DIAS DO PRAZO PREVISTO NO ARTIGO 9° DA LEI MUNICIPAL 1.231 DE 25 DE MARÇO DE 2011.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/706/projeto_de_lei_029.2019-_horto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/706/projeto_de_lei_029.2019-_horto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua na localidade do Canto de Santo Antônio.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/808/projeto_de_lei_quadra_6.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/808/projeto_de_lei_quadra_6.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua na localidade Canto de Santo Antônio.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/813/29.2019_denominacao_de_rua.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/813/29.2019_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/828/pl_msg_016.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/828/pl_msg_016.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 130.000,00.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/830/pl_msg_017.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/830/pl_msg_017.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 41.000,00.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/846/pl_msg018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/846/pl_msg018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de abertura de crédito adicional especial no valor de R$ 800.000,00</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/859/projeto_de_lei-agente_mirim.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/859/projeto_de_lei-agente_mirim.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE PROTEÇÃO BÁSICA "AGENTE MIRIM DO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS - SCFV" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/875/projeto_de_lei-altera_lei_n_935-2007-educacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/875/projeto_de_lei-altera_lei_n_935-2007-educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ALTERA O ANEXO I DA LEI MUNICIPAL N° 935/2007 DE 22 DE JANEIRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/880/projeto_de_lei-altera_lei_n_1015-2008_acrescimos_vaga.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/880/projeto_de_lei-altera_lei_n_1015-2008_acrescimos_vaga.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ALTERA OS ANEXO I, V E VI DA LEI MUNICIPAL N° 1015/2008 DE 12 DE MARÇO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>PROJETO DE LEI - TORNA OBRIGATÓRIA A PRÉVIA INSPEÇÃO SANITÁRIA E INDUSTRIAL, NO TERRITÓRIO DO MUNICÍPIO DE QUISSAMÃ, DE TODOS OS PRODUTOS DE ORIGEM ANIMAL, COMESTÍVEIS E NÃO COMESTÍVEIS, CONFORME ESPECIFICA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/904/projeto_de_lei-altera_a_lei_1714-17.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/904/projeto_de_lei-altera_a_lei_1714-17.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ALTERA A LEI N° 1714, DE 28 DE SETEMBRO DE 2017.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/916/modelooficial....pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/916/modelooficial....pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua no Canto de Santo Antônio</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/940/projeto_de_lei-_fibromialgia_-_alterado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/940/projeto_de_lei-_fibromialgia_-_alterado.pdf</t>
   </si>
   <si>
     <t>Instituem no Município de Quissamã, O Dia Municipal da Fibromialgia, tratamento e fornecimento de medicamentos, além de permissão em vagas de estacionamento preferencial.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/950/projeto_de_lei_-_revoga_a_lei_1416-2014.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/950/projeto_de_lei_-_revoga_a_lei_1416-2014.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - REVOGA A LEI N° 1416 DE 11 DE JULHO QUE CRIA O PROGRAMA MUNICIPAL DE HABITAÇÃO POPULAR (PMHP) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/965/ruamariadapaz.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/965/ruamariadapaz.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua na localidade Canto de Santo Antônio</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/991/auta_magaldi.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/991/auta_magaldi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de rua na localidade do Canto Santo Antônio,_x000D_
  Rua Auta Magaldi de Souza.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/992/maria_silvia_rua_ok_kBMiGEY.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/992/maria_silvia_rua_ok_kBMiGEY.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua na localidade do Canto de Santo Antonio,_x000D_
 Rua Maria Silva Barcelos Ferreira.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/995/projeto_de_lei-conselho_tutelar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/995/projeto_de_lei-conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - EMENTA: "Altera o Art. 6° da Lei Municipal n° 1448/2015 que estabelece diretrizes para a implantação, estrutura, processo de escolha e funcionamento do Conselho tutelar do Município de Quissamã".</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1007/pl_msg_026.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1007/pl_msg_026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 1.440.000,00</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei-comades.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei-comades.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ALTERA A LEI N° 1483, DE 17 DE JULHO DE 2015, QUE CRIA O CONSELHO MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO SUSTENTÁVEL - COMADES".</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_gratificacao_motorista_escolar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_gratificacao_motorista_escolar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE CONCEDE GRATIFICAÇÃO AOS MOTORISTAS DE TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1027/jacy_ok.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1027/jacy_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua na localidade Canto de Santo Antônio.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1029/jose_barcelos_maiapdfok.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1029/jose_barcelos_maiapdfok.pdf</t>
   </si>
   <si>
     <t>Dispõe a denominação de Rua no Canto de Santo Antônio.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1058/projeto_de_lei-suprimentos_de_fundos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1058/projeto_de_lei-suprimentos_de_fundos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - DISPÕE SOBRE A AUTORIZAÇÃO PARA A REALIZAÇÃO DE DESPESAS NÃO SUBMETIDAS AO PROCESSO NORMAL DE REALIZAÇÃO, ATRAVÉS DO REGIME DE SUPRIMENTO DE FUNDOS.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1060/projeto_de_lei-remuneracao_conselheiros_tutelar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1060/projeto_de_lei-remuneracao_conselheiros_tutelar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - DISPÕE SOBRE A REVISÃO DA REMUNERAÇÃO DOS CONSELHEIROS TUTELARES, ALTERA A LEI MUNICIPAL N° 1448 DE 1° DE ABRIL DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1082/manoel_francisco_das_chagas.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1082/manoel_francisco_das_chagas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua no Canto de Santo Antônio.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1090/pl_msg_034.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1090/pl_msg_034.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  QUE AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE 381.604,70</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1092/pl_msg_035.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1092/pl_msg_035.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE 83.895,30</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1111/projeto_de_lei-pns_assistente_juridico.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1111/projeto_de_lei-pns_assistente_juridico.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ALTERA OS ANEXOS I E VII DA LEI MUNICIPAL N° 1015/2008 DE 12 DE MARÇO DE 2008.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1155/projeto_de_lei-beneficios_eventuais.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1155/projeto_de_lei-beneficios_eventuais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIOS EVENTUAIS, REVOGA A LEI 1.423 DE 04 DE SETEMBRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1168/projeto_de_lei_quadra_grama_sintetica_de_santa__ZzWzmCu.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1168/projeto_de_lei_quadra_grama_sintetica_de_santa__ZzWzmCu.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Quadra de grama sintética no bairro  Santa Catarina.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei-altera_a_lei_1864-19.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei-altera_a_lei_1864-19.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ALTERA A LEI MUNICIPAL N° 1864, DE 22 DE JULHO DE 2019.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 50.440,47</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1205/pl_msg_040-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1205/pl_msg_040-2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 556.190,48</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1207/pl_msg_041-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1207/pl_msg_041-2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 987.600,00</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1210/pl_msg_042-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1210/pl_msg_042-2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 2.501.286,89</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1248/projeto_de_lei-altera_a_lei_1861-19.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1248/projeto_de_lei-altera_a_lei_1861-19.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ALTERA O ART. 14 DA LEI MUNICIPAL N° 1861, DE 11 DE JULHO DE 2019, QUE MODIFICOU O PROGRAMA MUNICIPAL DE HABITAÇÃO  (PMHP).</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1255/projeto_de_lei-cras.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1255/projeto_de_lei-cras.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ALTERA O ANEXO X DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, DA LEI 1714, DE 14 DE SETEMBRO, PUBLICADA EM 03 DE OUTUBRO DE 2017, QUE DISPÕEM SOBRE A ESTRUTURA ADMINISTRATIVA DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE QUISSAMÃ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1266/projeto_de_lei-ipmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1266/projeto_de_lei-ipmq.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - INSTITUI O REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE QUISSAMÃ, CRIA O INSTITUTO DE PREVIDÊNCIA DO MUNICÍPIO DE QUISSAMÃ - IPMQ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1269/projeto_de_lei-concessao_de_vale_transporte.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1269/projeto_de_lei-concessao_de_vale_transporte.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - DISPÕE SOBRE A CONCESSÃO DE VALE-TRANSPORTE AOS SERVIDORES EFETIVOS DO MUNICÍPIO DE QUISSAMÃ, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1291/pl_msg_048.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1291/pl_msg_048.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de abertura de crédito adicional especial no valor de R$ 3.274,10</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1310/projeto_de_lei-programa_patrulha_maria_da_penha.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1310/projeto_de_lei-programa_patrulha_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA PATRULHA MARIA DA PENHA NO MUNICÍPIO DE QUISSAMÃ E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1312/projeto_de_lei-condominio_luiz_gonzaga_lemos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1312/projeto_de_lei-condominio_luiz_gonzaga_lemos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES E APORTE DE CONTRAPARTIDA MUNICIPAL PARA A AMPLIAÇÃO DO EMPREENDIMENTO HABITACIONAL URBANO DE INTERESSE SOCIAL DENOMINADO CONDOMÍNIO LUIZ GONZAGA LEMOS  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1347/pl_de_24-09-2019_r_67.00000_-_cae_anulacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1347/pl_de_24-09-2019_r_67.00000_-_cae_anulacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 73/2019, referente Crédito Adicional Especial no valor de: R$ 67.000,00 (Sessenta e Sete Mil Reais),  de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1350/projeto_de_lei_-_ldo_2020_-_versao_scaneada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1350/projeto_de_lei_-_ldo_2020_-_versao_scaneada.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei referente à Lei de Diretrizes Orçamentárias 2020</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1369/projeto_de_lei-fmspt.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1369/projeto_de_lei-fmspt.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - CRIA O FUNDO MUNICIPAL DE SEGURANÇA PÚBLICA E TRÂNSITO.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1366/pl_msg_056_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1366/pl_msg_056_2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de abertura de crédito adicional especial no valor de R$ 533.000,00</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1377/pl_alteracao_lei_1719-2017_ppa_-_escaneado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1377/pl_alteracao_lei_1719-2017_ppa_-_escaneado.pdf</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1414/scanes.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1414/scanes.zip</t>
   </si>
   <si>
     <t>Cria a Área de Proteção Ambiental Municipal do Canal Campos-Macaé no Município de Quissamã, e dá outras providências.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1421/projeto_de_lei_que_altera_a_lei_1870_-_mensagem_h75BsJz.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1421/projeto_de_lei_que_altera_a_lei_1870_-_mensagem_h75BsJz.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA A LEI Nº 1870.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1436/ciclovia2019certo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1436/ciclovia2019certo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Ciclovia no bairro Sitio Quissamã.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1445/projeto_de_lei_-_auxilio_financeiro_carnaval.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1445/projeto_de_lei_-_auxilio_financeiro_carnaval.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° - AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO AOS BOIS MALHADINHOS E AOS BLOCOS DE CARNAVAL DE RUA DO MUNICÍPIO DE QUISSAMÃ, OU ÀS RESPECTIVAS ENTIDADES ASSOCIATIVAS, PARA O PERÍODO DE CARNAVAL DE 2020.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1449/altera_a_lei_n_1015-2008.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1449/altera_a_lei_n_1015-2008.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ALTERA A LEI N° 1015, DE 12 DE MARÇO DE 2008, QUE DISPÕE SOBRE A ESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DO PODER EXECUTIVO DO MUNICÍPIO DE QUISSAMÃ.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1452/pl_alteracao_ldo-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1452/pl_alteracao_ldo-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei para alteração da Lei n.º 1800/2018 - LDO 2019</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1462/projeto_de_lei._84.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1462/projeto_de_lei._84.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de abertura de crédito especial no valor de R$ 3.332.000,00</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1485/projeto_de_lei_-_fiacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1485/projeto_de_lei_-_fiacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o alinhamento e a retirada de fios em desuso e desordenados existentes em postes de energia elétrica no Município de Quissamã conforme Lei nº 13.116/2015 e o art. 23, VI da Constituição Federal Brasileira, e dá outras providências.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1489/pl_msg_066.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1489/pl_msg_066.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional especial no valor de R$ 573.300,00</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1496/projeto_de_lei_plano_cargos_magisterio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1496/projeto_de_lei_plano_cargos_magisterio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE QUISSAMÃ.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1491/pl_loa_2020_-_digitalizada.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1491/pl_loa_2020_-_digitalizada.pdf</t>
   </si>
   <si>
     <t>Projeto de lei referente a Lei Orçamentária Anual - LOA 2020</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1494/projeto_de_lei_gratificacao_junta_medica.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1494/projeto_de_lei_gratificacao_junta_medica.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE AUTORIZA O PAGAMENTO DE GRATIFICAÇÃO PARA JUNTA MÉDICA</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1505/projeto_de_lei_abono_natalinocerto.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1505/projeto_de_lei_abono_natalinocerto.pdf</t>
   </si>
   <si>
     <t>Concede abono natalino aos servidores efetivos ,comissionados e contratados temporariamente da Câmara Municipal de Quissamã-RJ.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1514/projeto_de_lei_abono_natalino.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1514/projeto_de_lei_abono_natalino.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE ABONO NATALINO AOS SERVIDORES PÚBLICOS EFETIVOS, AOS OCUPANTES DE CARGOS COMISSIONADOS E AOS BENEFICIÁRIOS DOS PROGRAMAS SOCIAIS DE TRANSFERÊNCIA DE RENDA EXISTENTES NO MUNICÍPIO DE QUISSAMÃ.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1512/projeto_de_lei_que_altera_a_lei_1714-2017.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1512/projeto_de_lei_que_altera_a_lei_1714-2017.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL Nº 1714/2017</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1536/pl_dnominacao_da_ponte_nq0n37X.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1536/pl_dnominacao_da_ponte_nq0n37X.pdf</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1539/pl_saude_bucal.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1539/pl_saude_bucal.pdf</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1541/pl_selo_de_excelencia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1541/pl_selo_de_excelencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Selo de Excelência aos estabelecimentos do município de Quissamã.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1575/projeto_de_lei-comdimq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1575/projeto_de_lei-comdimq.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER - COMDIMQ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/515/lei_complementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/515/lei_complementar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR QUE DISPÕE SOBRE O ESTATUTO DA GUARDA CIVIL DO MUNICÍPIO DE QUISSAMÃ - RJ, COMPOSTO POR PLANO DE CARGOS, CARREIRA E VENCIMENTO, ORGANIZAÇÃO DA GUARDA CIVIL DE QUISSAMÃ E CÓDIGO DISCIPLINAR.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/877/projeto_de_lei-lei_complementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/877/projeto_de_lei-lei_complementar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR - ALTERA O ANEXO VII, DA LEI COMPLEMENTAR N° 002, DE 13 DE NOVEMBRO DE 2006 - PLANO DIRETOR DE DESENVOLVIMENTO SUSTENTÁVEL DE QUISSAMÃ.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1085/projeto_de_lei-altera_a_lei_complementar_n_004.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1085/projeto_de_lei-altera_a_lei_complementar_n_004.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR - ALTERA A LEI COMPLEMENTAR MUNICIPAL N° 004/2019, QUE DISPÕE SOBRE O ESTATUTO DA GUARDA MUNICIPAL DE QUISSAMÃ - RJ, COMPOSTO POR PLANO DE CARGOS, CARREIRAS E VENCIMENTOS, ORGANIZAÇÃO DA GUARDA CIVIL MUNICIPAL DE QUISSAMÃ E CÓDIGO DISCIPLINAR, E REVOGA A LEI MUNICIPAL N° 1290/2012.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1270/projeto_de_lei_complementar-regime_juridico_est_RzlScKa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1270/projeto_de_lei_complementar-regime_juridico_est_RzlScKa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - INSTITUI O ESTATUTO DO SERVIDOR PÚBLICO DO MUNICÍPIO DE QUISSAMÃ, DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1308/projeto_de_lei_complementar_05-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1308/projeto_de_lei_complementar_05-2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR - ALTERA A LEI COMPLEMENTAR MUNICIPAL N° 004/2019, QUE DISPÕE SOBRE O ESTATUTO DA GUARDA CIVIL MUNICIPAL DE QUISSAMÃ - RJ, COMPOSTO POR PLANO DE CARGOS, CARREIRAS E VENCIMENTOS, ORGANIZAÇÃO DA GUARDA CIVIL MUNICIPAL DE QUISSAMÃ E CÓDIGO DISCIPLINAR, E REVOGA A LEI MUNICIPAL N° 1290/2012.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1314/projeto_de_lei_complementar-altera_o_anexo_i_da_6vwPFvd.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1314/projeto_de_lei_complementar-altera_o_anexo_i_da_6vwPFvd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR - ALTERA A LEI COMPLEMENTAR MUNICIPAL N° 004/2019, QUE DISPÕE SOBRE O ESTATUTO DA GUARDA CIVIL MUNICIPAL DE QUISSAMÃ-RJ, COMPOSTO POR PLANO DE CARGOS, CARREIRAS E VENCIMENTOS, ORGANIZAÇÃO DA GUARDA CIVIL MUNICIPAL DE QUISSAMÃ E CODIGO DISCIPLINAR.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>PMA</t>
   </si>
   <si>
     <t>PROJETO DE MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/633/mocao_de_aplausos_-_01_-_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/633/mocao_de_aplausos_-_01_-_2019.pdf</t>
   </si>
   <si>
     <t>Formula Moção de Aplausos ao Colégio Cenecista Nossa Senhora do Desterro pelos seus 60 anos de Ensino-Aprendizagem e Formação Integral do Cidadão.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>JANDERSON, ALEXANDRA MOREIRA, CALICO, CÁSSIO REIS, CHIQUINHO ARUÉ, LUCIANO PESSANHA, LUIZ DE ACIL, MARCOS DA SILVA, XANDE MORENO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/644/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/644/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Formula Moção de Aplausos à profissionais da Segurança Pública pelos relevantes serviços prestados no município de Quissamã.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/923/mocao_de_aplausos_ciep_77XzN6k.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/923/mocao_de_aplausos_ciep_77XzN6k.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso dos 25 anos do Ciep.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1121/mocao_de_aplausos_regional_de_contabilidade.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1121/mocao_de_aplausos_regional_de_contabilidade.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Conselho Regional de Contabilidade do Estado do Rio de Janeiro CRCRJ.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>ALEXANDRA MOREIRA, CALICO, CHIQUINHO ARUÉ, JOSÉ BORBA, LEONE CORDEIRO, LUCIANO PESSANHA, LUIZ DE ACIL, MARCOS DA SILVA, XANDE MORENO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1212/projeto_de_mocao_de_aplausos_a_jose_francisco_d_925hCQC.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1212/projeto_de_mocao_de_aplausos_a_jose_francisco_d_925hCQC.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Cidadão Quissamaense JOSÉ FRANCISCO DE ALMEIDA PEREIRA</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>JOSÉ BORBA, ALEXANDRA MOREIRA, CALICO, CHIQUINHO ARUÉ, LEONE CORDEIRO, LUCIANO PESSANHA, LUIZ DE ACIL, MARCOS DA SILVA, XANDE MORENO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1507/mocao_de_aplausos_ZteZ6kG.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1507/mocao_de_aplausos_ZteZ6kG.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Diretores da Rede Pública e Particular que atuam no Município de Quissamã.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/579/licenca_-_leone_rev_i5i3vrN.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/579/licenca_-_leone_rev_i5i3vrN.pdf</t>
   </si>
   <si>
     <t>Concessão de licença de 35 (trinta e cinco) dias para tratar de interesse pessoal ao Vereador Leone Cordeiro da Conceição, a partir do dia 25 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/812/resolucao_ponto_biometrico_pronta_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/812/resolucao_ponto_biometrico_pronta_1.pdf</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>ALEXANDRA MOREIRA, CALICO, CÁSSIO REIS, CHIQUINHO ARUÉ, LEONE CORDEIRO, LUCIANO PESSANHA, LUIZ DE ACIL, MARCOS DA SILVA, XANDE MORENO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/864/titulo_cidadao_quissaense.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/864/titulo_cidadao_quissaense.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Regimento Interno da Câmara Municipal de Quissamã,dando nova redação ao Artigo 167, inciso II, §  5º.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1036/02.2019_projeto_de_resolucao_ponto_biometrico.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1036/02.2019_projeto_de_resolucao_ponto_biometrico.pdf</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>Altera a redação do artigo 39. Altera o inciso I do artigo 86 e acrescenta o parágrafo 6° no mesmo dispositivo. Altera o caput e o parágrafo único do artigo 165. Altera o incisos V do artigo 185 e revoga o parágrafo único  do mesmo dispositivo. Revoga o artigo 201 e seus parágrafos. Todas as alterações referem-se a Resolução 162/18 do Regimento Interno da Câmara Municipal de Quissamã.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>PROJETO SUBSTITUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1439/anexo_oficio_no_378-2019_-_projeto_de_lei.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1439/anexo_oficio_no_378-2019_-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Projeto Substitutivo nº 001/2019 de autoria do Poder Executivo Que altera a Lei Municipal nº 1719/2019.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1533/projeto_de_lei_substitutivo_que_altera_a_lei_1714-2017.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1533/projeto_de_lei_substitutivo_que_altera_a_lei_1714-2017.pdf</t>
   </si>
   <si>
     <t>Projeto de lei Substitutivo ao Projeto de Lei nº 92/2019</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/460/13_e_ferias_vereador.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/460/13_e_ferias_vereador.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os direitos concedidos no artigo 7°, VIII e XVII da Constituição Federal.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/684/port.17.228.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/684/port.17.228.pdf</t>
   </si>
   <si>
     <t>PORTARIA N° 17.228/2019 - INSTITUIR A COMISSÃO DE ESTUDO E ELABORAÇÃO DE PROPOSTA PARA REALIZAÇÃO E APLICAÇÃO DE CONCURSO PÚBLICO, DESTINADO A PROVER NECESSIDADES DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE QUISSAMÃ.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Secretaria Administrativa - SecAdm</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/613/requerimento_retirada_e_arquivamento_proj._lei_003-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/613/requerimento_retirada_e_arquivamento_proj._lei_003-2019.pdf</t>
   </si>
   <si>
     <t>Requerimento assinado pelos Vereadores (a) Alexandre de souza santos, Francisco Xavier da Conceição Filho, Luiz Carlos Cordeiro dos Reis, Marcos da Silva Moreira e Alexandre de Souza Santos, que requer a retirada e arquivamento do Projeto de Lei nº 003/2019 em razão da complexidade da matéria.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/618/requerimento_luiz_de_acil.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/618/requerimento_luiz_de_acil.pdf</t>
   </si>
   <si>
     <t>Retirada o pedido de arquivamento do Projeto de Lei nº 003/2019</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/676/requerimento_de_informacoes_dvalone_9.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/676/requerimento_de_informacoes_dvalone_9.pdf</t>
   </si>
   <si>
     <t>Cópia integral do processo administrativo nº 10202/2018 que objetivou a contratação de empresa especializada para prestação dos serviços de consultoria regime próprio de previdência social – RPPS que culminou com a contratação da empresa DVALONI Consultoria LTDA. E ainda, caso houver, cópia integral de todos os processos de pagamentos.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/932/requerimento_007.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/932/requerimento_007.pdf</t>
   </si>
   <si>
     <t>Requerimento de informação sobre servidores ocupantes de cargos comissionados</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1218/retirada_de_proposicao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1218/retirada_de_proposicao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retirada do  Projeto de Lei Nº 003/2019  de autoria da Mesa Diretora  que dispõe sobre o Processo Administrativo Disciplinar para apuração de infrações cometidas por empregos públicos municipal do poder Legislativo, estabelece deveres e dá outras providências.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1300/requerimento_pdf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1300/requerimento_pdf.pdf</t>
   </si>
   <si>
     <t>Requerimento de informações e fornecimento de cópias integrais dos seguintes processos administrativos e respectivos processos de pagamento em favor da empresa CLÍNICA MÉDICA DE CONCEIÇÃO DE MACABU LTDA.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1404/requrimento_xande_02_SMEE4gu.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1404/requrimento_xande_02_SMEE4gu.pdf</t>
   </si>
   <si>
     <t>Dispensa do Vereador Alexandre de Souza Santos da Comissão: Assistência Social, Saúde, Educação e Cultura</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1405/requrimentoluiz_de_acil_01_xttV5rs.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1405/requrimentoluiz_de_acil_01_xttV5rs.pdf</t>
   </si>
   <si>
     <t>Dispensa da comissão de Assistência Social, Saúde, educação e Cultura</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1413/requerimento_9.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1413/requerimento_9.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando dispensa de Comissão.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1426/requerimento_led.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1426/requerimento_led.pdf</t>
   </si>
   <si>
     <t>Solicita as seguintes informações:_x000D_
 Cópia integral dos processos de contratação da empresa OTIMITECK ENGENHARIA E MANUTENÇÃO EIRELI-EPP e dos respectivos processos de pagamento, bem como relatório de execução dos serviços executados pela empresa. _x000D_
 2 Cópia integral dos processos de contratação da empresa AS 7 PARTICIPAÇÕES SOCIETÁRIAS EIRELI e dos respectivos processos de pagamento</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>DAMF</t>
   </si>
   <si>
     <t>Demonstrativo de Avaliação das Metas Fiscais</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/898/relatorio_do_primeiro_quadrimestre_de_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/898/relatorio_do_primeiro_quadrimestre_de_2019.pdf</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1326/relatorio_desempenho_fiscal_2o_quad._2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1326/relatorio_desempenho_fiscal_2o_quad._2019.pdf</t>
   </si>
   <si>
     <t>Relatório de Desempenho Fiscal do Município de Quissamã e anexos - 2º Quadrimestre de 2019</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Prestação de Contas do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/958/23.12_demonstracao_das_mutacoes_no_patrimonio_liquido.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/958/23.12_demonstracao_das_mutacoes_no_patrimonio_liquido.pdf</t>
   </si>
   <si>
     <t>Envio dos Anexos referentes ao Ofício Regularizador, Processo TCE-RJ nº 207.280-8/2019 para serem integrados à  Prestação de Contas de Governo Municipal de Quissamã exercício 2018. conforme relação, em anexo.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/959/61_parecer_do_conselho_municipal_de_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/959/61_parecer_do_conselho_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>Oficio Regularizador Processo TCE-RJ nº 207.280-8/2019_x000D_
 Item 61 - Parecer do Conselho municipal de Saúde.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/960/item_74_certificado_de_validacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/960/item_74_certificado_de_validacao.pdf</t>
   </si>
   <si>
     <t>Ofício Regularizador  Processo TCE nº 207.280-8/2019._x000D_
 Item 61 - Certificado de Validação.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/961/item_75_relatorio_da_controladoria.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/961/item_75_relatorio_da_controladoria.pdf</t>
   </si>
   <si>
     <t>Órgão do Controle Interno:_x000D_
 Item 75 - Relatório do Controle Interno.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/962/item_76_relatorio_certificado_da_auditoria.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/962/item_76_relatorio_certificado_da_auditoria.pdf</t>
   </si>
   <si>
     <t>Órgão do Controle Interno:_x000D_
 Item 76 - Relatório e Certificado de Auditória.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/963/item_77_acompanhamento_das_determinacoes_e_recomendacoes.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/963/item_77_acompanhamento_das_determinacoes_e_recomendacoes.pdf</t>
   </si>
   <si>
     <t>Órgão do Controle Interno:_x000D_
 Item 77 - Acompanhamento das Determinações e Recomendações (mod. 22).</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/964/74_75_76_77_declaracao_e_recibos_de_envio_do_con_7QTowKq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/964/74_75_76_77_declaracao_e_recibos_de_envio_do_con_7QTowKq.pdf</t>
   </si>
   <si>
     <t>Declaração de envio e os respectivos recibos dos  Itens 74,75,76,77, que foram enviados ao TEC-RJ no dia 13/05/2019.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1061/oficio_no_249-2019_de_emcaminhamento.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1061/oficio_no_249-2019_de_emcaminhamento.pdf</t>
   </si>
   <si>
     <t>Ofício de Encaminhamento dos Demostrativos Contábeis,que foram enviados ao TCE,  retificados,para anexar a Prestação de Governo</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1062/item_23.08_-_balanco_financeiro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1062/item_23.08_-_balanco_financeiro.pdf</t>
   </si>
   <si>
     <t>Item 23.08  Balanço Financeiro Consolidado ( Retificado)</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1063/item_23.09_balanco_patrimonial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1063/item_23.09_balanco_patrimonial.pdf</t>
   </si>
   <si>
     <t>Item 23.09 - Balanço Patrimonial Consolidado e Anexos.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1064/item_23.10_-_demostrativos_das_variacoes_patrimoniais.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1064/item_23.10_-_demostrativos_das_variacoes_patrimoniais.pdf</t>
   </si>
   <si>
     <t>Item 23.10 - Demostração das variações Patrimoniais Consolidada. (Retificados)</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1065/item_23.11_-_demostrativos_do_fluxo_de_caixa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1065/item_23.11_-_demostrativos_do_fluxo_de_caixa.pdf</t>
   </si>
   <si>
     <t>Item 23.11 - Demostração dos Fluxos de Caixa Consolidada. (Retificado)</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1066/item_23.12_-_demostracao_das_mutacoes_no_patrim_hwl5Xf4.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1066/item_23.12_-_demostracao_das_mutacoes_no_patrim_hwl5Xf4.pdf</t>
   </si>
   <si>
     <t>Item 23.12 Demostração das Mutações no Patrimônio Liquido Consolidado. (Retificado)</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1067/item_23.13_-_anexo_16_consolidado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1067/item_23.13_-_anexo_16_consolidado.pdf</t>
   </si>
   <si>
     <t>Item 23.13 Anexo 16 Consolidado ( retificado)</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1068/item_23.14___anexo_17_consolidado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1068/item_23.14___anexo_17_consolidado.pdf</t>
   </si>
   <si>
     <t>Item 23.14 Anexo 17 Consolidado ( Retificado)</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1069/item_24.01_-_balancete_contabil_analitico_consolidado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1069/item_24.01_-_balancete_contabil_analitico_consolidado.pdf</t>
   </si>
   <si>
     <t>Item 24.01. Balancete Contábil Análitico - Consolidado (PDF)</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1070/item_24.2_-_balancete_contabil_consolidado.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1070/item_24.2_-_balancete_contabil_consolidado.zip</t>
   </si>
   <si>
     <t>Item 24.02 Balancete Contábil Análitico  Consolidado (XLF)</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1071/item__25_-_demostrativo_contabil_analitico_cons_RnUfChd.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1071/item__25_-_demostrativo_contabil_analitico_cons_RnUfChd.pdf</t>
   </si>
   <si>
     <t>Item 25 Quadro de Consolidação dos Demostrativos Contábeis  (Modelo 10)</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1072/item_26_-demostrativos_contabeis_-_prefeitura_municipal.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1072/item_26_-demostrativos_contabeis_-_prefeitura_municipal.pdf</t>
   </si>
   <si>
     <t>Item 26. Demostrativos Contábeis - Prefeitura Municipal. (Retificados)</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1073/item_30_-_demostrativos_contabeis_-_fundo_munic_mGFx6fB.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1073/item_30_-_demostrativos_contabeis_-_fundo_munic_mGFx6fB.pdf</t>
   </si>
   <si>
     <t>Item 30 Demostrativos  Contábeis - Fundo Municipal de saúde. ( Retificados)</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1074/notas_explicativas_retificadoras.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1074/notas_explicativas_retificadoras.pdf</t>
   </si>
   <si>
     <t>Item  78. Notas Explicativas (Retificadoras)</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/982/comissoes__permanentes_de_2019_segunda_gggg.doc</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/982/comissoes__permanentes_de_2019_segunda_gggg.doc</t>
   </si>
   <si>
     <t>Altera a composição da Comissão de Justiça e Redação, Finanças e Orçamento, Obras e Serviços Públicos para o período de 05/06/2019 a 31/12/2019.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>OGJB</t>
   </si>
   <si>
     <t>OF/GAB/VER/JOSÉ BORBA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/984/retorno_do__vereador_titular.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/984/retorno_do__vereador_titular.pdf</t>
   </si>
   <si>
     <t>Ofício referente ao retorno do senhor José Borba Pessanha para o cargo eletivo de Vereador Titular.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1424/canal.zip</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1424/canal.zip</t>
   </si>
   <si>
     <t>Atividade de dragagem no Canal das Flexas - Processo nº 02044.000022/2019-15.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/997/projeto_de_lei-proposta_de_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/997/projeto_de_lei-proposta_de_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA - ALTERA O ARTIGO 80 DA LEI ORGÂNICA DO MUNICÍPIO DE QUISSAMÃ ACRESCENTANDO AO TEXTO LEGAL O PARAGRAFO 3°</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>TCE</t>
   </si>
   <si>
     <t>Ofício TCE - RJ</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/882/of_43502_2018_cso.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/882/of_43502_2018_cso.pdf</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/885/voto_gc-6.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/885/voto_gc-6.pdf</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1030/808230-2016_14_2.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1030/808230-2016_14_2.pdf</t>
   </si>
   <si>
     <t>Oficio 16637/2019 - Processo TCE - RJ - 808230-2/2016 _x000D_
 Prestação de conta de Ordenadores de Despesas e Tesouraria</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1031/of_16637_2019_cso1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1031/of_16637_2019_cso1.pdf</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1032/808230-2016_15_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1032/808230-2016_15_1.pdf</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>22071</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1176/prestacao_de_contas_de_ordenador_de_despesa_-_pmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1176/prestacao_de_contas_de_ordenador_de_despesa_-_pmq.pdf</t>
   </si>
   <si>
     <t>Oficio PRS/SSE/CSO 22071/2019, referente ao Processo TCE-RJ nº 226.253-4/2015 da Prestação de Contas de Ordenador de Despesas do Poder Executivo  exercício de 2014.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>22361</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1239/of_22361_2019_cso1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1239/of_22361_2019_cso1.pdf</t>
   </si>
   <si>
     <t>OFICIO PRR/SSE/CSO 22361/2019 _x000D_
 PROCESSO  TCE/RJ 226.253-4/2015 PODER EXECUTIVO</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>22362</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1264/oficio_22361.tce.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1264/oficio_22361.tce.pdf</t>
   </si>
   <si>
     <t>Ofício referente as contas de ordenadores de despesas deste Município., exercício de 2014.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>RAPPA</t>
   </si>
   <si>
     <t>Relatório de Avaliação PPA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1055/relatorio_avaliacao_ppa_2018-2021_ano_-_2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1055/relatorio_avaliacao_ppa_2018-2021_ano_-_2018.pdf</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>OSSPM</t>
   </si>
   <si>
     <t>Ofício Sindicato dos Servidores P. Municipais</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1328/oficio_60-2019_-_processo_094-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1328/oficio_60-2019_-_processo_094-2019.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Presidente para Participar das discussões do Projeto de Lei 067/2019 e do Projeto de Lei Complementar 04/2019 para emitir conceitos e opiniões.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1334/oficio_062-2019_sindicato_-_proc_096-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1334/oficio_062-2019_sindicato_-_proc_096-2019.pdf</t>
   </si>
   <si>
     <t>Ofício 062/2019 do Sindicato do Servidores Municipais de Quissamã, ao Presidente para Participar das discussões do Projeto de Lei 067/2019 e do Projeto de Lei Complementar 04/2019 para emitir conceitos e opiniões. Processo CMQ nº 096/2019.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>MEMO</t>
   </si>
   <si>
     <t>Memorando</t>
   </si>
   <si>
     <t>XANDE MORENO, CALICO, CHIQUINHO ARUÉ, JOSÉ BORBA, LEONE CORDEIRO, LUIZ DE ACIL</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1351/-memo_012019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1351/-memo_012019.pdf</t>
   </si>
   <si>
     <t>Memorando 01/2019 - Reapreciação da Matéria da Sessão Extraordinária do dia 26/09/2019.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>RFPL</t>
   </si>
   <si>
     <t>Redação Final de Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1361/proj_de_lei__prev._emendas.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1361/proj_de_lei__prev._emendas.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE QUISSAMÃ, CRIA O INSTITUTO DE PREVIDÊNCIA DO MUNICÍPIO DE QUISSAMÃ – IPMQ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>REL</t>
   </si>
   <si>
     <t>Relatórios Gerais</t>
   </si>
   <si>
     <t>Relatório referente a Audiência Publica  de Prestação de Contas da Secretaria Municipal de Saúde, 2º Quadrimestre de 2019, realizada no dia 24 de setembro de 2019.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>RFPLC</t>
   </si>
   <si>
     <t>Redação Final de Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1362/proj_de_lei__c.04.19.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1362/proj_de_lei__c.04.19.pdf</t>
   </si>
   <si>
     <t>Institui o Estatuto do Servidor Público do Município de Quissamã, dispõe sobre o Regime Jurídico dos Servidores e dá outras providências.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>OFSMA</t>
   </si>
   <si>
     <t>Ofício Sec Ação Social</t>
   </si>
   <si>
     <t>Sec. de Ação Social</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1479/oficio_resposta_semas_149-2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1479/oficio_resposta_semas_149-2019.pdf</t>
   </si>
   <si>
     <t>Ofício SEMAS nº 149/2019 em resposta a Vereadora Alexandra Moreira referente a agendamento eleitoral no CRAS-Centro e de Barra do Furado.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>EIO</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1535/emenda_impositiva_001.2019_leone.._Tx8djDa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1535/emenda_impositiva_001.2019_leone.._Tx8djDa.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei nº  088/2019 referente a Lei Orçamentaria do Município de Quissamã para o Exercício Fiscal	de 2020.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1537/emenda_impositiva_aJyrpzZ.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1537/emenda_impositiva_aJyrpzZ.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei nº 088/2019 referente a Lei Orçamentária do Município de Quissamã para o Exercício Fiscal de 2020.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1538/emenda_impositiva_luciano_8KJhYK9.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1538/emenda_impositiva_luciano_8KJhYK9.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de_x000D_
 Lei nº 088/2019 referente a Lei_x000D_
 Orçamentaria do Município de_x000D_
 Quissamã para o Exercício Fiscal_x000D_
 de 2020.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1542/calico_emenda_impositiva_004._2019_2020.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1542/calico_emenda_impositiva_004._2019_2020.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto Lei n° 088/2019 referente a Lei Orçamentaria do Município de Quissamã para o Exercício Fiscal de 2020.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1543/emenda_5.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1543/emenda_5.pdf</t>
   </si>
   <si>
     <t>Ementa Impositiva ao Projeto de Lei nº 088/2019 referente a Lei Orçamentária do Município de Quissamã para o Exercício Fiscal de 2020, Construção de Poço Artesiano nas Localidades de: Flexeiras,Machado, Visgueiro,Machadinha, Sítio Boa Vista, Mutum, Bacurau e Sítio Santa Luzia, destinado à Casa de Recuperação para compras de medicamentos para pacientes químicos.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1544/emenda_6.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1544/emenda_6.pdf</t>
   </si>
   <si>
     <t>Ementa Impositiva ao Projeto de Lei nº 088/2019 referente a Lei Orçamentária do Município de Quissamã para o Exercício Fiscal de 2020.  .</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1545/emenda_impositiva_-xande.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1545/emenda_impositiva_-xande.pdf</t>
   </si>
   <si>
     <t>Ementa Impositiva ao Projeto de Lei nº 088/2019 referente a lei Orçamentária do Município de Quissamã para o Exercício fiscal de 2020: Referente a Construção de Poço Artesiano nas Localidades de: Flexeiras, Machado, Visgueiro, Machadinha, Sítio Boa Vista, Mutum, Bacurau e Sítio Santa Luzia. Destinado à Casa de Recuperação para medicamentos para pacientes químicos.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1556/emenda_impositiva_alexandra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1556/emenda_impositiva_alexandra.pdf</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1557/emenda_impositiva_marcos.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1557/emenda_impositiva_marcos.pdf</t>
   </si>
   <si>
     <t>Ementa Impositiva ao Projeto de Lei nº 088/2019 referente a lei Orçamentária do Município de Quissamã para o  Execício Fiscal de 2020.</t>
   </si>
   <si>
     <t>8271</t>
   </si>
   <si>
     <t>ASACP</t>
   </si>
   <si>
     <t>Ata de Sessão Aprovação - Contas da Prefeitura</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/8271/ata_da_sessao_que_aprovou_as_contas_da_pmq_exerc._2017.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/8271/ata_da_sessao_que_aprovou_as_contas_da_pmq_exerc._2017.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão em que aprova as contas da Prefeitura, Ano de 2017.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12426,67 +12426,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/452/19122018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/453/19122018_-_extra_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/454/19122018_-_extra.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/455/20122018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/456/20122018_-_extra.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/459/20122018_haakdkk.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/457/26122018_-_extra_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/466/26122018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/467/14012019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/485/ata_da_sessao_ordinaria_realizada_aos_06_dias_do_NHgtCfm.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/528/13022019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/529/14022019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/577/20022019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/578/21022019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/596/07022019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/597/27032019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/598/28032019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/602/21-02-2019_extra.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/634/13032019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/635/14032019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/657/21032019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/658/20032019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/687/27032019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/688/27032019_-_extra.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/689/28032019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/697/03042019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/702/04042019..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/701/04042019_-_extra.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/815/10042019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/824/11042019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/851/17042019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/852/24042019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/853/25042019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/854/02052019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/887/08052019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/888/08052019_-_extra.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/889/09052019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/914/15052019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/915/16052019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/948/22052019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/947/23052019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/980/29052019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/981/30052019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/983/30052019_-_extra.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1001/05062019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1002/06062019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1023/13062019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1039/19062019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1078/26062019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1079/27062019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1103/03072019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1105/04072019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1126/10072019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1129/11072019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1144/17072019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1145/17072019_-_extra.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1171/01082019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1197/07082019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1198/08082019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1214/14082019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1215/15082019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1235/21082019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1236/22082019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1257/28082019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1258/29082019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1283/04092019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1284/05092019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1324/11092019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1325/12092019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1338/ata_da_sessao_ordinaria_realizada_aos_18_dias_d_z2DAX9n.odt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1339/19092019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1353/25092019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1354/26092019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1355/26092019_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1371/02102019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1373/03102019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1394/09102019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1395/10102019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1408/ata16102019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1409/17102019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1422/23102019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1423/24102019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1434/30102019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1435/31102019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1456/06112019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1457/07112019_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1480/13112019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1481/14112019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1482/14112019_ext.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1483/21112019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1497/27112019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1498/28112019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1522/04122019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1523/05122019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1572/11122019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1573/12122019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1516/convite_associacao_de_moradores_do_canto_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/427/balancete_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/519/balancete_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/671/balancete_de_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/825/balancete_de_marco.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/894/balancete_de_abril.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1026/balancete_de_maio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1125/balancete_do_mes_de_junho.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1213/balancete_do_mes_de_julho2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1302/balancete_do_mes_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1370/balancete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1470/balancete_do_mes_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1534/balancete_do_mes_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/588/balancete_de_receita_e_despesa_01_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/655/balancete_de_despesa_e_receita_01_02_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/822/balancete_de_receita_e_despasa_de_01_-03-2019_a__kFWDbnv.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/919/balancete_de_receita_e_despesa_de_04-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1000/balancete_de_receita_e_despesa_mes_de_maio-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1118/balancete_de_receita_e_despesa_consolidado_mes__TV97hav.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1195/bancete_de_receita_e_despesa_mes_de_julho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1289/balancete_de_receita_e_despesa_mes_8-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1381/balancete_de_receita_e_despesa__do_mes_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1455/balancete_de_receita_e_despesa_mes_10.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1549/balancetes_de_receita_e_despesa_de_novembro19.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/426/balancete_dereceita_e_despesa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/512/relatorio_3_quadrimestre_2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/591/balancete_de_receita_31_12_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/586/certidao_no_012019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/654/certidao_no_02_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/821/certidao_no_03_-_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/920/certidao_no_04-2019_mes_de_abril.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/999/certidao_no_05-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1119/certidao_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1188/certidao_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1288/certidao_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1380/certidao_no_09-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1454/certidao_de_arrecadacao_no_10_camara_mes_10.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1550/certidao_de_arrecadacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/425/certidao_122018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/590/certidao_no_12__2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1616/certidao_no12-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/429/dec-2610.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/680/dec-2637.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/862/dec-2651.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/863/dec-2652.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1009/dec-2663.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1157/dec-2681.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1158/dec-2682.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1159/dec-2683.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1249/dec-2697.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1271/dec-2700.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1303/dec-2704.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1304/dec-2705.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1416/dec-2724.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1417/dec-2725.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1584/dec-2761.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/409/arquima.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/433/oficio_0029-2019_regov-cm_-contrato_entre_quissa_odHHfa6.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/468/oficio__enel__006-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/432/oficio_0028-2019_regov-cm_-contrato_entre_quissa_bE8oTTT.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/571/resposta_oficio_006.2019.txt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/587/justificativa_camara_referente_ao_envio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/638/audiencia_publica_3qd_2018_cmsq.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/972/audiencia_publica_1qd_2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/642/oficio_inepac_169-2019_em_resposta_ao_oficio_06-_ToHZklu.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/643/impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/656/camara_dos_deputados_-_brasilia.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/712/item_1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/713/item_2.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/714/item_3.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/715/item_4.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/716/item_5.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/717/item_6.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/718/item_7.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/719/item_8.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/720/item_9.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/721/item_10.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/722/item_11.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/723/item_12.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/724/item_13.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/725/item_14.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/726/item_15.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/727/item_2.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/728/item_16_balancete_comprob_do_superavit_financeir_TlLtXKP.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/729/item_16_balancete_comprob_do_superavit_financeir_pDE4ylV.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/730/item_17.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/731/item_18.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/732/item_19.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/733/item_20.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/734/item_21.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/735/item_22.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/736/item_23.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/737/item_24.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/738/item_25.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/739/item_26.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/740/item_27.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/741/item_28.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/742/item_29.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/743/item_30.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/744/item_31.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/745/item_32.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/746/item_33.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/747/item_34.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/748/item_35.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/749/item_36.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/750/item_37.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/751/item_38.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/752/item_39.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/753/item_40.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/754/item_41.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/755/item_42.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/756/item_43.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/757/item_44.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/758/item_45.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/759/item_46.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/760/item_47.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/761/item_48.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/762/item_49.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/763/item_50.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/764/item_51.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/765/item_52.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/766/item_53.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/767/item_54.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/768/item_55.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/769/item_56.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/770/item_57.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/771/item_58.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/772/item_59.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/773/item_60.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/774/item_61.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/775/item_62.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/776/item_63.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/777/item_64.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/778/item_65.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/779/item_66.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/780/item_67.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/781/item_68.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/782/item_69.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/783/item_70.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/784/item_71.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/785/item_72.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/786/item_73.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/787/item_74.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/788/item_75.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/789/item_76.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/790/item_77.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/791/item_78_nota_explicativa_da_fazenda_assinado_050_xXzFLSy.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/792/item_7.zip" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/793/item_8.zip" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/794/item_15_modelo_6_contas_governo_municipal.zip" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/795/item_17_modelo_7_contas_governo_municipal.zip" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/796/item_19.zip" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/797/item_24.zip" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/798/item_33_-_quadro_c.1_contas_governo_municipal.zip" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/799/item_33_-_quadro_c.2_contas_governo_municipal.zip" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/800/item_33_-_quadro_c.3_contas_governo_municipal.zip" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/801/item_34_-_quadro_d.1_contas_governo_municipal.zip" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/802/item_52_-_modelo_15_-_quadro_e1.saude.zip" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/803/item_53_-_modelo_16_-_quadro_e2.saude.zip" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/804/item_63_modelo_19_-_royalties_-_quadro_f.1.zip" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/805/item_67_modelo_20_-_royalties_-_quadro_f.2_1.zip" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/806/modelo_24_contas_de_governo_2018.zip" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/857/convite__cenecista.2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/878/005-2019_-_apa_da_ribeira_-_zoneamento.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/884/211233-2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/892/projeto_de_lei-sim-regulamento_i.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/893/projeto_de_lei-sim-regulamento_ii.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/921/convite_especial.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1004/convite_cnec_-_festa_junina_-_2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1005/unegro_-_quissama_homengens_as_mulheres_negras__2iv9Epk.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1024/convite_feira_de_conferencia_internacional_da_i_kCKWUjj.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1048/convite_-_comissao_de_minas_e_energia_-_alerj.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1104/ata_-_eleicao_da_camara_jovem.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1120/convite_festa_-_escola_tania_regina.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1127/cene_oficio_013-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1128/assoc._m_canto_da_saudade_inverno_solidario.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1164/convite_xii_seminario_de_educacao_inclusiva..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1169/campanha_da_assoc._de_moradores_-_canto_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1170/convite_para_forum_de_desenvolvimento_do_rio.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1177/convite_da_associacao_dos_diplomados_e._superio_MAshrt2.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1181/convite_-_assembleia_legislativa_do_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1182/agradecimento_do_caps.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1222/recursos_do_orc._da_uniao_pago_ao_municipio.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1230/reposta_ao_oficio_no_039-2019_do_presidente_da_camara.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1233/oficio_071-2019_conselho_m._da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1243/oficio_006.19_liga_desportiva.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1262/convite_entre_nos.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1276/impacto_financeiro-ipmq.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1329/resposta_ao_processo_094-2019_sindicato_servidores..pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1330/decisao_judicial_-_18-09-2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1332/despacho_judicial_19-09-2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1333/decisao_judicial_20-09-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1335/resposta_ao_oficio_062-2019_sindicato-_proc_096-2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1336/repasse_23.09.19.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1360/parecer_da_procuradoria_juridica_e_despacho_da__Rwu0930.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1397/convite_da_associacao_de_moradores_canto_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1410/sec._educacao_feira_literaria..pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1411/recursos_do_orcamento_da_uniao_pagos_aos_munici_vtiFuDm.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1431/convite_da_alerj_dep._estadual_alana_passos.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1446/convite_-_reuniao_comissao_de_agricultura_alerj.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1447/convite_associacao_de_moradores_e_amigos_do_can_gFEdIx2.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1486/convite_v_mostra_pedagogica_-cnec.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1515/impacto_financeiro_projeto_de_lei_que_altera_a__7TBp7Xn.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1578/oficio_063-2019_alerj.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1530/emenda_aditiva_ao_proj._de_lei_088-2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1045/emenda_modificativa_ao_projeto_de_lei_habitacao_Dxr5fU9.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1317/emenda_modificativa_ao_pl_art_104.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1318/emenda_modificativa_ao_projeto_de_lei_art_12.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1319/emenda_modificativa_ao_projeto_de_lei_art_82.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1531/emenda_modificativa_ao_inciso_iii_do_artigo_40__stwIyzN.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1551/projeto_de_emenda_a_lei_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1571/emenda_modificativa_loa.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/518/emenda_001-2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/576/parecer_emenda_supressiva_001.2019_pvs.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/956/emenda_ao_projeto_de_lei_n.039__de_2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1037/emenda_supressiva_03.2019_alteracao_da_lei_1.714.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1321/emenda_supressiva_ao_projeto_de_lei_art_87.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1322/emenda_supressiva_ao_projeto_de_lei_art_101.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1320/emenda_supressiva_ao_projeto_de_lei_art_50.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1532/emenda_supressiva_ao_inciso_ii_do_artigo_40_do__dv5C2BQ.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_002_-abono_natalino_7_1certo_kuVCGey.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/444/ind_0001-2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/463/acostamento_na_praia_de_flecheiras..odt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/464/programa_para_tratamento_de_infertilidade_7OLt12K.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/465/indicacao_construcao_de_abrigo_de_passageirocarandiru.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/480/aquisicao_de_carrinho_para_transporte_de_urna_funeraria..pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/481/002-2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_-_sol._instalacao_de_academia_em_barra_f..pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_espaco_de_lutas.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao_poltrona.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/509/praca_na_flecheiras..pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_aquisicao_de_aparelho_eletrocardiogram_N30RUAk.odt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_veiculo_para_a_usf_de_machadinha.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/535/indicacao_revisao_na_iluminacao_publica_em_beira_TZbCsRg.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_implantacao_de_consultorio_odontologic_wyLvf9b.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_escolinha_de_futebol_na_quadra_de_beir_8pBM3L1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_reforma_do_banheiro_e_vestiario_do_cam_wv3yHLe.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/543/indicacao_construcao_de_uma_usf_no_sitio_quissama_i.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/544/horario_de_onibus_nos_fins_de_semana_nas_localid_rKGjgau.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/545/indicacao_para_construcao_de_praca_no_sitio_quissama_i.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_manutencao_da_cerca_do_museu_casa_quissama.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/547/melhorias_no_abastecimento_de_agua_caminhao-pipa_UUOtNdu.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/548/indicacao_para_construcao_de_abrigo_de_passageir_pK04a9C.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/554/indicacao_reforma_na_estrutura_que_sustenta_a_ca_7zgXV9v.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/555/indicacao_construcao_de_uma_usf_em_machadinha.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/556/indicacao_reforma_da_quadra_e_construcao_de_vest_7TMQcWo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/599/indicacao_sala_de_hidratacao_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/600/indicacao_para_prorrogacao_de_efetivo_de_guarda-_wJEU3mf.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/601/indicacao_aquisicao_de_uniformes_para_a_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_cobertura_da_quadra_de_esportes_maria_ilka.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/605/indicacao_cobertura_da_van_de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/606/indicacao_festival_gastronomico.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/616/indicacao_praca_do_matias.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/617/manutencao_dos_quebra-molas_do_bairro_estrado_do_meio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/640/bicicletario_p_brigadeiro.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao__-_escola_de_machadinha.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_reforma_da_quadra_e_praca_de_morro_alto.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_quadra_de_pindobas.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_ciclovia_carmo_e_penha.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_bicicletario_centro_de_especialidades.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_no_002_de_2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_manuntencao_em_morro_alto.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_coleta_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/703/indicacao_001-2019_rtv_1.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/704/indicacao_cinema_sitio_quissama.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/705/indicacao_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/709/indicacao_reforma_da_rodoviaria_yRMyMYl.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_escola_morro_alto.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/814/indicacao_melhorias_balcao_de_emprego.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/816/reforma_ponte_sitio_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/817/indicacao_no_003_de_2019.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/819/ind.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/831/grama_sintetica_piteiras...pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/834/certo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/839/indicacao_caravana_esportiva.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/840/indicacao_cinema_no_carmo.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/848/ind_braco_de_luz_pdf.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/855/unidade_movel_odontogolica.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/867/indicacao_no_4_de_2019.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/868/indicacao_no_5_de_2019.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/870/redutor_de_velocidad.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/895/reforma_banheiro_carmo_ok.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/906/musica_na_praca.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/922/corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_asfaltamento_da_campina.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/933/servico_de_beleza.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/937/ruas_caxias.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/938/indicacao_recapeamento_asfaltico_beira_de_lagoa__7K727op.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/970/bracos_de_luz_e_luz_de_led_na_barra.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/971/indicacaop_mata_burro.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao_da_piteira.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/974/indicacao_calcada_do_ciep.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/975/indicacao_guarda-corpo.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/976/indicacao_manoel_gomes_0R5Wp85.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1011/indicacao_computador.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1020/feira_de_artesanato_e_musica_na_praca.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1028/altograndeok.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_solicitacao_de_ambulancia_para_o_psf__nYyHiye.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_reforma_da_ponte_do_sitio_santa_luziaok.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1056/cinema_na_praca.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1094/indicacao_alargamento_da_estrada_da_campina.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_plantao_farmacia_municipal_tFxZQKF.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_marcos.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1139/indicacao_trevo_na_ponte.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1141/escolinha_de_laco_1.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1167/caravana_piteiras.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1172/indicacao_aquisicao_de_fardamento_para_a_guarda_mirim.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1183/patrol.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1220/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_construcao_de_asilo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1237/indicacao_095-2019__-_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1242/cascalhamento_das_estradas_corrigido.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1245/ecoterapia_EecqZS1.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1246/indicacao_construcao_de_galeria_na_ponte_guanan_X0u0jvN.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1251/curva_do_machadocorreto_mzuYzXj.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1252/recapeamento_asfatico_em_capivari.odt" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1253/manuntecao_no_calcamento_de_barra_do_furado.odt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1261/indicacao_construcao_quiosque_no_campo_de_santa_oUZXtIh.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1285/parquinho_na_praca.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1286/academia_idosos_indiccao.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1301/ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1358/indicacao_manutencao_e_pintura_parque_aquatico.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1359/indicacao_rampa_de_acesso_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1374/silagem_de_cana_novo_ok.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1378/casa_dia_certo.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1382/asfalto_fresado_no_engenho_certo.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1383/indicacao_coleta_de_esgoto_em_morro_alto_certo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1384/tapa_buraco_santa_franciscacerto.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1396/indicacao_pintura_de_asfalto_da_piedade_ao_centro.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1415/calcetamentocerto.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1432/indicacao_-_quebra_molas_piteiras_1.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1437/abrigo_de_passageiros_em_morrinhoscerto.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1492/redutor_de_velocidade_flexeirascerto.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1499/indicacao_-2019_-_curso_de_acesso_por_cordacerto.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1500/indicacao_-2019_-_medida_coletiva.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1502/indicacao_led_na_ciclovia_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1503/indicacao_brinquedos_nas_pracas.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1506/indicacao_cursos_tDrGies.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1525/indicacao_asfalto_fresado_no_canto_snt_antoniocerto.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1526/cinema_na_praca_alto_grandecerto.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1540/indicacao-praia.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1579/indicacao__-_limpeza_de_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1580/manuntencao_na_praia_de_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1581/iluminacao_na_ciclovia_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1583/certopraca.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/650/lei_complementar_n_004_-_estatuto_da_guarda.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1049/lei_complementar_no_005.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1393/lei_complementar_no_006-estatuto.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/488/supl._r_573.30000.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/491/concessao_de_abono_natalino_lei_1803-2018.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/492/criacao_do_cons_m_de_turismo_lei_1804.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/493/alt._anexo_i_da_lei_m._1015-2008.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/494/lei_1806_cria_ao_monumento_a_biblia.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/495/lei_de_supl._589.00000.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/496/lei_1808_ref_supl._672.20200.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/497/lei_1809-2018_supl._4.199.10000.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/498/lei_1810_supl._6.538.70000.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/499/lei_1811_supl._59.00000.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/500/lei__1812_supl._752.50000.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/501/lei_1813_cencede_abono_natalino_cmq.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/428/lei-1818-.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/417/lei-1819.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/645/lei_-1820.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/607/lei_-1821.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/608/lei-1822.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/609/lei-1823.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/610/lei-1824.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/612/lei-1825.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/622/lei-1826.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/623/lei-1827.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/631/lei-1828.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/624/lei-1829.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/625/lei-1830.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/626/lei-1831.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/627/lei-1832.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/628/lei-1833.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/652/lei-1834.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/681/lei-1835.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/683/lei-1836.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/693/lei_n_1837-19.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/710/lei-1838.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/823/lei-1839-2019.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/841/lei-1840.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/847/lei-1841.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1035/lei-1842.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/860/lei-1843.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/861/lei-1844.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/913/lei-1845.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/969/lei-1846.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1008/lei-1847.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/994/lei-1848.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1019/lei-1849-rua.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1050/lei-1850.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1116/lei_1851-2019.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1083/lei_1852.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1106/lei-1853.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1107/lei-1854.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1096/lei-1855.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1097/lei-1856.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1108/lei-1857.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1113/lei-1858.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1114/lei-1859.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1115/lei-1860.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1146/lei_1861.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1147/lei-1862.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1148/lei-1863.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1149/lei-1864.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1150/lei-1865.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1151/lei-1866.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1152/lei-1867.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1153/lei-1868.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1234/lei-1869.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1259/lei-1870.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1260/lei-1871.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1250/lei-1872.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1272/lei-1873.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1277/lei_1874.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1305/lei-1875.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1306/lei-1876.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1341/lei-1877.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1342/lei-1878.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1352/lei-1879.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1390/lei-1880.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1391/lei-1881.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1392/lei-1882.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1418/lei-1883.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1419/lei-1884.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1406/lei-1885.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1558/lei-1893.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1553/lei-1894.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1554/lei-1895.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1555/lei-1896.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1585/lei-1897.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1598/lei_1898.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1597/lei_1900.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1934/lei-1901.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/419/mensagem_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/521/mensagem_n_002-2019.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/478/mensagem_no_003-2019_alteracao_lei_municipal_1015.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/469/mensagem_no_004-19_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/471/mensagem_no_005-19_subsidio_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/473/mensagem_no_006-19_programa_municipal_preparatorio.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/514/mensagem_n_007-2019.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/523/mensagem_n_008-2019.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/531/mensagem_n_009-2019.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/525/mensagem_n_010-2019.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/592/mensagem_011-2019.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/621/mensagem_n_012-2019.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/664/mensagem_n_014-2019.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/685/mensagem_n_15-2019.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/827/msg_016.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/829/msg_017.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/845/msg018.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/858/mensagem_n_019-2019.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/874/mensagem_n_020-2019.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/876/mensagem_n_021-2019.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/879/mensagem_n_022-2019.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/890/mensagem_n_023-2019.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/903/mensagem-024_-altera_a_lei_1714-17.odt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/949/mensagem_n_025-2019.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1006/msg_026.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/996/mensagem_n_027-2019.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1021/mensagem_no_029-2019.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1012/mensagem_n_030-2019.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1057/mensagem_n_031-2019.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1059/mensagem_n_032-2019.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1084/mensagem_n_033-2019.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1089/msg_034.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1091/msg_035.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1110/mensagem_n_036-2019.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1154/mensagem_n_037-2019.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1202/msg_038.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1200/mensagem_n_039-2019.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1204/msg_040-2019.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1206/msg_041-2019.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1209/msg_042-2019.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1247/mensagem_n_043-2019.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1254/mensagem_n_044-2019_1_Hd7OVg7.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1265/mensagem_n_045-2019.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1267/mensagem_n_046-2019.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1268/mensagem_n_047-2019.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1290/msg_048.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1307/mensagem_49.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1311/mensagem-050-condominio_luiz_gonzaga_lemos.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1313/mensagem-051-altera_o_anexo_i_da_lei_complement_UajAoAZ.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1327/mensagem-052-estatuto_da_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1346/mensagem_53-2019.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1349/msg_054_-_ldo_2020_-_versao_scaneada.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1368/mensagem_n_055-2019.odt" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1365/msg_056_2019.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1376/mensagem_057-2019_-_escaneada.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1420/mensagem_no_058-2019.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1444/mensagem_no_061-2019.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1448/mensagem_n_062-2019.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1451/mensagem_064-2019.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1461/msg_065.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1488/msg_066.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1495/mensagem_no_067-2019.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1493/mensagem_no_068-2019.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1490/mensagem_069-2019_digitalizada.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1513/mensagem_no_071-2019.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1511/mensagem_no_72-2019.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1706/mensagem_n_073.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1574/mensagem_n_074-2019.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1599/mensagen_075.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/646/mensagem_n_13-2019.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/632/oficio_janderson_rocada_machado.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/636/resposta_ref_a_empresa_invisa._gab_vereadora_alexandra.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/637/resposta_ao_oficio_3-2019_ver_alexandra.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/924/oficio_resposta_cedae.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/430/oficio_028-2019.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1256/oficio_felicio_laterca20190902_14343671.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1273/oficio_316-2019.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1274/oficio_318-2019.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1275/oficio_319-2019.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1469/oficio_392.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1468/oficio_393.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1466/oficio_394.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1467/oficio_395-2019.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1471/oficio_397.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1472/oficio_398.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1487/oficio_402_-_2019.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1552/oficio_428-2019.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1588/oficio_433.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1589/oficio_436.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1590/oficio_437.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1596/oficio_441-2019.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1591/oficio_442.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1593/oficio_443.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1292/of._pgm_487-2019_resposta_ao_of_015-2019.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1398/oficio_no_13-2019_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1399/enel_-_resposta_ao_of._09-2019_-_vereador_leone.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1460/oficio_pgm_no_587-2019_resposta_ao_of_no_014-2019.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/553/obra_-_iluminacao_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/580/oficio_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/869/oficio_no_001_de_2019_1.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/993/oficio_no_002_de_2019.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/448/oficio_limpeza_de_terreno_em_santa_catarina_1.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/540/oficio2_limpeza_e_manutencao_dos_bueiros_na_prai_aa1knby.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/541/oficio_plantio_de_arvores_e_palmeiras_em_machadinha3_2.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/542/bebedouro_usf_machadinha.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/566/of.limpeza_cisterna.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/690/oficio_refletores_no_campo_de_futebol_de_machadi_CbdZfSd.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/865/braco.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/883/oficio_terreno_para_capela_em_sc_oTciYiU.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/896/oficio_agua_nos_banheiro_da_praca_de_machadinha_eRbBM3M.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/917/oficio_010_maqiuina_na_estrada_da_campina.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/925/oficio_recapeamento_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/934/oficio_ponto_de_onibus_beira_de_lagoa.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/935/oficio_internet_na_cheche_e_escola_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/936/oficio_braco_de_luz_na_ribeira_e_calcamento.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/953/oficio_fotocelula_no_campo_de_futebol_da_ribeira.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/990/oficio_poda_de_arvores_da_igreja_do_carmo_ate_a_guarda.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1047/oficio_poda_de_arvores_rua_dos_matias_sc.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1280/oficio_poda_arvore_praca_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1293/oficio_poda_de_arvores_engenho_central.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1294/oficio_braco_de_luz_fundos_da_creche_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1357/oficio_redutor_de_veloc._rua_zezinho_pereira127_a8k8ojv.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1407/oficio_manutencao_dos_refletores_do_campo_de_fu_ZqcKr3p.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1458/penha_certo.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1477/oficio_ilum._publica_dejair_sccerto.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1501/oficio_braco_de_luz_em_sitio_vista_alegre_sc.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1576/oficio_rocada_de_terreno_atras_da_em_maria_ilka.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1577/oficio_troca_de_lampada_sitio_bonfim.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/450/oficio_001_-_2019_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/527/oficio_002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1296/oficio.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/435/oficio_002-2019_ver_alexandra_sec_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/437/oficio_004-2019_ver_alexandra_pres._der_.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/475/oficio_ao_secretario_de_obras.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/530/oficio_-_secretario_de_estado_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/695/oficio_faetec.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/809/oficio_009-2019_cedae.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/871/oficio_gabinete_bruno_dauaire.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1099/oficio_robisson.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1098/oficio_fatima.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1163/oficio_pavimentacao_da_rj-196.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1211/oficio_felicio_laterca.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1232/oficio_quissama.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1295/oficio_comissao_de_assuntos_residuais.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1433/oficio_cae.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1484/oficio_a_quissatur.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1527/oficio_ao_riosolidario.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1528/oficio_tania.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/407/oficio_003-2019_autorizando_uso_do_plenario_-_sec_saude.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/440/001-2019.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/441/002-2019.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/442/003-2019.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/443/004-2019.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/445/005-2019.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/447/006-2019.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/451/007-2019.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/482/008-2019.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/483/009-2019.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/513/012-2019.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/516/011-2019.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/614/oficio_no_014_-_2019_-_radio_quissama_-transmiss_M5PBW2u.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/662/oficio_escolinha_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/661/oficio_maquina_patrol.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/663/oficio_rocada.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/675/reeiteracao.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/679/oficio_quissatur_IPY7WFy.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/692/oficio_enel.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/699/oficio_manuntecao_do_disjuntor_da_penha_n018.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/700/oficio_semem.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/707/oficio_estrada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/708/oficio_limpeza_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/811/iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/905/oficio_iluminacao_publica_do_engenho_VmmuSZF.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/907/oficio_poste_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/908/oficio_de_reiteracao_do_poste.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/909/indi.............oficial.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/977/oficio_separador_de_fios.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/979/reeiteracao_de_leone.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1025/oficiomorrinhosiluminacao.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1080/rocada_ok.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1081/oficio_dos_jovens_LSkOJzl.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1100/oficio_braco_de_luz_jnj88Jd.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1101/oficio_troca_de_lampada_em_pindobas.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1102/oficiotroca_de_lamp._canto_santo_antonio_VMXvN6z.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1136/draga.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1137/detro_Ml8pKUi.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1165/agradecimento.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1231/engenho.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1238/oficio_retirada_de_poste_morrinhos_corrigido.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1385/oficio_troca_de_lampada_e_braco_de_luz_em_pindobascerto.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1386/lampada_queimada_morro_altocerto.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1400/reiteracao_da_balanca_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1401/troca_de_lampadas_no_carmocerto.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1402/oficio_manutencao_da_rj_178certo_Yk9HWuK.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/838/poste_praia_-_oscar_sxXYCY6.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/849/reparo_nas_tampas_de_bueiros1.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/856/rocada_estrada_do_meio_pdf.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/881/oficio_poda_da_arvore_hospital.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1199/oficio_estrada_machado.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1281/manutencao_do_leone.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1282/oficio_braco_de_luz_leonepdf.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1344/oficio_defesa.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1345/oficio_enel.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1356/oficio_manutencao_caxias_praca1__certo.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1387/oficio_leone_-_presidente_guarda.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1388/oficio_manutencao_e_limpeza_visgueiro.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/595/oficio_90-2019_sec._saude_midia_de_rel_3o_quad..pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/807/oficio_140-2019_saude.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1003/oficio_semsa_214-2019_aud._prest._c._1o_quad.2019..pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1018/oficio_233-2019.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1217/oficio_circular_311-2019_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1228/oficio_322-2019_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1363/oficio_sec_de_saude_no_357-2019.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1547/oficio_sec._saude_448-2019.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/421/duodecimo_da_camara_14-01-19.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/405/oficio_01-2019.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/422/oficio_02-19.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/406/oficio_03-2019.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/438/oficio_004-2019_receita_c._liquida_.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/563/oficio_006-2019.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/489/oficio_008_pmq-2019_-_serv_rocada.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/408/of-012-cmq.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/423/oficio_14-2019-_saude.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/410/of-015-cmq.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/411/of-016-_ferias_prefeita.doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/939/oficio_018_2019_coger.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/594/oficio_019-19_copia_ata_3o_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/446/oficio_021-2019.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/424/oficio_no_242019_encaminhamento..pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/431/oficio_025-2019.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1219/oficio_n_028-2019.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/506/oficio_032-2019.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/897/oficio_034-2019.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/989/oficio_037-2019_copia_ata_1o_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1054/oficio_040-2019.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1140/oficio_camara_no_045_-2019.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1196/oficio_semfa_no_50-2019-matriz_de_saldos_contabeis.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/629/of-054-cmq.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1315/oficio_055-2019_semfa.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/564/oficio_056-2019.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/565/oficio_057-2019.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/560/oficio_058-2019.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/561/oficio_061-2019.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/562/oficio_066-2019.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/585/oficio_no_70_2019.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/589/oficio_no_0712019.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1478/oficio_076-2019.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/653/oficio_no_091_2019.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/711/oficio_prestacao_de_contas_governo._delib._285_-_kVtCGFl.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/559/oficio_122-2019.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/836/oficio_161-2019.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/835/oficio_170-2019.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/820/oficio_no_179_-_2019.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/850/oficio_189_-_2019.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/844/oficio_190-2019.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/930/oficio_199-2019.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/899/oficio_204-2019.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/918/oficio_pmq_206.2019.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/902/oficio_209-2019.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/931/oficio_210-2019.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/900/oficio_211-2019.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/951/of-212-cmq.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/927/oficio_214-2019.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/928/oficio_216-2019.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/929/oficio_217-2019.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/952/of-225-cmq.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/957/oficio_de_envio_cmq_da_prestacao_de_contas_o._re_RHY09E2.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1166/oficio_229-2019.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1015/oficio_232-2019.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1010/of-233-2019-saude.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1017/oficio_234-2019.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/998/oficio_no_238-2019de_envio_dos_balancete_de_rece_shVv8cE.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1014/oficio_240-2019.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1016/oficio_241-2019.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1075/oficio_245.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1076/oficio_246.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1077/oficio_247.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1086/oficio_252-2019.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1134/oficio_257-2019.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1109/of-259-cmq.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1117/oficio_no_260-2019.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1135/oficio_261-2019.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1174/oficio_267-2019.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1156/oficio_269-2019.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1143/of-280-cmq.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1162/oficio_284-2019.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1160/oficio_285-2019.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1173/oficio_286-2019.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1161/oficio_288-2019.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1240/oficio_289-2019.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1178/oficio_303-2019.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1187/oficio_camara_no304_-_2019.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1175/oficio_no_305-2019_saude.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1221/of.311-2019.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1287/oficio_no_324-2019_camara.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1372/oficio_349.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1379/oficio_no352-2019_envio_a_camara.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1389/of-353-cmq.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1403/oficio_no_360-2019.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1425/oficio_371-2019.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1438/oficio_no_378-2019.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1453/oficio__3852019_camara_mes_10.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/458/oficio_no_386-2018.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1459/oficio_no_390-2019.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1504/oficio_408-2019_alteracao_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1524/oficio_423-2019.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1529/oficio_no_431-2019_cm_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1548/oficio_no_442019.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1587/oficio_no_444-2019.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/401/of-580-2018-saude.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/439/oficio_09-2019_fornecimento_de_ata_2_quadrimestre_2018.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/476/oficio_no_033-2019.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/477/oficio_no_034-2019.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/487/oficio_semfa_no_122019_ao_legislativo.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/510/oficio__semfa_no_142019_ao_legislativo.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/511/oficio_015-2019.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/584/of-067-cmq.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/674/oficio_no_093-2019-recadastramento_funcional.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/837/oficio_162-2019.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/901/oficio_208-2019.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1186/oficio_camara_no304_-_2019.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1337/oficio_056-2019.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1348/oficio_034_2019_rcl_2o_quadrimestre_de_2019.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1367/oficio_037-2019_-_solicita_ata_da_audiencia_2o__kMF9sys.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1430/oficio_semfa-070-2019._relatorio_de_prev._arrec_1Gu3who.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1450/oficio_n.o_071-2019.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1586/oficio_083-2019.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/502/104.2018_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/504/001.2019_parcelamento_do_periodo_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/507/parecer_002_festa_da_penha.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/508/99.2018_criacao_de_fundo_especial_da_procuradori_hL6HID4.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/557/002.2019_dia_de_nossa_senhora_da_penha.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/558/consorcio_publico_no60.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/581/parecer_licenca_leone.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/582/alteracao_da_lei_1.800.2018_diretrizes_orcamenta_sQY5JK6.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/573/lei_complementar_no_01.2018_estatuto_da_guarda_c_CxlVkym.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/552/pl_06.2019_pre-vestibular.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/583/alteracao_da_lei_1.800.2018_diretrizes_orcamenta_bK3y0b5.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/615/22.2019_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/648/23.2019_denominacao_de_rua_uwU7Bir.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/649/24.2019_revisao_salarial_servidor_publico_zR5N8C7.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/651/01.2019_mocao_de_aplausos_cnec.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/672/02.2019_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/673/25.2019_alteracao_dos__anexos_i_e_iii__da_lei_mu_vNfFZRn.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/691/26.2019_pl_lei_geral_municipal_de_quissama_NOqSPlz.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/694/parecer_pl_27.2019_revisao_de_salarios_empregado_hxqBSgw.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/696/parecer_pl_28.2019_sobre_prorrogacao_de_mais_360_pCPXENA.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/826/02.2019_projeto_de_resolucao_ponto_biometrico.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/832/32.2019_credito_adicional_especial_130.00000.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/833/33.2019_credito_adicional_especial_41.00000_hMKM8O6.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/842/30.2019_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/872/03.2019_projeto_de_resolucao_alteracao_regimento_titulo.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/873/35.2019_criacao_do_programa_jovens_em_acao..pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/886/34.2019_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/911/36.2019_alteracao_do_anexo_i__da_lei_municipal_9_mWRjm95.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/942/40.2019_denominacao_de_rua_u6c8sjz.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/943/37.2019_alteracao_do_anexo_i__da_lei_municipal_1_N3drMaM.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/944/342.2019_-_diversos_-_contas_da_prefeita_2017.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/946/03.2019_projeto_de_decreto_legislativo_-_titulo.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/954/39.2019_alteracao_da_lei_1.714.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/955/002.2019_-_lei_complementar_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/966/04.2019_projeto_de_decreto_legislativo_-_titulo__zhvNAIz.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/967/03.2019_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/985/38.2019_sim.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/986/41.2019_dia_mundial_da_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/987/42.2019_programa_de_habitacao_popular.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/988/43.2019_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1038/02.2019_projeto_de_resolucao_ponto_biometrico.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1040/46.2019_alteracao_da_lei_1448.2015_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1041/48.2019_alteracao_da_lei_1483_-_comades.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1042/49.2019_concessao_de_gratificacao_aos_motoristas.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1043/01.2019_proposta_de_emenda_da_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1044/45.2019_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1046/parecer_emenda_modificativa_02.2019_do_pl_42.2019.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1051/44.2019_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1052/50.2019_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1053/51.2019_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1093/53.2019_revisao_salarial_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1122/54.2019_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1123/55.2019_abertura_de_credito_adicional_especial__jhhGSlO.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1124/parecer_56.2019_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1131/04.2019_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1132/alteracao_de_anexos_i_e_vii_57.2019.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1133/47.2019_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1138/p.d.l_06.2019_afastamento_da_prefeita_por_motiv_ob6CfAp.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1142/03.2019__p.l.c_estatuto_da_guarda_civil_municip_aA3pync.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1179/pl_59.2019_denominacao_da_quadra_de_grama_sinte_ytsA7YN.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1180/pl_58.2019_concessao_de_beneficios.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1216/60.2019_alteracao_da_lei_1.864_de_22_de_julho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1224/parecer_fibromialgia_alterado.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1225/parecer_de_alteracoes_beneficios_eventuais.2019.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1226/61.2019_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1227/05.2019_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1241/62.2019_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1244/63.2019_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1263/64.2019_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1279/pdl_07.2019_contas_do_exercicio_de_2014_octavio_7lbduQh.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1297/parecer_65.2019_MeVzogC.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1298/parecer_66.2019_zY6V3zA.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1299/parecer_68.2019_wRHmFmp.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1316/comissao_regime_proprio_parecer_atual.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1323/parecer_do_plc_004.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1340/69.2019_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1343/70.2019_criacao_do_programa_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1375/parecer_pl_73.2019_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1427/75.2019_criacao_do_fundo_municipal_de_seg._publ_nuHaHeN.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1428/76.2019_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1429/pl_77.2019_alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1440/78.2019_apa.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1441/05.2019__p.l.c_estatuto_da_guarda_civil_municip_BrXW2l0.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1442/pl_79.2019_alteracao_da_lei_1870.2019.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1443/06.2019__p.l.c_estatuto_da_guarda_civil_municip_jpcvcFR.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1463/parecer_82.2019_alteracao_da_lei_1.015_de_12_de_wDfkkMB.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1464/parecer__pls_01.2019_ppa.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1465/parecer__pl_83.2019_ldo_certo.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1473/pl_81.2019_auxilio_financeiro_aos_bois_malhadinhos.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1474/pl_80.2019_denominacao_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1475/pl_74.2019_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1508/86.2019_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1509/87.2019_plano_de_cargos_magisterio.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1510/loa_2020.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1517/parecer_mocao_de_aplausos_06.2019_diretores_edu_yuJYDvE.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1518/parecer_91.2019_concessao_de_abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1519/parecer_90.2019_abono_camara.doc" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1520/parecer_85.2019_pl_fiacao.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1521/parecer_89.2019_concessao_gratificacao_junta_medica.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1546/02.2019_alteracao_dos_anexos_da_lei_1.714.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1559/parecer_emenda_impositiva_no_01.2019.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1560/parecer_emenda_impositiva_no_05.2019.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1561/parecer_emenda_impositiva_no_04.2019.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1562/parecer_emenda_impositiva_no_02.2019.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1563/parecer_emenda_impositiva_no_06.2019.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1564/parecer_emenda_impositiva_no_07.2019.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1565/parecer_emenda_impositiva_no_09.2019.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1566/parecer_projeto_de_lei_no_94.2019_dia_da_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1567/parecer_projeto_de_lei_no_93.2019_denominacao_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1568/parecer_emenda_impositiva_no_03.2019.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1569/parecer_emenda_aditiva_no_01.2019.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1570/parecer_emenda_impositiva_no_08.2019.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1582/parecer_emenda_modificativa_08.2019_do_pl_88.2019.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/418/p.decreto_legislativo_001.2019.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/866/ferias_1.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/912/projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/941/projeto_de_decreto_medalha.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/945/projeto_de_decreto_legislativo._003._2019_ref.co_sHqfPTN.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1130/projeto_de_decreto_ferias_prefeita.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1278/pdl_07.2019_contas_do_exercicio_de_2014_octavio_qRtR8RA.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/420/projeto_de_lei_001-2019_concessao_de_parcelament_KnqkxIm.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/449/projeto_de_lei_no_ponto_facultativo_penha.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/462/processo_disciplinar_revisado_2019_1.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/470/projeto_de_lei_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/472/projeto_de_lei_subsidio_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/474/projeto_de_lei_programa_municipal_preparatorio.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/479/projeto_de_lei_que_altera_a_lei_municipal_1015.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/522/pl_008.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/524/projeto_de_lei-auxilio_financeiro_bois_malhadinhos.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/526/projeto_de_lei-concessao_de_auxilio_financeiro_a_ttsj6xs.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/532/projeto_de_lei-programa_jovens_em_acao.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/549/05.2019_concessao_de_subsidio_para_custeio_do_tr_WgEDMQT.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/550/pl_83.2018_consolidacao_da_macrolocalizacao.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/551/04.2019_transporte_coletivo_de_passageiros.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/568/04.2019_transporte_coletivo_de_passageiros.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/569/parecer_emenda_modificativa_01.2019_concessao_de_snmxP53.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/570/parecer_pl_09.2019_concessao_de_auxilio_financei_hJBaV5n.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/572/pl_11.2019_criacao_do_programa_jovens_em_acao..pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/574/pl_97.2018_disciplina_o_servico_de_taxi_no_munic_YHT5vOo.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/575/parecer_pl_10.2019_concessao_de_auxilio_aos_pesc_L9LqjwX.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/593/pl_mensagem_011-2019.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/630/projeto_de_lei-reajuste_2019.doc" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/647/projeto_de_lei_-_altera_a_lei_935-2007.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/665/projeto_de_lei-lei_geral_municipal.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/686/projeto_de_lei_-_prorrogacao_da_lei_n_1231-11.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/706/projeto_de_lei_029.2019-_horto.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/808/projeto_de_lei_quadra_6.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/813/29.2019_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/828/pl_msg_016.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/830/pl_msg_017.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/846/pl_msg018.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/859/projeto_de_lei-agente_mirim.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/875/projeto_de_lei-altera_lei_n_935-2007-educacao.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/880/projeto_de_lei-altera_lei_n_1015-2008_acrescimos_vaga.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/904/projeto_de_lei-altera_a_lei_1714-17.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/916/modelooficial....pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/940/projeto_de_lei-_fibromialgia_-_alterado.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/950/projeto_de_lei_-_revoga_a_lei_1416-2014.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/965/ruamariadapaz.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/991/auta_magaldi.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/992/maria_silvia_rua_ok_kBMiGEY.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/995/projeto_de_lei-conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1007/pl_msg_026.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei-comades.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_gratificacao_motorista_escolar.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1027/jacy_ok.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1029/jose_barcelos_maiapdfok.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1058/projeto_de_lei-suprimentos_de_fundos.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1060/projeto_de_lei-remuneracao_conselheiros_tutelar.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1082/manoel_francisco_das_chagas.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1090/pl_msg_034.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1092/pl_msg_035.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1111/projeto_de_lei-pns_assistente_juridico.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1155/projeto_de_lei-beneficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1168/projeto_de_lei_quadra_grama_sintetica_de_santa__ZzWzmCu.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei-altera_a_lei_1864-19.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1205/pl_msg_040-2019.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1207/pl_msg_041-2019.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1210/pl_msg_042-2019.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1248/projeto_de_lei-altera_a_lei_1861-19.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1255/projeto_de_lei-cras.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1266/projeto_de_lei-ipmq.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1269/projeto_de_lei-concessao_de_vale_transporte.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1291/pl_msg_048.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1310/projeto_de_lei-programa_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1312/projeto_de_lei-condominio_luiz_gonzaga_lemos.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1347/pl_de_24-09-2019_r_67.00000_-_cae_anulacao.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1350/projeto_de_lei_-_ldo_2020_-_versao_scaneada.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1369/projeto_de_lei-fmspt.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1366/pl_msg_056_2019.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1377/pl_alteracao_lei_1719-2017_ppa_-_escaneado.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1414/scanes.zip" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1421/projeto_de_lei_que_altera_a_lei_1870_-_mensagem_h75BsJz.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1436/ciclovia2019certo.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1445/projeto_de_lei_-_auxilio_financeiro_carnaval.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1449/altera_a_lei_n_1015-2008.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1452/pl_alteracao_ldo-2019.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1462/projeto_de_lei._84.2019.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1485/projeto_de_lei_-_fiacao.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1489/pl_msg_066.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1496/projeto_de_lei_plano_cargos_magisterio.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1491/pl_loa_2020_-_digitalizada.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1494/projeto_de_lei_gratificacao_junta_medica.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1505/projeto_de_lei_abono_natalinocerto.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1514/projeto_de_lei_abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1512/projeto_de_lei_que_altera_a_lei_1714-2017.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1536/pl_dnominacao_da_ponte_nq0n37X.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1539/pl_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1541/pl_selo_de_excelencia.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1575/projeto_de_lei-comdimq.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/515/lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/877/projeto_de_lei-lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1085/projeto_de_lei-altera_a_lei_complementar_n_004.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1270/projeto_de_lei_complementar-regime_juridico_est_RzlScKa.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1308/projeto_de_lei_complementar_05-2019.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1314/projeto_de_lei_complementar-altera_o_anexo_i_da_6vwPFvd.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/633/mocao_de_aplausos_-_01_-_2019.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/644/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/923/mocao_de_aplausos_ciep_77XzN6k.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1121/mocao_de_aplausos_regional_de_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1212/projeto_de_mocao_de_aplausos_a_jose_francisco_d_925hCQC.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1507/mocao_de_aplausos_ZteZ6kG.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/579/licenca_-_leone_rev_i5i3vrN.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/812/resolucao_ponto_biometrico_pronta_1.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/864/titulo_cidadao_quissaense.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1036/02.2019_projeto_de_resolucao_ponto_biometrico.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1439/anexo_oficio_no_378-2019_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1533/projeto_de_lei_substitutivo_que_altera_a_lei_1714-2017.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/460/13_e_ferias_vereador.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/684/port.17.228.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/613/requerimento_retirada_e_arquivamento_proj._lei_003-2019.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/618/requerimento_luiz_de_acil.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/676/requerimento_de_informacoes_dvalone_9.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/932/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1218/retirada_de_proposicao.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1300/requerimento_pdf.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1404/requrimento_xande_02_SMEE4gu.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1405/requrimentoluiz_de_acil_01_xttV5rs.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1413/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1426/requerimento_led.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/898/relatorio_do_primeiro_quadrimestre_de_2019.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1326/relatorio_desempenho_fiscal_2o_quad._2019.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/958/23.12_demonstracao_das_mutacoes_no_patrimonio_liquido.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/959/61_parecer_do_conselho_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/960/item_74_certificado_de_validacao.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/961/item_75_relatorio_da_controladoria.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/962/item_76_relatorio_certificado_da_auditoria.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/963/item_77_acompanhamento_das_determinacoes_e_recomendacoes.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/964/74_75_76_77_declaracao_e_recibos_de_envio_do_con_7QTowKq.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1061/oficio_no_249-2019_de_emcaminhamento.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1062/item_23.08_-_balanco_financeiro.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1063/item_23.09_balanco_patrimonial.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1064/item_23.10_-_demostrativos_das_variacoes_patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1065/item_23.11_-_demostrativos_do_fluxo_de_caixa.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1066/item_23.12_-_demostracao_das_mutacoes_no_patrim_hwl5Xf4.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1067/item_23.13_-_anexo_16_consolidado.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1068/item_23.14___anexo_17_consolidado.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1069/item_24.01_-_balancete_contabil_analitico_consolidado.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1070/item_24.2_-_balancete_contabil_consolidado.zip" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1071/item__25_-_demostrativo_contabil_analitico_cons_RnUfChd.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1072/item_26_-demostrativos_contabeis_-_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1073/item_30_-_demostrativos_contabeis_-_fundo_munic_mGFx6fB.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1074/notas_explicativas_retificadoras.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/982/comissoes__permanentes_de_2019_segunda_gggg.doc" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/984/retorno_do__vereador_titular.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1424/canal.zip" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/997/projeto_de_lei-proposta_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/882/of_43502_2018_cso.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/885/voto_gc-6.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1030/808230-2016_14_2.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1031/of_16637_2019_cso1.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1032/808230-2016_15_1.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1176/prestacao_de_contas_de_ordenador_de_despesa_-_pmq.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1239/of_22361_2019_cso1.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1264/oficio_22361.tce.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1055/relatorio_avaliacao_ppa_2018-2021_ano_-_2018.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1328/oficio_60-2019_-_processo_094-2019.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1334/oficio_062-2019_sindicato_-_proc_096-2019.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1351/-memo_012019.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1361/proj_de_lei__prev._emendas.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1362/proj_de_lei__c.04.19.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1479/oficio_resposta_semas_149-2019.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1535/emenda_impositiva_001.2019_leone.._Tx8djDa.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1537/emenda_impositiva_aJyrpzZ.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1538/emenda_impositiva_luciano_8KJhYK9.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1542/calico_emenda_impositiva_004._2019_2020.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1543/emenda_5.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1544/emenda_6.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1545/emenda_impositiva_-xande.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1556/emenda_impositiva_alexandra.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1557/emenda_impositiva_marcos.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/8271/ata_da_sessao_que_aprovou_as_contas_da_pmq_exerc._2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/452/19122018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/453/19122018_-_extra_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/454/19122018_-_extra.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/455/20122018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/456/20122018_-_extra.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/459/20122018_haakdkk.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/457/26122018_-_extra_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/466/26122018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/467/14012019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/485/ata_da_sessao_ordinaria_realizada_aos_06_dias_do_NHgtCfm.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/528/13022019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/529/14022019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/577/20022019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/578/21022019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/596/07022019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/597/27032019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/598/28032019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/602/21-02-2019_extra.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/634/13032019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/635/14032019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/657/21032019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/658/20032019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/687/27032019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/688/27032019_-_extra.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/689/28032019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/697/03042019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/702/04042019..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/701/04042019_-_extra.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/815/10042019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/824/11042019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/851/17042019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/852/24042019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/853/25042019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/854/02052019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/887/08052019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/888/08052019_-_extra.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/889/09052019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/914/15052019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/915/16052019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/948/22052019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/947/23052019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/980/29052019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/981/30052019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/983/30052019_-_extra.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1001/05062019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1002/06062019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1023/13062019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1039/19062019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1078/26062019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1079/27062019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1103/03072019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1105/04072019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1126/10072019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1129/11072019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1144/17072019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1145/17072019_-_extra.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1171/01082019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1197/07082019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1198/08082019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1214/14082019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1215/15082019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1235/21082019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1236/22082019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1257/28082019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1258/29082019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1283/04092019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1284/05092019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1324/11092019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1325/12092019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1338/ata_da_sessao_ordinaria_realizada_aos_18_dias_d_z2DAX9n.odt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1339/19092019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1353/25092019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1354/26092019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1355/26092019_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1371/02102019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1373/03102019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1394/09102019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1395/10102019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1408/ata16102019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1409/17102019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1422/23102019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1423/24102019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1434/30102019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1435/31102019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1456/06112019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1457/07112019_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1480/13112019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1481/14112019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1482/14112019_ext.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1483/21112019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1497/27112019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1498/28112019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1522/04122019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1523/05122019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1572/11122019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1573/12122019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1516/convite_associacao_de_moradores_do_canto_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/427/balancete_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/519/balancete_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/671/balancete_de_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/825/balancete_de_marco.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/894/balancete_de_abril.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1026/balancete_de_maio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1125/balancete_do_mes_de_junho.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1213/balancete_do_mes_de_julho2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1302/balancete_do_mes_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1370/balancete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1470/balancete_do_mes_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1534/balancete_do_mes_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/588/balancete_de_receita_e_despesa_01_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/655/balancete_de_despesa_e_receita_01_02_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/822/balancete_de_receita_e_despasa_de_01_-03-2019_a__kFWDbnv.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/919/balancete_de_receita_e_despesa_de_04-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1000/balancete_de_receita_e_despesa_mes_de_maio-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1118/balancete_de_receita_e_despesa_consolidado_mes__TV97hav.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1195/bancete_de_receita_e_despesa_mes_de_julho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1289/balancete_de_receita_e_despesa_mes_8-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1381/balancete_de_receita_e_despesa__do_mes_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1455/balancete_de_receita_e_despesa_mes_10.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1549/balancetes_de_receita_e_despesa_de_novembro19.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/426/balancete_dereceita_e_despesa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/512/relatorio_3_quadrimestre_2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/591/balancete_de_receita_31_12_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/586/certidao_no_012019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/654/certidao_no_02_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/821/certidao_no_03_-_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/920/certidao_no_04-2019_mes_de_abril.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/999/certidao_no_05-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1119/certidao_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1188/certidao_no_07-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1288/certidao_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1380/certidao_no_09-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1454/certidao_de_arrecadacao_no_10_camara_mes_10.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1550/certidao_de_arrecadacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/425/certidao_122018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/590/certidao_no_12__2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1616/certidao_no12-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/429/dec-2610.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/680/dec-2637.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/862/dec-2651.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/863/dec-2652.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1009/dec-2663.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1157/dec-2681.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1158/dec-2682.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1159/dec-2683.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1249/dec-2697.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1271/dec-2700.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1303/dec-2704.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1304/dec-2705.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1416/dec-2724.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1417/dec-2725.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1584/dec-2761.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/409/arquima.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/433/oficio_0029-2019_regov-cm_-contrato_entre_quissa_odHHfa6.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/468/oficio__enel__006-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/432/oficio_0028-2019_regov-cm_-contrato_entre_quissa_bE8oTTT.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/571/resposta_oficio_006.2019.txt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/587/justificativa_camara_referente_ao_envio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/638/audiencia_publica_3qd_2018_cmsq.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/972/audiencia_publica_1qd_2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/642/oficio_inepac_169-2019_em_resposta_ao_oficio_06-_ToHZklu.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/643/impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/656/camara_dos_deputados_-_brasilia.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/712/item_1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/713/item_2.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/714/item_3.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/715/item_4.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/716/item_5.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/717/item_6.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/718/item_7.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/719/item_8.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/720/item_9.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/721/item_10.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/722/item_11.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/723/item_12.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/724/item_13.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/725/item_14.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/726/item_15.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/727/item_2.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/728/item_16_balancete_comprob_do_superavit_financeir_TlLtXKP.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/729/item_16_balancete_comprob_do_superavit_financeir_pDE4ylV.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/730/item_17.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/731/item_18.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/732/item_19.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/733/item_20.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/734/item_21.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/735/item_22.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/736/item_23.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/737/item_24.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/738/item_25.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/739/item_26.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/740/item_27.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/741/item_28.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/742/item_29.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/743/item_30.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/744/item_31.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/745/item_32.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/746/item_33.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/747/item_34.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/748/item_35.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/749/item_36.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/750/item_37.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/751/item_38.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/752/item_39.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/753/item_40.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/754/item_41.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/755/item_42.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/756/item_43.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/757/item_44.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/758/item_45.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/759/item_46.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/760/item_47.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/761/item_48.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/762/item_49.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/763/item_50.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/764/item_51.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/765/item_52.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/766/item_53.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/767/item_54.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/768/item_55.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/769/item_56.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/770/item_57.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/771/item_58.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/772/item_59.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/773/item_60.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/774/item_61.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/775/item_62.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/776/item_63.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/777/item_64.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/778/item_65.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/779/item_66.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/780/item_67.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/781/item_68.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/782/item_69.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/783/item_70.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/784/item_71.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/785/item_72.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/786/item_73.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/787/item_74.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/788/item_75.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/789/item_76.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/790/item_77.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/791/item_78_nota_explicativa_da_fazenda_assinado_050_xXzFLSy.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/792/item_7.zip" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/793/item_8.zip" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/794/item_15_modelo_6_contas_governo_municipal.zip" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/795/item_17_modelo_7_contas_governo_municipal.zip" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/796/item_19.zip" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/797/item_24.zip" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/798/item_33_-_quadro_c.1_contas_governo_municipal.zip" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/799/item_33_-_quadro_c.2_contas_governo_municipal.zip" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/800/item_33_-_quadro_c.3_contas_governo_municipal.zip" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/801/item_34_-_quadro_d.1_contas_governo_municipal.zip" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/802/item_52_-_modelo_15_-_quadro_e1.saude.zip" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/803/item_53_-_modelo_16_-_quadro_e2.saude.zip" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/804/item_63_modelo_19_-_royalties_-_quadro_f.1.zip" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/805/item_67_modelo_20_-_royalties_-_quadro_f.2_1.zip" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/806/modelo_24_contas_de_governo_2018.zip" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/857/convite__cenecista.2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/878/005-2019_-_apa_da_ribeira_-_zoneamento.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/884/211233-2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/892/projeto_de_lei-sim-regulamento_i.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/893/projeto_de_lei-sim-regulamento_ii.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/921/convite_especial.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1004/convite_cnec_-_festa_junina_-_2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1005/unegro_-_quissama_homengens_as_mulheres_negras__2iv9Epk.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1024/convite_feira_de_conferencia_internacional_da_i_kCKWUjj.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1048/convite_-_comissao_de_minas_e_energia_-_alerj.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1104/ata_-_eleicao_da_camara_jovem.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1120/convite_festa_-_escola_tania_regina.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1127/cene_oficio_013-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1128/assoc._m_canto_da_saudade_inverno_solidario.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1164/convite_xii_seminario_de_educacao_inclusiva..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1169/campanha_da_assoc._de_moradores_-_canto_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1170/convite_para_forum_de_desenvolvimento_do_rio.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1177/convite_da_associacao_dos_diplomados_e._superio_MAshrt2.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1181/convite_-_assembleia_legislativa_do_rio_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1182/agradecimento_do_caps.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1222/recursos_do_orc._da_uniao_pago_ao_municipio.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1230/reposta_ao_oficio_no_039-2019_do_presidente_da_camara.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1233/oficio_071-2019_conselho_m._da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1243/oficio_006.19_liga_desportiva.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1262/convite_entre_nos.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1276/impacto_financeiro-ipmq.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1329/resposta_ao_processo_094-2019_sindicato_servidores..pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1330/decisao_judicial_-_18-09-2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1332/despacho_judicial_19-09-2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1333/decisao_judicial_20-09-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1335/resposta_ao_oficio_062-2019_sindicato-_proc_096-2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1336/repasse_23.09.19.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1360/parecer_da_procuradoria_juridica_e_despacho_da__Rwu0930.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1397/convite_da_associacao_de_moradores_canto_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1410/sec._educacao_feira_literaria..pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1411/recursos_do_orcamento_da_uniao_pagos_aos_munici_vtiFuDm.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1431/convite_da_alerj_dep._estadual_alana_passos.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1446/convite_-_reuniao_comissao_de_agricultura_alerj.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1447/convite_associacao_de_moradores_e_amigos_do_can_gFEdIx2.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1486/convite_v_mostra_pedagogica_-cnec.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1515/impacto_financeiro_projeto_de_lei_que_altera_a__7TBp7Xn.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1578/oficio_063-2019_alerj.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1530/emenda_aditiva_ao_proj._de_lei_088-2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1045/emenda_modificativa_ao_projeto_de_lei_habitacao_Dxr5fU9.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1317/emenda_modificativa_ao_pl_art_104.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1318/emenda_modificativa_ao_projeto_de_lei_art_12.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1319/emenda_modificativa_ao_projeto_de_lei_art_82.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1531/emenda_modificativa_ao_inciso_iii_do_artigo_40__stwIyzN.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1551/projeto_de_emenda_a_lei_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1571/emenda_modificativa_loa.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/518/emenda_001-2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/576/parecer_emenda_supressiva_001.2019_pvs.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/956/emenda_ao_projeto_de_lei_n.039__de_2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1037/emenda_supressiva_03.2019_alteracao_da_lei_1.714.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1321/emenda_supressiva_ao_projeto_de_lei_art_87.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1322/emenda_supressiva_ao_projeto_de_lei_art_101.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1320/emenda_supressiva_ao_projeto_de_lei_art_50.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1532/emenda_supressiva_ao_inciso_ii_do_artigo_40_do__dv5C2BQ.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_002_-abono_natalino_7_1certo_kuVCGey.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/444/ind_0001-2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/463/acostamento_na_praia_de_flecheiras..odt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/464/programa_para_tratamento_de_infertilidade_7OLt12K.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/465/indicacao_construcao_de_abrigo_de_passageirocarandiru.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/480/aquisicao_de_carrinho_para_transporte_de_urna_funeraria..pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/481/002-2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_-_sol._instalacao_de_academia_em_barra_f..pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_espaco_de_lutas.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao_poltrona.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/509/praca_na_flecheiras..pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_aquisicao_de_aparelho_eletrocardiogram_N30RUAk.odt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_veiculo_para_a_usf_de_machadinha.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/535/indicacao_revisao_na_iluminacao_publica_em_beira_TZbCsRg.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_implantacao_de_consultorio_odontologic_wyLvf9b.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_escolinha_de_futebol_na_quadra_de_beir_8pBM3L1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/538/indicacao_reforma_do_banheiro_e_vestiario_do_cam_wv3yHLe.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/543/indicacao_construcao_de_uma_usf_no_sitio_quissama_i.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/544/horario_de_onibus_nos_fins_de_semana_nas_localid_rKGjgau.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/545/indicacao_para_construcao_de_praca_no_sitio_quissama_i.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_manutencao_da_cerca_do_museu_casa_quissama.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/547/melhorias_no_abastecimento_de_agua_caminhao-pipa_UUOtNdu.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/548/indicacao_para_construcao_de_abrigo_de_passageir_pK04a9C.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/554/indicacao_reforma_na_estrutura_que_sustenta_a_ca_7zgXV9v.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/555/indicacao_construcao_de_uma_usf_em_machadinha.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/556/indicacao_reforma_da_quadra_e_construcao_de_vest_7TMQcWo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/599/indicacao_sala_de_hidratacao_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/600/indicacao_para_prorrogacao_de_efetivo_de_guarda-_wJEU3mf.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/601/indicacao_aquisicao_de_uniformes_para_a_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_cobertura_da_quadra_de_esportes_maria_ilka.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/605/indicacao_cobertura_da_van_de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/606/indicacao_festival_gastronomico.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/616/indicacao_praca_do_matias.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/617/manutencao_dos_quebra-molas_do_bairro_estrado_do_meio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/640/bicicletario_p_brigadeiro.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/641/indicacao__-_escola_de_machadinha.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_reforma_da_quadra_e_praca_de_morro_alto.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_quadra_de_pindobas.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_ciclovia_carmo_e_penha.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_bicicletario_centro_de_especialidades.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_no_002_de_2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_manuntencao_em_morro_alto.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_coleta_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/703/indicacao_001-2019_rtv_1.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/704/indicacao_cinema_sitio_quissama.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/705/indicacao_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/709/indicacao_reforma_da_rodoviaria_yRMyMYl.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_escola_morro_alto.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/814/indicacao_melhorias_balcao_de_emprego.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/816/reforma_ponte_sitio_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/817/indicacao_no_003_de_2019.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/819/ind.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/831/grama_sintetica_piteiras...pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/834/certo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/839/indicacao_caravana_esportiva.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/840/indicacao_cinema_no_carmo.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/848/ind_braco_de_luz_pdf.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/855/unidade_movel_odontogolica.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/867/indicacao_no_4_de_2019.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/868/indicacao_no_5_de_2019.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/870/redutor_de_velocidad.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/895/reforma_banheiro_carmo_ok.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/906/musica_na_praca.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/922/corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_asfaltamento_da_campina.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/933/servico_de_beleza.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/937/ruas_caxias.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/938/indicacao_recapeamento_asfaltico_beira_de_lagoa__7K727op.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/970/bracos_de_luz_e_luz_de_led_na_barra.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/971/indicacaop_mata_burro.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao_da_piteira.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/974/indicacao_calcada_do_ciep.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/975/indicacao_guarda-corpo.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/976/indicacao_manoel_gomes_0R5Wp85.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1011/indicacao_computador.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1020/feira_de_artesanato_e_musica_na_praca.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1028/altograndeok.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_solicitacao_de_ambulancia_para_o_psf__nYyHiye.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_reforma_da_ponte_do_sitio_santa_luziaok.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1056/cinema_na_praca.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1094/indicacao_alargamento_da_estrada_da_campina.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_plantao_farmacia_municipal_tFxZQKF.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1112/indicacao_marcos.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1139/indicacao_trevo_na_ponte.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1141/escolinha_de_laco_1.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1167/caravana_piteiras.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1172/indicacao_aquisicao_de_fardamento_para_a_guarda_mirim.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1183/patrol.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1220/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_construcao_de_asilo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1237/indicacao_095-2019__-_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1242/cascalhamento_das_estradas_corrigido.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1245/ecoterapia_EecqZS1.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1246/indicacao_construcao_de_galeria_na_ponte_guanan_X0u0jvN.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1251/curva_do_machadocorreto_mzuYzXj.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1252/recapeamento_asfatico_em_capivari.odt" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1253/manuntecao_no_calcamento_de_barra_do_furado.odt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1261/indicacao_construcao_quiosque_no_campo_de_santa_oUZXtIh.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1285/parquinho_na_praca.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1286/academia_idosos_indiccao.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1301/ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1358/indicacao_manutencao_e_pintura_parque_aquatico.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1359/indicacao_rampa_de_acesso_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1374/silagem_de_cana_novo_ok.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1378/casa_dia_certo.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1382/asfalto_fresado_no_engenho_certo.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1383/indicacao_coleta_de_esgoto_em_morro_alto_certo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1384/tapa_buraco_santa_franciscacerto.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1396/indicacao_pintura_de_asfalto_da_piedade_ao_centro.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1415/calcetamentocerto.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1432/indicacao_-_quebra_molas_piteiras_1.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1437/abrigo_de_passageiros_em_morrinhoscerto.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1492/redutor_de_velocidade_flexeirascerto.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1499/indicacao_-2019_-_curso_de_acesso_por_cordacerto.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1500/indicacao_-2019_-_medida_coletiva.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1502/indicacao_led_na_ciclovia_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1503/indicacao_brinquedos_nas_pracas.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1506/indicacao_cursos_tDrGies.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1525/indicacao_asfalto_fresado_no_canto_snt_antoniocerto.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1526/cinema_na_praca_alto_grandecerto.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1540/indicacao-praia.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1579/indicacao__-_limpeza_de_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1580/manuntencao_na_praia_de_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1581/iluminacao_na_ciclovia_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1583/certopraca.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/650/lei_complementar_n_004_-_estatuto_da_guarda.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1049/lei_complementar_no_005.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1393/lei_complementar_no_006-estatuto.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/488/supl._r_573.30000.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/491/concessao_de_abono_natalino_lei_1803-2018.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/492/criacao_do_cons_m_de_turismo_lei_1804.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/493/alt._anexo_i_da_lei_m._1015-2008.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/494/lei_1806_cria_ao_monumento_a_biblia.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/495/lei_de_supl._589.00000.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/496/lei_1808_ref_supl._672.20200.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/497/lei_1809-2018_supl._4.199.10000.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/498/lei_1810_supl._6.538.70000.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/499/lei_1811_supl._59.00000.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/500/lei__1812_supl._752.50000.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/501/lei_1813_cencede_abono_natalino_cmq.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/428/lei-1818-.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/417/lei-1819.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/645/lei_-1820.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/607/lei_-1821.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/608/lei-1822.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/609/lei-1823.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/610/lei-1824.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/612/lei-1825.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/622/lei-1826.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/623/lei-1827.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/631/lei-1828.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/624/lei-1829.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/625/lei-1830.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/626/lei-1831.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/627/lei-1832.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/628/lei-1833.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/652/lei-1834.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/681/lei-1835.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/683/lei-1836.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/693/lei_n_1837-19.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/710/lei-1838.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/823/lei-1839-2019.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/841/lei-1840.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/847/lei-1841.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1035/lei-1842.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/860/lei-1843.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/861/lei-1844.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/913/lei-1845.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/969/lei-1846.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1008/lei-1847.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/994/lei-1848.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1019/lei-1849-rua.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1050/lei-1850.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1116/lei_1851-2019.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1083/lei_1852.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1106/lei-1853.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1107/lei-1854.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1096/lei-1855.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1097/lei-1856.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1108/lei-1857.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1113/lei-1858.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1114/lei-1859.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1115/lei-1860.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1146/lei_1861.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1147/lei-1862.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1148/lei-1863.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1149/lei-1864.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1150/lei-1865.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1151/lei-1866.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1152/lei-1867.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1153/lei-1868.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1234/lei-1869.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1259/lei-1870.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1260/lei-1871.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1250/lei-1872.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1272/lei-1873.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1277/lei_1874.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1305/lei-1875.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1306/lei-1876.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1341/lei-1877.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1342/lei-1878.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1352/lei-1879.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1390/lei-1880.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1391/lei-1881.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1392/lei-1882.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1418/lei-1883.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1419/lei-1884.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1406/lei-1885.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1558/lei-1893.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1553/lei-1894.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1554/lei-1895.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1555/lei-1896.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1585/lei-1897.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1598/lei_1898.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1597/lei_1900.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1934/lei-1901.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/419/mensagem_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/521/mensagem_n_002-2019.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/478/mensagem_no_003-2019_alteracao_lei_municipal_1015.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/469/mensagem_no_004-19_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/471/mensagem_no_005-19_subsidio_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/473/mensagem_no_006-19_programa_municipal_preparatorio.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/514/mensagem_n_007-2019.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/523/mensagem_n_008-2019.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/531/mensagem_n_009-2019.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/525/mensagem_n_010-2019.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/592/mensagem_011-2019.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/621/mensagem_n_012-2019.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/664/mensagem_n_014-2019.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/685/mensagem_n_15-2019.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/827/msg_016.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/829/msg_017.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/845/msg018.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/858/mensagem_n_019-2019.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/874/mensagem_n_020-2019.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/876/mensagem_n_021-2019.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/879/mensagem_n_022-2019.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/890/mensagem_n_023-2019.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/903/mensagem-024_-altera_a_lei_1714-17.odt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/949/mensagem_n_025-2019.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1006/msg_026.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/996/mensagem_n_027-2019.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1021/mensagem_no_029-2019.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1012/mensagem_n_030-2019.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1057/mensagem_n_031-2019.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1059/mensagem_n_032-2019.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1084/mensagem_n_033-2019.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1089/msg_034.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1091/msg_035.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1110/mensagem_n_036-2019.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1154/mensagem_n_037-2019.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1202/msg_038.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1200/mensagem_n_039-2019.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1204/msg_040-2019.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1206/msg_041-2019.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1209/msg_042-2019.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1247/mensagem_n_043-2019.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1254/mensagem_n_044-2019_1_Hd7OVg7.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1265/mensagem_n_045-2019.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1267/mensagem_n_046-2019.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1268/mensagem_n_047-2019.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1290/msg_048.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1307/mensagem_49.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1311/mensagem-050-condominio_luiz_gonzaga_lemos.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1313/mensagem-051-altera_o_anexo_i_da_lei_complement_UajAoAZ.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1327/mensagem-052-estatuto_da_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1346/mensagem_53-2019.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1349/msg_054_-_ldo_2020_-_versao_scaneada.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1368/mensagem_n_055-2019.odt" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1365/msg_056_2019.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1376/mensagem_057-2019_-_escaneada.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1420/mensagem_no_058-2019.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1444/mensagem_no_061-2019.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1448/mensagem_n_062-2019.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1451/mensagem_064-2019.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1461/msg_065.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1488/msg_066.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1495/mensagem_no_067-2019.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1493/mensagem_no_068-2019.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1490/mensagem_069-2019_digitalizada.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1513/mensagem_no_071-2019.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1511/mensagem_no_72-2019.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1706/mensagem_n_073.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1574/mensagem_n_074-2019.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1599/mensagen_075.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/646/mensagem_n_13-2019.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/632/oficio_janderson_rocada_machado.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/636/resposta_ref_a_empresa_invisa._gab_vereadora_alexandra.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/637/resposta_ao_oficio_3-2019_ver_alexandra.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/924/oficio_resposta_cedae.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/430/oficio_028-2019.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1256/oficio_felicio_laterca20190902_14343671.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1273/oficio_316-2019.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1274/oficio_318-2019.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1275/oficio_319-2019.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1469/oficio_392.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1468/oficio_393.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1466/oficio_394.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1467/oficio_395-2019.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1471/oficio_397.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1472/oficio_398.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1487/oficio_402_-_2019.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1552/oficio_428-2019.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1588/oficio_433.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1589/oficio_436.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1590/oficio_437.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1596/oficio_441-2019.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1591/oficio_442.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1593/oficio_443.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1292/of._pgm_487-2019_resposta_ao_of_015-2019.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1398/oficio_no_13-2019_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1399/enel_-_resposta_ao_of._09-2019_-_vereador_leone.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1460/oficio_pgm_no_587-2019_resposta_ao_of_no_014-2019.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/553/obra_-_iluminacao_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/580/oficio_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/869/oficio_no_001_de_2019_1.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/993/oficio_no_002_de_2019.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/448/oficio_limpeza_de_terreno_em_santa_catarina_1.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/540/oficio2_limpeza_e_manutencao_dos_bueiros_na_prai_aa1knby.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/541/oficio_plantio_de_arvores_e_palmeiras_em_machadinha3_2.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/542/bebedouro_usf_machadinha.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/566/of.limpeza_cisterna.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/690/oficio_refletores_no_campo_de_futebol_de_machadi_CbdZfSd.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/865/braco.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/883/oficio_terreno_para_capela_em_sc_oTciYiU.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/896/oficio_agua_nos_banheiro_da_praca_de_machadinha_eRbBM3M.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/917/oficio_010_maqiuina_na_estrada_da_campina.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/925/oficio_recapeamento_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/934/oficio_ponto_de_onibus_beira_de_lagoa.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/935/oficio_internet_na_cheche_e_escola_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/936/oficio_braco_de_luz_na_ribeira_e_calcamento.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/953/oficio_fotocelula_no_campo_de_futebol_da_ribeira.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/990/oficio_poda_de_arvores_da_igreja_do_carmo_ate_a_guarda.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1047/oficio_poda_de_arvores_rua_dos_matias_sc.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1280/oficio_poda_arvore_praca_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1293/oficio_poda_de_arvores_engenho_central.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1294/oficio_braco_de_luz_fundos_da_creche_de_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1357/oficio_redutor_de_veloc._rua_zezinho_pereira127_a8k8ojv.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1407/oficio_manutencao_dos_refletores_do_campo_de_fu_ZqcKr3p.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1458/penha_certo.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1477/oficio_ilum._publica_dejair_sccerto.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1501/oficio_braco_de_luz_em_sitio_vista_alegre_sc.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1576/oficio_rocada_de_terreno_atras_da_em_maria_ilka.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1577/oficio_troca_de_lampada_sitio_bonfim.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/450/oficio_001_-_2019_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/527/oficio_002_-_2019.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1296/oficio.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/435/oficio_002-2019_ver_alexandra_sec_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/437/oficio_004-2019_ver_alexandra_pres._der_.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/475/oficio_ao_secretario_de_obras.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/530/oficio_-_secretario_de_estado_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/695/oficio_faetec.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/809/oficio_009-2019_cedae.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/871/oficio_gabinete_bruno_dauaire.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1099/oficio_robisson.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1098/oficio_fatima.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1163/oficio_pavimentacao_da_rj-196.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1211/oficio_felicio_laterca.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1232/oficio_quissama.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1295/oficio_comissao_de_assuntos_residuais.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1433/oficio_cae.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1484/oficio_a_quissatur.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1527/oficio_ao_riosolidario.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1528/oficio_tania.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/407/oficio_003-2019_autorizando_uso_do_plenario_-_sec_saude.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/440/001-2019.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/441/002-2019.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/442/003-2019.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/443/004-2019.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/445/005-2019.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/447/006-2019.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/451/007-2019.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/482/008-2019.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/483/009-2019.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/513/012-2019.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/516/011-2019.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/614/oficio_no_014_-_2019_-_radio_quissama_-transmiss_M5PBW2u.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/662/oficio_escolinha_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/661/oficio_maquina_patrol.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/663/oficio_rocada.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/675/reeiteracao.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/679/oficio_quissatur_IPY7WFy.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/692/oficio_enel.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/699/oficio_manuntecao_do_disjuntor_da_penha_n018.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/700/oficio_semem.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/707/oficio_estrada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/708/oficio_limpeza_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/811/iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/905/oficio_iluminacao_publica_do_engenho_VmmuSZF.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/907/oficio_poste_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/908/oficio_de_reiteracao_do_poste.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/909/indi.............oficial.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/977/oficio_separador_de_fios.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/979/reeiteracao_de_leone.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1025/oficiomorrinhosiluminacao.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1080/rocada_ok.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1081/oficio_dos_jovens_LSkOJzl.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1100/oficio_braco_de_luz_jnj88Jd.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1101/oficio_troca_de_lampada_em_pindobas.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1102/oficiotroca_de_lamp._canto_santo_antonio_VMXvN6z.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1136/draga.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1137/detro_Ml8pKUi.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1165/agradecimento.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1231/engenho.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1238/oficio_retirada_de_poste_morrinhos_corrigido.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1385/oficio_troca_de_lampada_e_braco_de_luz_em_pindobascerto.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1386/lampada_queimada_morro_altocerto.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1400/reiteracao_da_balanca_olhos_dagua.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1401/troca_de_lampadas_no_carmocerto.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1402/oficio_manutencao_da_rj_178certo_Yk9HWuK.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/838/poste_praia_-_oscar_sxXYCY6.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/849/reparo_nas_tampas_de_bueiros1.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/856/rocada_estrada_do_meio_pdf.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/881/oficio_poda_da_arvore_hospital.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1199/oficio_estrada_machado.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1281/manutencao_do_leone.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1282/oficio_braco_de_luz_leonepdf.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1344/oficio_defesa.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1345/oficio_enel.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1356/oficio_manutencao_caxias_praca1__certo.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1387/oficio_leone_-_presidente_guarda.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1388/oficio_manutencao_e_limpeza_visgueiro.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/595/oficio_90-2019_sec._saude_midia_de_rel_3o_quad..pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/807/oficio_140-2019_saude.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1003/oficio_semsa_214-2019_aud._prest._c._1o_quad.2019..pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1018/oficio_233-2019.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1217/oficio_circular_311-2019_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1228/oficio_322-2019_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1363/oficio_sec_de_saude_no_357-2019.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1547/oficio_sec._saude_448-2019.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/421/duodecimo_da_camara_14-01-19.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/405/oficio_01-2019.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/422/oficio_02-19.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/406/oficio_03-2019.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/438/oficio_004-2019_receita_c._liquida_.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/563/oficio_006-2019.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/489/oficio_008_pmq-2019_-_serv_rocada.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/408/of-012-cmq.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/423/oficio_14-2019-_saude.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/410/of-015-cmq.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/411/of-016-_ferias_prefeita.doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/939/oficio_018_2019_coger.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/594/oficio_019-19_copia_ata_3o_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/446/oficio_021-2019.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/424/oficio_no_242019_encaminhamento..pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/431/oficio_025-2019.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1219/oficio_n_028-2019.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/506/oficio_032-2019.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/897/oficio_034-2019.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/989/oficio_037-2019_copia_ata_1o_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1054/oficio_040-2019.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1140/oficio_camara_no_045_-2019.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1196/oficio_semfa_no_50-2019-matriz_de_saldos_contabeis.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/629/of-054-cmq.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1315/oficio_055-2019_semfa.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/564/oficio_056-2019.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/565/oficio_057-2019.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/560/oficio_058-2019.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/561/oficio_061-2019.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/562/oficio_066-2019.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/585/oficio_no_70_2019.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/589/oficio_no_0712019.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1478/oficio_076-2019.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/653/oficio_no_091_2019.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/711/oficio_prestacao_de_contas_governo._delib._285_-_kVtCGFl.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/559/oficio_122-2019.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/836/oficio_161-2019.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/835/oficio_170-2019.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/820/oficio_no_179_-_2019.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/850/oficio_189_-_2019.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/844/oficio_190-2019.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/930/oficio_199-2019.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/899/oficio_204-2019.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/918/oficio_pmq_206.2019.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/902/oficio_209-2019.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/931/oficio_210-2019.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/900/oficio_211-2019.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/951/of-212-cmq.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/927/oficio_214-2019.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/928/oficio_216-2019.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/929/oficio_217-2019.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/952/of-225-cmq.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/957/oficio_de_envio_cmq_da_prestacao_de_contas_o._re_RHY09E2.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1166/oficio_229-2019.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1015/oficio_232-2019.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1010/of-233-2019-saude.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1017/oficio_234-2019.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/998/oficio_no_238-2019de_envio_dos_balancete_de_rece_shVv8cE.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1014/oficio_240-2019.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1016/oficio_241-2019.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1075/oficio_245.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1076/oficio_246.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1077/oficio_247.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1086/oficio_252-2019.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1134/oficio_257-2019.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1109/of-259-cmq.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1117/oficio_no_260-2019.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1135/oficio_261-2019.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1174/oficio_267-2019.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1156/oficio_269-2019.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1143/of-280-cmq.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1162/oficio_284-2019.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1160/oficio_285-2019.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1173/oficio_286-2019.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1161/oficio_288-2019.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1240/oficio_289-2019.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1178/oficio_303-2019.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1187/oficio_camara_no304_-_2019.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1175/oficio_no_305-2019_saude.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1221/of.311-2019.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1287/oficio_no_324-2019_camara.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1372/oficio_349.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1379/oficio_no352-2019_envio_a_camara.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1389/of-353-cmq.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1403/oficio_no_360-2019.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1425/oficio_371-2019.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1438/oficio_no_378-2019.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1453/oficio__3852019_camara_mes_10.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/458/oficio_no_386-2018.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1459/oficio_no_390-2019.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1504/oficio_408-2019_alteracao_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1524/oficio_423-2019.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1529/oficio_no_431-2019_cm_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1548/oficio_no_442019.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2020/1587/oficio_no_444-2019.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/401/of-580-2018-saude.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/439/oficio_09-2019_fornecimento_de_ata_2_quadrimestre_2018.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/476/oficio_no_033-2019.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/477/oficio_no_034-2019.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/487/oficio_semfa_no_122019_ao_legislativo.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/510/oficio__semfa_no_142019_ao_legislativo.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/511/oficio_015-2019.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/584/of-067-cmq.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/674/oficio_no_093-2019-recadastramento_funcional.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/837/oficio_162-2019.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/901/oficio_208-2019.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1186/oficio_camara_no304_-_2019.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1337/oficio_056-2019.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1348/oficio_034_2019_rcl_2o_quadrimestre_de_2019.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1367/oficio_037-2019_-_solicita_ata_da_audiencia_2o__kMF9sys.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1430/oficio_semfa-070-2019._relatorio_de_prev._arrec_1Gu3who.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1450/oficio_n.o_071-2019.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1586/oficio_083-2019.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/502/104.2018_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/504/001.2019_parcelamento_do_periodo_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/507/parecer_002_festa_da_penha.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/508/99.2018_criacao_de_fundo_especial_da_procuradori_hL6HID4.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/557/002.2019_dia_de_nossa_senhora_da_penha.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/558/consorcio_publico_no60.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/581/parecer_licenca_leone.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/582/alteracao_da_lei_1.800.2018_diretrizes_orcamenta_sQY5JK6.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/573/lei_complementar_no_01.2018_estatuto_da_guarda_c_CxlVkym.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/552/pl_06.2019_pre-vestibular.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/583/alteracao_da_lei_1.800.2018_diretrizes_orcamenta_bK3y0b5.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/615/22.2019_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/648/23.2019_denominacao_de_rua_uwU7Bir.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/649/24.2019_revisao_salarial_servidor_publico_zR5N8C7.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/651/01.2019_mocao_de_aplausos_cnec.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/672/02.2019_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/673/25.2019_alteracao_dos__anexos_i_e_iii__da_lei_mu_vNfFZRn.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/691/26.2019_pl_lei_geral_municipal_de_quissama_NOqSPlz.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/694/parecer_pl_27.2019_revisao_de_salarios_empregado_hxqBSgw.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/696/parecer_pl_28.2019_sobre_prorrogacao_de_mais_360_pCPXENA.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/826/02.2019_projeto_de_resolucao_ponto_biometrico.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/832/32.2019_credito_adicional_especial_130.00000.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/833/33.2019_credito_adicional_especial_41.00000_hMKM8O6.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/842/30.2019_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/872/03.2019_projeto_de_resolucao_alteracao_regimento_titulo.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/873/35.2019_criacao_do_programa_jovens_em_acao..pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/886/34.2019_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/911/36.2019_alteracao_do_anexo_i__da_lei_municipal_9_mWRjm95.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/942/40.2019_denominacao_de_rua_u6c8sjz.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/943/37.2019_alteracao_do_anexo_i__da_lei_municipal_1_N3drMaM.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/944/342.2019_-_diversos_-_contas_da_prefeita_2017.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/946/03.2019_projeto_de_decreto_legislativo_-_titulo.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/954/39.2019_alteracao_da_lei_1.714.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/955/002.2019_-_lei_complementar_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/966/04.2019_projeto_de_decreto_legislativo_-_titulo__zhvNAIz.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/967/03.2019_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/985/38.2019_sim.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/986/41.2019_dia_mundial_da_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/987/42.2019_programa_de_habitacao_popular.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/988/43.2019_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1038/02.2019_projeto_de_resolucao_ponto_biometrico.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1040/46.2019_alteracao_da_lei_1448.2015_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1041/48.2019_alteracao_da_lei_1483_-_comades.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1042/49.2019_concessao_de_gratificacao_aos_motoristas.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1043/01.2019_proposta_de_emenda_da_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1044/45.2019_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1046/parecer_emenda_modificativa_02.2019_do_pl_42.2019.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1051/44.2019_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1052/50.2019_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1053/51.2019_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1093/53.2019_revisao_salarial_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1122/54.2019_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1123/55.2019_abertura_de_credito_adicional_especial__jhhGSlO.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1124/parecer_56.2019_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1131/04.2019_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1132/alteracao_de_anexos_i_e_vii_57.2019.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1133/47.2019_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1138/p.d.l_06.2019_afastamento_da_prefeita_por_motiv_ob6CfAp.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1142/03.2019__p.l.c_estatuto_da_guarda_civil_municip_aA3pync.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1179/pl_59.2019_denominacao_da_quadra_de_grama_sinte_ytsA7YN.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1180/pl_58.2019_concessao_de_beneficios.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1216/60.2019_alteracao_da_lei_1.864_de_22_de_julho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1224/parecer_fibromialgia_alterado.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1225/parecer_de_alteracoes_beneficios_eventuais.2019.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1226/61.2019_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1227/05.2019_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1241/62.2019_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1244/63.2019_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1263/64.2019_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1279/pdl_07.2019_contas_do_exercicio_de_2014_octavio_7lbduQh.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1297/parecer_65.2019_MeVzogC.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1298/parecer_66.2019_zY6V3zA.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1299/parecer_68.2019_wRHmFmp.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1316/comissao_regime_proprio_parecer_atual.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1323/parecer_do_plc_004.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1340/69.2019_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1343/70.2019_criacao_do_programa_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1375/parecer_pl_73.2019_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1427/75.2019_criacao_do_fundo_municipal_de_seg._publ_nuHaHeN.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1428/76.2019_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1429/pl_77.2019_alteracao_ppa.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1440/78.2019_apa.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1441/05.2019__p.l.c_estatuto_da_guarda_civil_municip_BrXW2l0.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1442/pl_79.2019_alteracao_da_lei_1870.2019.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1443/06.2019__p.l.c_estatuto_da_guarda_civil_municip_jpcvcFR.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1463/parecer_82.2019_alteracao_da_lei_1.015_de_12_de_wDfkkMB.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1464/parecer__pls_01.2019_ppa.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1465/parecer__pl_83.2019_ldo_certo.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1473/pl_81.2019_auxilio_financeiro_aos_bois_malhadinhos.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1474/pl_80.2019_denominacao_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1475/pl_74.2019_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1508/86.2019_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1509/87.2019_plano_de_cargos_magisterio.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1510/loa_2020.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1517/parecer_mocao_de_aplausos_06.2019_diretores_edu_yuJYDvE.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1518/parecer_91.2019_concessao_de_abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1519/parecer_90.2019_abono_camara.doc" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1520/parecer_85.2019_pl_fiacao.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1521/parecer_89.2019_concessao_gratificacao_junta_medica.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1546/02.2019_alteracao_dos_anexos_da_lei_1.714.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1559/parecer_emenda_impositiva_no_01.2019.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1560/parecer_emenda_impositiva_no_05.2019.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1561/parecer_emenda_impositiva_no_04.2019.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1562/parecer_emenda_impositiva_no_02.2019.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1563/parecer_emenda_impositiva_no_06.2019.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1564/parecer_emenda_impositiva_no_07.2019.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1565/parecer_emenda_impositiva_no_09.2019.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1566/parecer_projeto_de_lei_no_94.2019_dia_da_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1567/parecer_projeto_de_lei_no_93.2019_denominacao_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1568/parecer_emenda_impositiva_no_03.2019.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1569/parecer_emenda_aditiva_no_01.2019.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1570/parecer_emenda_impositiva_no_08.2019.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1582/parecer_emenda_modificativa_08.2019_do_pl_88.2019.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/418/p.decreto_legislativo_001.2019.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/866/ferias_1.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/912/projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/941/projeto_de_decreto_medalha.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/945/projeto_de_decreto_legislativo._003._2019_ref.co_sHqfPTN.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1130/projeto_de_decreto_ferias_prefeita.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1278/pdl_07.2019_contas_do_exercicio_de_2014_octavio_qRtR8RA.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/420/projeto_de_lei_001-2019_concessao_de_parcelament_KnqkxIm.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/449/projeto_de_lei_no_ponto_facultativo_penha.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/462/processo_disciplinar_revisado_2019_1.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/470/projeto_de_lei_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/472/projeto_de_lei_subsidio_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/474/projeto_de_lei_programa_municipal_preparatorio.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/479/projeto_de_lei_que_altera_a_lei_municipal_1015.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/522/pl_008.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/524/projeto_de_lei-auxilio_financeiro_bois_malhadinhos.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/526/projeto_de_lei-concessao_de_auxilio_financeiro_a_ttsj6xs.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/532/projeto_de_lei-programa_jovens_em_acao.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/549/05.2019_concessao_de_subsidio_para_custeio_do_tr_WgEDMQT.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/550/pl_83.2018_consolidacao_da_macrolocalizacao.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/551/04.2019_transporte_coletivo_de_passageiros.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/568/04.2019_transporte_coletivo_de_passageiros.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/569/parecer_emenda_modificativa_01.2019_concessao_de_snmxP53.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/570/parecer_pl_09.2019_concessao_de_auxilio_financei_hJBaV5n.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/572/pl_11.2019_criacao_do_programa_jovens_em_acao..pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/574/pl_97.2018_disciplina_o_servico_de_taxi_no_munic_YHT5vOo.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/575/parecer_pl_10.2019_concessao_de_auxilio_aos_pesc_L9LqjwX.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/593/pl_mensagem_011-2019.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/630/projeto_de_lei-reajuste_2019.doc" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/647/projeto_de_lei_-_altera_a_lei_935-2007.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/665/projeto_de_lei-lei_geral_municipal.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/686/projeto_de_lei_-_prorrogacao_da_lei_n_1231-11.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/706/projeto_de_lei_029.2019-_horto.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/808/projeto_de_lei_quadra_6.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/813/29.2019_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/828/pl_msg_016.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/830/pl_msg_017.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/846/pl_msg018.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/859/projeto_de_lei-agente_mirim.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/875/projeto_de_lei-altera_lei_n_935-2007-educacao.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/880/projeto_de_lei-altera_lei_n_1015-2008_acrescimos_vaga.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/904/projeto_de_lei-altera_a_lei_1714-17.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/916/modelooficial....pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/940/projeto_de_lei-_fibromialgia_-_alterado.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/950/projeto_de_lei_-_revoga_a_lei_1416-2014.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/965/ruamariadapaz.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/991/auta_magaldi.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/992/maria_silvia_rua_ok_kBMiGEY.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/995/projeto_de_lei-conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1007/pl_msg_026.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei-comades.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_gratificacao_motorista_escolar.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1027/jacy_ok.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1029/jose_barcelos_maiapdfok.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1058/projeto_de_lei-suprimentos_de_fundos.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1060/projeto_de_lei-remuneracao_conselheiros_tutelar.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1082/manoel_francisco_das_chagas.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1090/pl_msg_034.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1092/pl_msg_035.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1111/projeto_de_lei-pns_assistente_juridico.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1155/projeto_de_lei-beneficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1168/projeto_de_lei_quadra_grama_sintetica_de_santa__ZzWzmCu.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei-altera_a_lei_1864-19.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1205/pl_msg_040-2019.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1207/pl_msg_041-2019.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1210/pl_msg_042-2019.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1248/projeto_de_lei-altera_a_lei_1861-19.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1255/projeto_de_lei-cras.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1266/projeto_de_lei-ipmq.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1269/projeto_de_lei-concessao_de_vale_transporte.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1291/pl_msg_048.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1310/projeto_de_lei-programa_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1312/projeto_de_lei-condominio_luiz_gonzaga_lemos.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1347/pl_de_24-09-2019_r_67.00000_-_cae_anulacao.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1350/projeto_de_lei_-_ldo_2020_-_versao_scaneada.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1369/projeto_de_lei-fmspt.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1366/pl_msg_056_2019.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1377/pl_alteracao_lei_1719-2017_ppa_-_escaneado.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1414/scanes.zip" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1421/projeto_de_lei_que_altera_a_lei_1870_-_mensagem_h75BsJz.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1436/ciclovia2019certo.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1445/projeto_de_lei_-_auxilio_financeiro_carnaval.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1449/altera_a_lei_n_1015-2008.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1452/pl_alteracao_ldo-2019.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1462/projeto_de_lei._84.2019.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1485/projeto_de_lei_-_fiacao.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1489/pl_msg_066.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1496/projeto_de_lei_plano_cargos_magisterio.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1491/pl_loa_2020_-_digitalizada.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1494/projeto_de_lei_gratificacao_junta_medica.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1505/projeto_de_lei_abono_natalinocerto.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1514/projeto_de_lei_abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1512/projeto_de_lei_que_altera_a_lei_1714-2017.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1536/pl_dnominacao_da_ponte_nq0n37X.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1539/pl_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1541/pl_selo_de_excelencia.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1575/projeto_de_lei-comdimq.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/515/lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/877/projeto_de_lei-lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1085/projeto_de_lei-altera_a_lei_complementar_n_004.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1270/projeto_de_lei_complementar-regime_juridico_est_RzlScKa.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1308/projeto_de_lei_complementar_05-2019.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1314/projeto_de_lei_complementar-altera_o_anexo_i_da_6vwPFvd.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/633/mocao_de_aplausos_-_01_-_2019.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/644/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/923/mocao_de_aplausos_ciep_77XzN6k.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1121/mocao_de_aplausos_regional_de_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1212/projeto_de_mocao_de_aplausos_a_jose_francisco_d_925hCQC.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1507/mocao_de_aplausos_ZteZ6kG.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/579/licenca_-_leone_rev_i5i3vrN.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/812/resolucao_ponto_biometrico_pronta_1.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/864/titulo_cidadao_quissaense.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1036/02.2019_projeto_de_resolucao_ponto_biometrico.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1439/anexo_oficio_no_378-2019_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1533/projeto_de_lei_substitutivo_que_altera_a_lei_1714-2017.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/460/13_e_ferias_vereador.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/684/port.17.228.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/613/requerimento_retirada_e_arquivamento_proj._lei_003-2019.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/618/requerimento_luiz_de_acil.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/676/requerimento_de_informacoes_dvalone_9.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/932/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1218/retirada_de_proposicao.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1300/requerimento_pdf.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1404/requrimento_xande_02_SMEE4gu.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1405/requrimentoluiz_de_acil_01_xttV5rs.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1413/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1426/requerimento_led.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/898/relatorio_do_primeiro_quadrimestre_de_2019.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1326/relatorio_desempenho_fiscal_2o_quad._2019.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/958/23.12_demonstracao_das_mutacoes_no_patrimonio_liquido.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/959/61_parecer_do_conselho_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/960/item_74_certificado_de_validacao.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/961/item_75_relatorio_da_controladoria.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/962/item_76_relatorio_certificado_da_auditoria.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/963/item_77_acompanhamento_das_determinacoes_e_recomendacoes.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/964/74_75_76_77_declaracao_e_recibos_de_envio_do_con_7QTowKq.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1061/oficio_no_249-2019_de_emcaminhamento.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1062/item_23.08_-_balanco_financeiro.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1063/item_23.09_balanco_patrimonial.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1064/item_23.10_-_demostrativos_das_variacoes_patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1065/item_23.11_-_demostrativos_do_fluxo_de_caixa.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1066/item_23.12_-_demostracao_das_mutacoes_no_patrim_hwl5Xf4.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1067/item_23.13_-_anexo_16_consolidado.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1068/item_23.14___anexo_17_consolidado.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1069/item_24.01_-_balancete_contabil_analitico_consolidado.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1070/item_24.2_-_balancete_contabil_consolidado.zip" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1071/item__25_-_demostrativo_contabil_analitico_cons_RnUfChd.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1072/item_26_-demostrativos_contabeis_-_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1073/item_30_-_demostrativos_contabeis_-_fundo_munic_mGFx6fB.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1074/notas_explicativas_retificadoras.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/982/comissoes__permanentes_de_2019_segunda_gggg.doc" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/984/retorno_do__vereador_titular.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1424/canal.zip" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/997/projeto_de_lei-proposta_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/882/of_43502_2018_cso.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/885/voto_gc-6.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1030/808230-2016_14_2.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1031/of_16637_2019_cso1.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1032/808230-2016_15_1.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1176/prestacao_de_contas_de_ordenador_de_despesa_-_pmq.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1239/of_22361_2019_cso1.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1264/oficio_22361.tce.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1055/relatorio_avaliacao_ppa_2018-2021_ano_-_2018.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1328/oficio_60-2019_-_processo_094-2019.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1334/oficio_062-2019_sindicato_-_proc_096-2019.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1351/-memo_012019.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1361/proj_de_lei__prev._emendas.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1362/proj_de_lei__c.04.19.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1479/oficio_resposta_semas_149-2019.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1535/emenda_impositiva_001.2019_leone.._Tx8djDa.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1537/emenda_impositiva_aJyrpzZ.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1538/emenda_impositiva_luciano_8KJhYK9.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1542/calico_emenda_impositiva_004._2019_2020.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1543/emenda_5.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1544/emenda_6.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1545/emenda_impositiva_-xande.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1556/emenda_impositiva_alexandra.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/1557/emenda_impositiva_marcos.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/8271/ata_da_sessao_que_aprovou_as_contas_da_pmq_exerc._2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="136.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>