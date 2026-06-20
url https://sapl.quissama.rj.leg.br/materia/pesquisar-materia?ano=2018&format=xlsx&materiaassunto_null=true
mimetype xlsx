--- v0 (2025-12-10)
+++ v1 (2026-06-20)
@@ -54,3704 +54,3704 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AS</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>SESSÃO DE ATA - SA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/3/05092018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/3/05092018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 05 de sembro de 2018.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/4/06092018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/4/06092018.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DO DIA 6 DE SETEMBRO DE 2018</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/5/12092018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/5/12092018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 12 de de setembro de 2018</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/6/13092018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/6/13092018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 13 de setembro de 2018</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/31/19092018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/31/19092018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão ordinária realizada aos 19 dias do mês de setembro de 2018</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/</t>
+    <t>http://sapl.quissama.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Ata da Sessão ordinária realizada aos 20 dias do mês de setembro de 2018</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/58/26092018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/58/26092018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária dos dias 26.09.2018</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/60/27092018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/60/27092018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 27.09.2018</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/110/03102018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/110/03102018.pdf</t>
   </si>
   <si>
     <t>Ata da sessão ordinária do dia 03-10-2018</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/111/04102018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/111/04102018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada em 04-10-2018</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/112/04102018_-_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/112/04102018_-_extra.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária em 04-10-2018</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/126/10102018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/126/10102018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 10-10-2018</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/128/11102018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/128/11102018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 11.10.2018</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/148/ata_da_sessao_ordinaria_realizada_aos_04_dia_do__lbY6Sts.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/148/ata_da_sessao_ordinaria_realizada_aos_04_dia_do__lbY6Sts.odt</t>
   </si>
   <si>
     <t>Ata  da Sessão Ordinária do dia 17/10/2018</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/149/18102018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/149/18102018.pdf</t>
   </si>
   <si>
     <t>Ata da sessão Ordinária do dia 18/10/2018</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/150/18102018_-_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/150/18102018_-_extra.pdf</t>
   </si>
   <si>
     <t>Ata da  Sessão Extraordinária do dia 18/10/2018</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/162/24102018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/162/24102018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada aos 24/10/2018</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/163/25102018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/163/25102018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada aos 25/10/2018</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/178/01112018_-_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/178/01112018_-_extra.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 01 de novembro de 2018</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/179/01112018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/179/01112018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 01 de novembro de 2018</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/180/31102018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/180/31102018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada aos 31 de outubro de 2018</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/214/07112018_3VwM34w.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/214/07112018_3VwM34w.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária realizada aos 07/11/2018</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/213/08112018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/213/08112018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 08/11/2018</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/232/14112018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/232/14112018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão ordinária do dia 14-11-2018</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/250/21112018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/250/21112018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 21 - 11 - 2018</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/253/22112018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/253/22112018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 22 - 11- 2018</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/254/22112018_-_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/254/22112018_-_extra.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 22-11-2018</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/277/28112018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/277/28112018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 28-11-2018</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/298/29112018_-_extra.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/298/29112018_-_extra.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 29-11-2018</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/299/29112018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/299/29112018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 29-11-2018</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/310/05122018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/310/05122018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 05-12-2018</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/348/06122018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/348/06122018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 06-12-2018</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/349/12122018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/349/12122018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 12-12-2018</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/355/13122018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/355/13122018.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 13-12-2018</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>AMCS</t>
   </si>
   <si>
     <t>Associação de Moradores e A. do Canto da Saudade</t>
   </si>
   <si>
     <t>Associação de Moradores do C. da Saudade</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/350/oficio_56_assoc_canto_da_saudade.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/350/oficio_56_assoc_canto_da_saudade.pdf</t>
   </si>
   <si>
     <t>Ofício nº56/2018 da Associação de Moradores do Canto da Saudade. em agradecimento dos Edis da Câmara M de Quissamã.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>Balancete CMQ</t>
   </si>
   <si>
     <t>Contabilidade CMQ</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/131/balancete.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/131/balancete.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, balancete financeiro, plano de contas e conciliação bancária do mês setembro de 2018.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/224/balancete_cmq_outubro2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/224/balancete_cmq_outubro2018.pdf</t>
   </si>
   <si>
     <t>Balancete de despesa, balancete financeiro, plano de contas e conciliação bancária do mês outubro de 2018.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/318/novembro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/318/novembro.pdf</t>
   </si>
   <si>
     <t>PLANO DE CONTAS , BALANCETE DE DESPESA, BALANCETE FINANCEIRO E CONCILIAÇÃO BANCARIA DO MES DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Balancete do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/108/balancete_do_mes_de_setembro_de_2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/108/balancete_do_mes_de_setembro_de_2018.pdf</t>
   </si>
   <si>
     <t>BALANCETES DA RECEITA E DESPESA DO SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/206/balancetes.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/206/balancetes.pdf</t>
   </si>
   <si>
     <t>BALANCETES DE DESPESA E RECEITA - OUTUBRO/2018</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Coordenadoria de Contabilidade</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/296/balancetee_pmq_receita_e_despesa_mes_de_novembro_de_2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/296/balancetee_pmq_receita_e_despesa_mes_de_novembro_de_2018.pdf</t>
   </si>
   <si>
     <t>Balancete da Receita referente ao mês de Novembro de 2018.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Certidão de Arrecadação</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/207/certidao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/207/certidao.pdf</t>
   </si>
   <si>
     <t>CERTIDÃO N° 010/2018</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/295/certidao_do_mes_11_de_2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/295/certidao_do_mes_11_de_2018.pdf</t>
   </si>
   <si>
     <t>Certidão de Arrecadação referente ao mês de Novembro de 2018.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
     <t>SEMED</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/106/olesq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/106/olesq.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA AS OLIMPÍADAS ESCOLARES DE QUISSAMÃ 2018, QUE ACONTECERÁ NOS DIAS 19 A 25 DE OUTUBRO ÀS 12H 30, NO GINÁSIO POLIESPORTIVO WALTH MILER PESSANHA.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/136/1_razoes_de_defesa_proc_211.233-3.18-merged_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/136/1_razoes_de_defesa_proc_211.233-3.18-merged_1.pdf</t>
   </si>
   <si>
     <t>RAZÕES DE DEFESA _x000D_
 PROC. 211.233-3/2018</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/146/razoes_de_defesa_proc.tce-rj_no_211.233-3.2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/146/razoes_de_defesa_proc.tce-rj_no_211.233-3.2018.pdf</t>
   </si>
   <si>
     <t>RAZÕES DE DEFESA</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/226/termo_de_transmissao_cargo_de_prefeito.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/226/termo_de_transmissao_cargo_de_prefeito.pdf</t>
   </si>
   <si>
     <t>TERMO DE TRANSMISSÃO DO CARGO DE PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/173/oficio_caixa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/173/oficio_caixa.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE REPASSE CELEBRADO ENTRE O MUNICÍPIO DE QUISSAMÃ E A CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/243/anexo_1_-_mapa_geral_de_delimitacao_dos_bairros__iOZM3YN.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/243/anexo_1_-_mapa_geral_de_delimitacao_dos_bairros__iOZM3YN.pdf</t>
   </si>
   <si>
     <t>ANEXO I - MAPA GERAL DE DELIMITAÇÃO DOS BAIRROS</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/247/camara_dos_dep._informacoes.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/247/camara_dos_dep._informacoes.pdf</t>
   </si>
   <si>
     <t>Informações da Câmara dos Deputados referente a transferência de recursos da União para o município de Quissamã.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>EMENDAS E SUBEMENDAS</t>
   </si>
   <si>
     <t>CJRFOOSP - Com J. e Redação Fin e Orçamentos,Obras e Serv pub</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/190/parecer_emenda_supressiva_059_ldo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/190/parecer_emenda_supressiva_059_ldo.pdf</t>
   </si>
   <si>
     <t>Emenda supressiva ao §4° do artigo 10 do Projeto de Lei n° 059 de 28 de setembro de 2018 que dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária do exercício fiscal de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/169/emenda_aditiva.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/169/emenda_aditiva.odt</t>
   </si>
   <si>
     <t>Emenda aditiva ao art. 20 do Projeto de Lei n°  59 de 28 de setembro de 2018 que dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária do exercício fiscal de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>LUIZ DE ACIL</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/372/luiz_carlos_-_emenda_parlamentar_1_2.doc</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/372/luiz_carlos_-_emenda_parlamentar_1_2.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 087/2018 REFERENTE À LEI ORÇAMENTÁRIA DO MUNICÍPIO DE QUISSAMÃ PARA O EXERCÍCIO FISCAL DE 2019.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>CALICO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/371/emenda_03._orcamento.2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/371/emenda_03._orcamento.2018.pdf</t>
   </si>
   <si>
     <t>Aquisição de mamógrafo para o Hospital Municipal Mariana Maria de Jesus.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>LUCIANO PESSANHA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/375/emenda_aditiva_202019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/375/emenda_aditiva_202019.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei nº 087/2018, referente à Lei Orçamentária do município de Quissamã para o Exercício Fiscal de 2019.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>XANDE MORENO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/383/emenda_2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/383/emenda_2018.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação da ponte localizada no trecho entre as localidades de Canto de Santo Antônio e Paraíso.                                                                                                        Aquisição de mamógrafo para o Hospital Municipal Mariana Maria de Jesus.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>CHIQUINHO ARUÉ</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/384/emenda_aditiva_ao_projeto_de_lei_2018_-_arue.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/384/emenda_aditiva_ao_projeto_de_lei_2018_-_arue.pdf</t>
   </si>
   <si>
     <t>Aquisição de mamógrafo para o Hospital Municipal Mariana Maria de Jesus._x000D_
 Construção de praça com brinquedos infantis na localidade do Machado.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>LEONE CORDEIRO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/386/emenda_parlamentar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/386/emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei nº 087/2018 referente à Lei Orçamentária do município de Quissamã para o Exercício Fiscal de 2019.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>PLENÁRIO - P</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/388/emenda_aditiva_8-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/388/emenda_aditiva_8-2018.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva de autoria do Vereador Marcos da Silva, referente a Ampliação do Hospital.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>ALEXANDRA MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/389/emenda_aditiva_9-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/389/emenda_aditiva_9-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 9/2018 , de autoria da Vereadora Alexandra Moreira, referente a Ampliação do Hospital Municipal Mariana Maria de Jesus.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/390/emenda_aditiva_10-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/390/emenda_aditiva_10-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 10/2018, de autoria do Vereador Cássio Reis, referente va aquisição de um Mamógrafo para o Hospital Municipal Mariana Maria de Jesus.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/300/projeto_de_emenda_a_lei_loa_1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/300/projeto_de_emenda_a_lei_loa_1.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao inciso I do artigo 5° do Projeto de Lei n° 087/ 2018 que estima a_x000D_
 receita e fixa a despesa do Município para o exercício de 2018, passando a ter a seguinte_x000D_
 redação.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/170/emenda_supressiva.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/170/emenda_supressiva.odt</t>
   </si>
   <si>
     <t>Emenda supressiva ao §4° do art. 10 do Projeto de Lei n° 059 de 28 de setembro de 2018 que dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária do exercício fiscal de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/2/ind_0095-2018.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/2/ind_0095-2018.odt</t>
   </si>
   <si>
     <t>Reforma dos sanitários públicos do Balneário de João Francisco.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/13/indicacao_2018_internet.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/13/indicacao_2018_internet.odt</t>
   </si>
   <si>
     <t>Instalação de Ponto de Internet nas localidades: Sítio Boa Vista, Sítio Santa Luzia, Santa Catarina e Bacural.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>CÁSSIO REIS</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/16/indicacao_kit_de_brinquedos.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/16/indicacao_kit_de_brinquedos.odt</t>
   </si>
   <si>
     <t>Que junto a Coordenadoria Especial de Esporte e Juventude, disponibilize um Kit móvel de brinquedos adaptados para portadores de necessidades especiais</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/23/aline_1.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/23/aline_1.odt</t>
   </si>
   <si>
     <t>Solicitação de aquisição de um trailler itinerante para a Coordenadoria de Segurança Pública, Trânsito e Guarda Municipal.Trata-se um trailer itinerante, que irá atuar prioritariamente em locais com grande concentração de pessoas.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/33/indicacao_acessibilidade_praia.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/33/indicacao_acessibilidade_praia.pdf</t>
   </si>
   <si>
     <t>Indicação nº 100 Que viabilize a acessibilidade nas praias municipais com a colocação de equipamento que permita o acesso aos portadores de necessidades especiais.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/42/indicacao_bicicletas_compartilhadas.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/42/indicacao_bicicletas_compartilhadas.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que instaure estações de bicicletas compartilhadas no município.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/44/indicacao_sinais_sonoros.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/44/indicacao_sinais_sonoros.odt</t>
   </si>
   <si>
     <t>Aquisição/manutenção dos sinalizadores sonoros e visual, para os estacionamentos públicos da Prefeitura Municipal de Quissamã.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/46/indicacao_tv_digital.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/46/indicacao_tv_digital.odt</t>
   </si>
   <si>
     <t>Sinal Digital</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/47/indicacao_iluminacao_bacurau.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/47/indicacao_iluminacao_bacurau.odt</t>
   </si>
   <si>
     <t>Serviço de Manutenção da Iluminação Pública na localidade do Bacurau.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_101_valao_do_sito_de_quissama.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_101_valao_do_sito_de_quissama.odt</t>
   </si>
   <si>
     <t>limpeza do valão do Sitio de Quissamã</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_-_balanca_no_machado_1.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_-_balanca_no_machado_1.odt</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA BALANÇA COMUNITÁRIA PARA PESO DE GADO NA LOCALIDADE DO MACHADO.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_home_care.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_home_care.odt</t>
   </si>
   <si>
     <t>Indicação para criação o sistema de atendimento domiciliar a pacientes acamados – conhecido como home care.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_109.2018_luiz.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_109.2018_luiz.odt</t>
   </si>
   <si>
     <t>Academia ao ar livre Barra do Furado</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/71/ind_0003-2018.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/71/ind_0003-2018.odt</t>
   </si>
   <si>
     <t>Viabilização da manutenção da estrada que liga o centro da cidade à localidade de Barra do Furado.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/84/indicacao_oficio_carro_caeeq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/84/indicacao_oficio_carro_caeeq.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo que disponibilize um carro de passeio com um profissional monitor ou auxiliar cuidador, para atender as necessidades do CAEEQ.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/99/indicacao_praca_imbiu.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/99/indicacao_praca_imbiu.odt</t>
   </si>
   <si>
     <t>Construção de uma praça na localidade do Imbiú.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/118/ind_0004-2018.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/118/ind_0004-2018.odt</t>
   </si>
   <si>
     <t>Solicitação de reconstrução do abrigo de passageiros para o trevo que fica entre as localidades de Manoel Gomes, Vento e Trindade, na RJ 178.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/124/indicacao_reforma_da_praca_de_machadinha_e_const_etmNp1q.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/124/indicacao_reforma_da_praca_de_machadinha_e_const_etmNp1q.odt</t>
   </si>
   <si>
     <t>Reforma na Praça e construção de banheiro público do Quiosque na localidade de Machadinha.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/125/indicacao_reforma_da_arquibancada_e_instalacao_e_D6NQwTP.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/125/indicacao_reforma_da_arquibancada_e_instalacao_e_D6NQwTP.odt</t>
   </si>
   <si>
     <t>Reforma nas arquibancadas e reparos na iluminação do Estádio Municipal.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/127/indicacao_arborizacao_e_saida_de_emergencia_do_c_lBNdjcg.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/127/indicacao_arborizacao_e_saida_de_emergencia_do_c_lBNdjcg.odt</t>
   </si>
   <si>
     <t>Arborização e colocação de uma saída de emergência no Campo de Futebol de Santa Catarina.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/129/ind_0005-2018.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/129/ind_0005-2018.odt</t>
   </si>
   <si>
     <t>Viabilização da construção de um abrigo de passageiros na localidade de Morrinhos, mas precisamente no trecho conhecido como Quelemente.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/130/ind_0006-2018.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/130/ind_0006-2018.odt</t>
   </si>
   <si>
     <t>Solicitação de plantio de árvores frutíferas no acostamento desde o trevo da Piedade até a localidade de Canto de Santo Antônio.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/132/indicacao_fossa_casa_de_artes.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/132/indicacao_fossa_casa_de_artes.odt</t>
   </si>
   <si>
     <t>Solicitação de atendimento  com mais frequência do caminhão suga tudo  na Casa de Artes de Machadinha.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/133/indicacao_de_reforma_ou_demolicao_da_casa_da_bom_CF2pVG4.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/133/indicacao_de_reforma_ou_demolicao_da_casa_da_bom_CF2pVG4.odt</t>
   </si>
   <si>
     <t>Reforma ou demolição da Casa da bomba em Caxias, na Ribeira.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_reforma_guarita_da_praia_de_joao_francisco.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_reforma_guarita_da_praia_de_joao_francisco.odt</t>
   </si>
   <si>
     <t>Reforma da Guarita da Praia de João Francisco.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/135/ind_0007-2018.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/135/ind_0007-2018.odt</t>
   </si>
   <si>
     <t>Solicitação de construção de um abrigo de passageiros próximo a residência do senhor Marinho e do senhor Zé Cigano, para atender os moradores das localidades do Arrozal, Ponta Grande e Canto de Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_caminhao_pipa_bacurau.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_caminhao_pipa_bacurau.odt</t>
   </si>
   <si>
     <t>Serviço de atendimento do caminhão pipa com mais frequência na localidade do Bacurau.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/145/muro_do_ciep.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/145/muro_do_ciep.odt</t>
   </si>
   <si>
     <t>Construção de muro no Ciep</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/151/indicacao_reforma_das_janelas_e_portas_da_casa_d_6PxqEZP.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/151/indicacao_reforma_das_janelas_e_portas_da_casa_d_6PxqEZP.odt</t>
   </si>
   <si>
     <t>Solicito Substituição ou reforma das portas e janelas na Casa de Artes de Machadinha.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_manilhas_santa_catarina.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_manilhas_santa_catarina.odt</t>
   </si>
   <si>
     <t>Sistema de drenagem com manilhas de concreto para a localidade de Santa Catarina.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_de_reforma_praca_do_carandiru.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_de_reforma_praca_do_carandiru.odt</t>
   </si>
   <si>
     <t>Reforma da Praça do Conjunto Habitacional Luiz Gonzaga Lemos</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_de_reforma_praca_do_carandiru.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_de_reforma_praca_do_carandiru.odt</t>
   </si>
   <si>
     <t>Reforma da Praça do Conjunto Habitacional Luiz Gonzaga Lemos.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/167/ind_0009-2018.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/167/ind_0009-2018.odt</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto a Secretaria competente, viabilize atender o pedido da Promotoria de Justiça de Carapebus/Quissamã, de providenciar uma equipe técnica para o Conselho Tutelar.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_substituicao_dos_bancos_da_rodoviaria__9R4LQTj.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_substituicao_dos_bancos_da_rodoviaria__9R4LQTj.odt</t>
   </si>
   <si>
     <t>Substituição dos bancos de concreto da Rodoviária de Caxias e melhorias nos banheiros.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/183/indicacao_circuito_teatral.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/183/indicacao_circuito_teatral.pdf</t>
   </si>
   <si>
     <t>Promoção de Circuito de Teatro: Histórias e Lendas de Quissamã, nas escolas públicas e privadas do município.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_de_nomes_de_logradouros_em_santa_catarina.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_de_nomes_de_logradouros_em_santa_catarina.odt</t>
   </si>
   <si>
     <t>Indicação de nomes de logradouros públicos no bairro de Santa Catarina</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/196/muro_do_ciep.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/196/muro_do_ciep.odt</t>
   </si>
   <si>
     <t>construção de muro de cimento no ciep</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/222/ind_0012-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/222/ind_0012-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de uma ciclovia da localidade da Penha ao Balneário de João Francisco.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/231/indicacao_-_isolamento_do_casarao_machadinha.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/231/indicacao_-_isolamento_do_casarao_machadinha.odt</t>
   </si>
   <si>
     <t>Solicitação de isolamento do Casarão de Machadinha</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_construcao_de_banheiro_publico_na_ilha_3u23dE6.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_construcao_de_banheiro_publico_na_ilha_3u23dE6.odt</t>
   </si>
   <si>
     <t>Solicitação de construção de um banheiro público na Praia de João Francisco, na Ilha da Fantasia.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_reforma_do_trevo_de_sao_jose_sentido_m_iNgoE5Z.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_reforma_do_trevo_de_sao_jose_sentido_m_iNgoE5Z.odt</t>
   </si>
   <si>
     <t>Solicitação de reforma do Trevo de São José sentido Mandiquera e também que seja aplicada uma pintura com tinta refletiva.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/238/indicacao_tapa_buracos_de_santa_catarina_a_machadinha.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/238/indicacao_tapa_buracos_de_santa_catarina_a_machadinha.odt</t>
   </si>
   <si>
     <t>Solicitação de recapeamento asfáltico da localidade de Santa Catarina a Machadinha.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_caminhao_pipa_boa_vista.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_caminhao_pipa_boa_vista.odt</t>
   </si>
   <si>
     <t>Caminhão de suga fossa com maior frequência na localidade do Sítio Boa Vista.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_reposicao_de_brinquedos_conjunto_habitacional.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_reposicao_de_brinquedos_conjunto_habitacional.odt</t>
   </si>
   <si>
     <t>Reposição de brinquedos na Comunidade do Conjunto Habitacional Luiz Gonzaga Lemos.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/260/indicao_da_dedetizacao_da_guarda_municipal_de_quissama.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/260/indicao_da_dedetizacao_da_guarda_municipal_de_quissama.pdf</t>
   </si>
   <si>
     <t>Solicitação de dedetização na sede da Guarda Municipal de Quissamã</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/273/indicacao_abono_natalino.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/273/indicacao_abono_natalino.odt</t>
   </si>
   <si>
     <t>Concessão de Abono Natalino aos Servidores Públicos da Prefeitura de Quissamã.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/287/ind_0013-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/287/ind_0013-2018.pdf</t>
   </si>
   <si>
     <t>Viabilização da construção de um sanitário público na praça e a cobertura da quadra esportiva da localidade do Sítio Boa Vista.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/290/indicacao_ginastica_penha.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/290/indicacao_ginastica_penha.pdf</t>
   </si>
   <si>
     <t>Aulas de Ginástica popular no bairro Penha.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_reforma_do_banheiro_da_igreja_catolica.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_reforma_do_banheiro_da_igreja_catolica.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma dos sanitários públicos, que se localizam ao lado da Igreja Nossa Senhora da Boa Morte, na localidade de Barra do Furado</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao_projeto_botinho.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao_projeto_botinho.pdf</t>
   </si>
   <si>
     <t>Projeto Botinho</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao_placas_com_nomes_de_ruas_nos_bairros_c_FZnqWql.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao_placas_com_nomes_de_ruas_nos_bairros_c_FZnqWql.pdf</t>
   </si>
   <si>
     <t>solicitação da instalação de placas com nomes de ruas dos bairros Ribeira, Caxias, Centro e Barra do Furado.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/320/ind_0014-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/320/ind_0014-2018.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto a Coordenação Especial de Esporte e Juventude, estude a possibilidade de incluir a localidade Sítio Boa Vista no cronograma da Ginástica Popular.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/321/ind_0015-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/321/ind_0015-2018.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto a Secretaria de Obras, Serviços Públicos e Urbanismo, realize o serviço de roçada no bairro Engenho Central.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_colocacao_de_asfalto_em_2_ruas_em_sant_zUUiZSm.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_colocacao_de_asfalto_em_2_ruas_em_sant_zUUiZSm.pdf</t>
   </si>
   <si>
     <t>Solicitação de pavimentação asfáltica na Rua Belizário Antônio de Souza e na Rua Alevino Pereira.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/325/indicacao_enfeites_natalinos_em_barra_do_furado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/325/indicacao_enfeites_natalinos_em_barra_do_furado.pdf</t>
   </si>
   <si>
     <t>Solicitação de colocação de motivos/enfeites natalinos no bairro de Barra do Furado.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao_iluminacao_barra_do_furado.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao_iluminacao_barra_do_furado.pdf</t>
   </si>
   <si>
     <t>revisar a parte elétrica que ilumina as ruas do bairro de Barra do Furado.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/352/ind_0017-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/352/ind_0017-2018.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto a Secretaria competente, viabilize a colocação de uma placa  no trevo da Penha e outra no KM 50, indicando o caminho para a Praia do Visgueiro.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/353/ind_0016-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/353/ind_0016-2018.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto a Coordenadoria Especial de Cultura e Lazer, inclua as localidades de Pindobas e Morro alto no cronograma do Projeto Cinema na Praça.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_oficina_de_surf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_oficina_de_surf.pdf</t>
   </si>
   <si>
     <t>Criação da Oficina de construção de pranchas de Surf de madeira, no bairro de Barra do Furado.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/361/indicacao_bicicletario_ekT0sOc.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/361/indicacao_bicicletario_ekT0sOc.pdf</t>
   </si>
   <si>
     <t>Disponibilizar bicicletário na Rodoviária de Caxias</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/362/indicacao_obstrucao_nas_praias_NZOFmCa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/362/indicacao_obstrucao_nas_praias_NZOFmCa.pdf</t>
   </si>
   <si>
     <t>Obstrução nas partes de areias em nossas praias, em locais movimentados.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/364/indicacao_reforma_da_guarita_guarda-vida.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/364/indicacao_reforma_da_guarita_guarda-vida.odt</t>
   </si>
   <si>
     <t>Solicitação de reforma e pintura das guaritas de guarda-vidas da Praia de João Francisco, com colocação de fechamento lateral com meia parede e no fundo fechamento completo. Também solicito que estude a possibilidade de colocação de corrimão para que o guarda-vida tenha um apoio ao subir e descer._x000D_
 	Venho solicitar a construção de guaritas para guarda-vidas nas Praias do Visgueiro e na Praia de João Francisco, nas Casuarinas.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/365/ind_0018-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/365/ind_0018-2018.pdf</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que junto a Secretaria competente, que estude a possibilidade de reinstalar o bebedouro no coreto da Praça Brigadeiro José Caetano.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/377/indicacao_cinema_machado_161.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/377/indicacao_cinema_machado_161.pdf</t>
   </si>
   <si>
     <t>Indica a Excelentíssima Prefeita Municipal de Quissamã/RJ, a Sra. Maria de Fátima Pacheco, que estude a possibilidade junto com a Coordenadoria Especial de Cultura e Lazer, que inclua a localidade do Machado no cronograma do Projeto Cinema na Praça.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/378/indicacao_abrigo_de_passageiros_machado_162.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/378/indicacao_abrigo_de_passageiros_machado_162.pdf</t>
   </si>
   <si>
     <t>Reforma do abrigo de passageiros na Entrada do Machado (entrada após a Lagoa Feia).</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Leis Sancionadas</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/347/decreto_2.584-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/347/decreto_2.584-2018.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2.584/2018</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/345/decreto_2.583-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/345/decreto_2.583-2018.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2.583/2018</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/343/decreto_2.582-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/343/decreto_2.582-2018.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2.582/2018</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/341/decreto_2.581-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/341/decreto_2.581-2018.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2.581/2018</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/339/decreto_2.580-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/339/decreto_2.580-2018.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2.580/2018</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/333/decreto_2.579-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/333/decreto_2.579-2018.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2.579/2018</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/322/decreto_2.578-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/322/decreto_2.578-2018.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2.578/2018</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/283/lei_1789-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/283/lei_1789-2018.pdf</t>
   </si>
   <si>
     <t>Lei nº 1789/2018</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/293/lei_1790-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/293/lei_1790-2018.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1790/2018</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/334/lei_1791-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/334/lei_1791-2018.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1791/2018</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/335/lei_1792-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/335/lei_1792-2018.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1792/2018</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/336/lei_1793-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/336/lei_1793-2018.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1793/2018</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/337/lei_1794-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/337/lei_1794-2018.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1794/2018</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/338/lei_1795-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/338/lei_1795-2018.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1795/2018</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/340/lei_1796-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/340/lei_1796-2018.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1796/2018</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/342/lei_1797-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/342/lei_1797-2018.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1797/2018</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/344/lei_1798-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/344/lei_1798-2018.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1798/2018</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/346/lei_1799-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/346/lei_1799-2018.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1799/2018</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/413/lei-1814.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/413/lei-1814.pdf</t>
   </si>
   <si>
     <t>LEI N° 1814/2018</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/414/lei-1815.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/414/lei-1815.pdf</t>
   </si>
   <si>
     <t>LEI N° 1815/2018</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/415/lei-1816.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/415/lei-1816.pdf</t>
   </si>
   <si>
     <t>LEI N° 1816/2018</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/416/lei-1817.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/416/lei-1817.pdf</t>
   </si>
   <si>
     <t>LEI N° 1817/2018</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>MENSAGEM</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/24/mensagem_026.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/24/mensagem_026.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 026/2018 QUE  ENCAMINHA O PROJETO Nº 034/2018  DE AUTORIA DO EXECUTIVO.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/9/mensagem.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/9/mensagem.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 0039/2018 QUE ENCAMINHA O PROJETO DE LEI Nº 051/2018 DE AUTORIA DO EXECUTIVO.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/26/mensagem_040.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/26/mensagem_040.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 040/2018, DE AUTORIA DO EXECUTIVO QUE ENCAMINHA O PROJETO DE LEI Nº 055/2018 QUE AUTORIZA A ABERTURA DE CRÉDITO  SUPLEMENTAR NA IMPORTÂNCIA DE R$1.581.350,00.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/29/mensagem_041.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/29/mensagem_041.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 041/2018 DE AUTORIA DO EXECUTIVO, QUE ENCAMINHA O PROJETO DE LEI Nº 056/2018.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/11/mensagem_042.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/11/mensagem_042.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 042/2018 DE AUTORIA DO EXECUTIVO QUE ENCAMINHA O PROJETO DE LEI Nº 053/2018.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>MENSAGEM Nº 043/2018, DE AUTORIA DO EXECUTIVO QUE ENCAMINHA O PROJETO DE LEI Nº 054/2018.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/34/mensagem_044.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/34/mensagem_044.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 044/2018, QUE ENCAMINHA O PROJETO DE LEI Nº 057/2018,  DE AUTORIA DO EXECUTIVO.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/40/mensagem-045-altera_lei_1395-13-pai.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/40/mensagem-045-altera_lei_1395-13-pai.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1395 de 19 de dezembro de 2013.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/82/mensagem-046-abono_de_complementacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/82/mensagem-046-abono_de_complementacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO DE COMPLEMENTAÇÃO, AOS SERVIDORES EFETIVOS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/54/mensagem-047-ldo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/54/mensagem-047-ldo.pdf</t>
   </si>
   <si>
     <t>LDO - LEI DE DIRETRIZES ORÇAMENTÁRIAS</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/56/mensagem-048-cidennf.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/56/mensagem-048-cidennf.pdf</t>
   </si>
   <si>
     <t>CONSÓRCIO DE DESENVOLVIMENTO DO NORTE E NOROESTE FLUMINENSE - CIDENNF</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/78/mensagem-049-credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/78/mensagem-049-credito_suplementar.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 3.900.000,00</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/100/mensagem_052.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/100/mensagem_052.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 052/2018</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/103/mensagem_051.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/103/mensagem_051.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 051/2018</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/117/mensagem-052-credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/117/mensagem-052-credito_suplementar.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 1.928.000,00</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/119/mensagem-054-credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/119/mensagem-054-credito_suplementar.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 054/2018</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/121/mensagem-055-credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/121/mensagem-055-credito_suplementar.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 0055/2018</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/172/mensagem-057-proeis.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/172/mensagem-057-proeis.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 57/2018, TERMO DE COOPERAÇÃO TÉCNICA ENTRE O MUNICÍPIO DE QUISSAMÃ E A SECRETARIA DE ESTADO DE SEGURANÇA - PROEIS</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/193/mensagem-059-cred.suplementar_r_320.00000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/193/mensagem-059-cred.suplementar_r_320.00000.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 0059/2018 - CRÉDITO SUPLEMENTAR R$ 320.000,00</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/186/mensagem-060-cred.ad.especial_r_620.00000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/186/mensagem-060-cred.ad.especial_r_620.00000.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 0060/2018 - CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 620.000,00</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/188/mensagem-061-cred.suplementar_r_300.00000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/188/mensagem-061-cred.suplementar_r_300.00000.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 0061/2018 - CRÉDITO SUPLEMENTAR R$ 300.00,00</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/219/mensagem-062-credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/219/mensagem-062-credito_suplementar.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 0062/2018</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/199/mensagem-063-altera_lei_1395-18.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/199/mensagem-063-altera_lei_1395-18.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 063/2018 - ALTERA LEI MUNICIPAL N° 1395/2013</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/201/mensagem-064-uso_de_bem_imovel.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/201/mensagem-064-uso_de_bem_imovel.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 064/2018</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/209/mensagem-065-cred.suplementar_r_984.01000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/209/mensagem-065-cred.suplementar_r_984.01000.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 0065/2018, QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR, R$ 984.010,00</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/225/mensagem-066-cred.ad.especial_r_455.00000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/225/mensagem-066-cred.ad.especial_r_455.00000.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 0066/2018</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/203/mensagem-068-comtur.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/203/mensagem-068-comtur.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 068/2018</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/217/mensagem-069-credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/217/mensagem-069-credito_suplementar.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 0069/2018</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/215/mensagem-070-credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/215/mensagem-070-credito_suplementar.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 0070/2018</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/241/mensagem-071-consolidacao_da_macrolocalizacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/241/mensagem-071-consolidacao_da_macrolocalizacao.pdf</t>
   </si>
   <si>
     <t>Mensagem N° 071/2018 referente ao Projeto de Lei Nº 083/2018, de autoria do Executivo, que dispõe sobre a Consolidação da Macrolocalização, compreendendo a delimitação e a identificação geográfica oficial dos Bairros no Município de Quissamã.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/251/mensagem-072-altera_lei-1015-18.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/251/mensagem-072-altera_lei-1015-18.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 072/2018</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Orçamento - PMQ</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/269/mensagem.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/269/mensagem.pdf</t>
   </si>
   <si>
     <t>LEI ORÇAMENTÁRIO DE 2019.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/267/mensagem-074-consolidacao_da_carga_horaria.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/267/mensagem-074-consolidacao_da_carga_horaria.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 074/2018</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/280/msg.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/280/msg.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 075/2018</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/271/mensagem_076-2018_-_cae_excesso.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/271/mensagem_076-2018_-_cae_excesso.pdf</t>
   </si>
   <si>
     <t>Mensagem 076/2018 - Abertura de Crédito Especial</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/301/msg_077.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/301/msg_077.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 077/2018 de abertura de crédito especial</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/312/mensagem-078-revoga_artigos_da_lei_1249-2011.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/312/mensagem-078-revoga_artigos_da_lei_1249-2011.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 078/2018</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/285/mensagem_079-2018_concessao_de_abono_poder_executivo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/285/mensagem_079-2018_concessao_de_abono_poder_executivo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 079/2018 QUE ENCAMINHA PROJETO DE LEI QUE TRATA DA CONCESSÃO DE ABONO NATALINO PARA OS EMPREGADOS PÚBLICOS EFETIVOS, AOS EXERCENTES DE CARGOS COMISSIONADOS E AOS BENEFICIÁRIOS DOS PROGRAMAS DE RENDA QUE MENCIONA.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/303/msg.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/303/msg.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 080/2018</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/308/msg_081.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/308/msg_081.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 081/2018</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/307/msg_082.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/307/msg_082.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 082/2018</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/330/mensagem-083-servico_de_taxi.doc</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/330/mensagem-083-servico_de_taxi.doc</t>
   </si>
   <si>
     <t>MENSAGEM N° 083/2018</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/366/mensagem-084-fundo_pgm.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/366/mensagem-084-fundo_pgm.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 084/2018</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/356/msg_085.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/356/msg_085.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 085/2018 de abertura de crédito suplementar no valor de R$ 752.500,00</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/379/mensagem_n_086-comsab-fumsab.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/379/mensagem_n_086-comsab-fumsab.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 086/2018</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/373/mensagem-087-estatuto_da_guarda_civil_municipal.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/373/mensagem-087-estatuto_da_guarda_civil_municipal.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 087/2018</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/391/brn3c2af455264c_003992.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/391/brn3c2af455264c_003992.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 088/2018 de abertura de crédito suplementar por  excesso de arrecadação até 26/12/2018, no valor de R$ 1.901.800,00</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/393/msg-089.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/393/msg-089.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 089/2018 de abertura de crédito suplementar por  anulação no valor de R$ 173.050,00.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/398/msg_090.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/398/msg_090.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 090/2018 de abertura de crédito suplementar por anulações parciais, no valor de R$ 72.395,30</t>
   </si>
   <si>
     <t>OFCMQ</t>
   </si>
   <si>
     <t>Ofício CMQ</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/17/0019-2018.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/17/0019-2018.odt</t>
   </si>
   <si>
     <t>Solicitação de uma fiscalização quanto ao cumprimento dos horários das linhas do transporte coletivo, responsável pelo atendimento a localidade de Conde de Araruama.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/18/0020-2018.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/18/0020-2018.odt</t>
   </si>
   <si>
     <t>Solicitação de uma reunião nesta Casa Legislativa, com o propósito de discutir o controle de abertura e fechamento das comportas do Canal das Flechas.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/19/0023-2018.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/19/0023-2018.odt</t>
   </si>
   <si>
     <t>Solicitação de providências com relação ao poste da rua Antônio de Almeida Pereira, nº 115, esquina com a rua Visconde de Quissamã.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/20/0024-2018.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/20/0024-2018.odt</t>
   </si>
   <si>
     <t>Reiteração do Ofício nº 011/2017 de 18 de janeiro de 2017, que trata da colocação de um redutor de velocidade em frente a Rua 4, na localidade de Morro Alto e colocação outro redutor de velocidade ao próximo ao “Bar de Bano”, na mesma localidade.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/21/0021-2018.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/21/0021-2018.odt</t>
   </si>
   <si>
     <t>Solicitação que seja estudada a possibilidade de apresentar ao DETRO a necessidade da liberação de mais uma linha de transporte coletivo para atender o trajeto diário dos trabalhadores que se descolocam no trajeto Conceição de Macabú x Quissamã e vice-versa, dando-lhes o direito de ir e vir entre os dois municípios.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/43/oficio_tapa-buracos.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/43/oficio_tapa-buracos.odt</t>
   </si>
   <si>
     <t>Ofício de solicitação de obras tipo tapa-buracos ou recapeamento asfáltico no Trecho Fazenda Itapiranga até Machadinha.</t>
   </si>
   <si>
     <t>Limpeza do terreno ao lado da Praça do Canto da Saudade</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/59/oficio_obra_-_caeeq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/59/oficio_obra_-_caeeq.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção e reparo no prédio do CAEEQ (Centro de Atendimento Educacional Especializado de Quissamã)</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/69/0025-2018.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/69/0025-2018.odt</t>
   </si>
   <si>
     <t>Reiteração da Indicação nº 0021/2017 de 15 de março de 2017,_x000D_
  que trata da manutenção da Estrada que liga o trevo da_x000D_
  Piedade até o centro da cidade.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/72/0025-2018.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/72/0025-2018.odt</t>
   </si>
   <si>
     <t>Reiteração da Indicação nº 0021/2017 de 15 de março de 2017, que trata da manutenção da Estrada que liga o trevo da Piedade até o centro da cidade.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/107/0026-2018.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/107/0026-2018.odt</t>
   </si>
   <si>
     <t>Solicitação de manutenção e recolocação do transformador de energia no trevo da Piedade.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/123/0027-2018.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/123/0027-2018.odt</t>
   </si>
   <si>
     <t>Solicitação de reiteração dos Ofícios 009/2017 e 011/2017, que trata da colocação de redutores de velocidade, nas localidades de Morro Alto e Canto de Santo Antônio.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/137/oficio_controladoria.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/137/oficio_controladoria.odt</t>
   </si>
   <si>
     <t>Solicitação de informações sobre recebimento e utilização de emendas parlamentares direcionadas ao Município de Quissamã</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/147/oficio_poda_de_plantas_na_praca_de_santa_catarina.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/147/oficio_poda_de_plantas_na_praca_de_santa_catarina.odt</t>
   </si>
   <si>
     <t>Solicitação de poda das plantas na Praça de Santa Catarina.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/160/oficio_no_001-2018_manutencao_de_iluminacao_casa_Z81KVEt.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/160/oficio_no_001-2018_manutencao_de_iluminacao_casa_Z81KVEt.odt</t>
   </si>
   <si>
     <t>Manutenção da iluminação Pública na  Casa de Artes de Machadinha.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/161/oficio_no_002-2018_guarda_municipal_para_casa_de_artes.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/161/oficio_no_002-2018_guarda_municipal_para_casa_de_artes.odt</t>
   </si>
   <si>
     <t>Deslocamento de Guarda Municipal para Casa de Artes de Machadinha.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/176/oficio_poda_arvore_em_caxias.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/176/oficio_poda_arvore_em_caxias.odt</t>
   </si>
   <si>
     <t>Solicitação de poda de árvore próximo a Rodoviária de Caxias.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/177/oficio_poda_arvore_em_santa_catarina.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/177/oficio_poda_arvore_em_santa_catarina.odt</t>
   </si>
   <si>
     <t>Solicitação de poda de árvore em Santa Catarina</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/197/oficio_faixa_e_placa_iff.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/197/oficio_faixa_e_placa_iff.odt</t>
   </si>
   <si>
     <t>Solicitação de colocação de faixa de pedestres e placa indicativa em frente ao IFF.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/228/oficio_caminhao_suga_fossa_em_boa_vista_e_sitio_bonfim.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/228/oficio_caminhao_suga_fossa_em_boa_vista_e_sitio_bonfim.odt</t>
   </si>
   <si>
     <t>Solicitação de Caminhão suga fossa para as localidades do Sítio Bonfim e Sítio Boa Vista.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/229/oficio_patrol_sitio_bonfim_e_boa_vista.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/229/oficio_patrol_sitio_bonfim_e_boa_vista.odt</t>
   </si>
   <si>
     <t>Solicitação de máquina Patrol nas localidades de Sítio Boa Vista e Sítio Bonfim.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/230/oficio_placa_indicativa_trevos_de_sao_jose_e_alto_grande.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/230/oficio_placa_indicativa_trevos_de_sao_jose_e_alto_grande.odt</t>
   </si>
   <si>
     <t>Solicitação de placa indicativa para os Trevos de São José e Alto Grande.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>LUCIANO PESSANHA, XANDE MORENO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/266/0033-2018_pgNnyrn.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/266/0033-2018_pgNnyrn.pdf</t>
   </si>
   <si>
     <t>No dia 27 de novembro do corrente ano, o vereador que a esta subscreve, acompanhado pelo vereador Alexandre de Souza Santos (Xande Moreno), estiveram em uma reunião com os moradores da localidade Sítio Boa Vista e foram apresentadas algumas reivindicações pelos munícipes, que representam as principais necessidades da comunidade atualmente.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/315/oficio-0001-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/315/oficio-0001-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma sinalização na ponte de Dores de Macabu.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>OGP</t>
   </si>
   <si>
     <t>Ofício GAB/ PRESIDÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/221/0031-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/221/0031-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de reiteração da indicação nº 0063/2017, que trata da instalação da iluminação pública na ciclovia que liga o bairro do Carmo a localidade da Penha.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/246/0032-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/246/0032-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão da localidade Canto de Santo Antônio, no Projeto Cinema na Praça.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/288/0034-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/288/0034-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão da localidade Sítio Boa Vista, no cronograma da Caravana Esportiva.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/289/0035-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/289/0035-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de reiteração da Indicação nº 0020/2018, que trata da implantação da Escolinha de Futebol na localidade Sítio Boa Vista.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/319/0036-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/319/0036-2018.pdf</t>
   </si>
   <si>
     <t>Solicitação de envio do cronograma do serviço de roçada, realizado neste município.</t>
   </si>
   <si>
     <t>OGVL</t>
   </si>
   <si>
     <t>Ofício GAB/VER. LEONE</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/282/oficio_poda_da_arvore_canto_da_saudade_eszpyj1.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/282/oficio_poda_da_arvore_canto_da_saudade_eszpyj1.pdf</t>
   </si>
   <si>
     <t>Solicitação da Poda da Árvore no Canto da Saudade.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>OGVX</t>
   </si>
   <si>
     <t>Ofício Gab/ Ver XANDE</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/223/oficio_no_004-2018_extensao_de_rede_eletrica_-_c_I1qNoQs.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/223/oficio_no_004-2018_extensao_de_rede_eletrica_-_c_I1qNoQs.odt</t>
   </si>
   <si>
     <t>Complemento de Extensão de Rede Elétrica na Estrada Correio Imperial até ao Conjunto Habitacional Luiz Gonzaga Lemos.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>OFSMS</t>
   </si>
   <si>
     <t>Ofício Sec. M. Saúde</t>
   </si>
   <si>
     <t>Secretaria de Saúde</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/324/oficio_561_sec_saude_camp._doacao_de_sangue.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/324/oficio_561_sec_saude_camp._doacao_de_sangue.pdf</t>
   </si>
   <si>
     <t>Ofício nº 561/2018, de autoria da Secretaria de Saúde, referente a Campanha de coleta de sangue dos doadores voluntários.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/48/slides_audiencia_2qd_final.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/48/slides_audiencia_2qd_final.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA MÍDIA DIGITALIZADA O RELATÓRIO REFERENTE AO 2º QUADRIMESTRE DE 2018, DA PRESTAÇÃO  DE CONTAS DA SECRETARIA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>DIVULGAÇÃO  DA CAMPANHA DE VACINAÇÃO ANTIRRÁBICA NO MUNICÍPIO  NO DIA 29 DO CORRENTE MÊS DAS 8: AS 17 HORAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/244/oficio_executivo_no_355-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/244/oficio_executivo_no_355-2018.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DO EXECUTIVO Nº 536/2018, REFERENTE A CAMPANHA DE COLETA DE SANGUE DOS DOADORES VOLUNTÁRIOS.</t>
   </si>
   <si>
     <t>O.F</t>
   </si>
   <si>
     <t>Ofício do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/8/oficio_058_executivo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/8/oficio_058_executivo.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 058/2018 DE AUTORIA DO EXECUTIVO QUE CONVIDA OS MEMBROS DO LEGISLATIVO PARA A AUDIÊNCIA PÚBLICA REFERENTE A LEI DE DIRETRIZES ORÇAMENTÁRIAS-LDO 2019, QUE SERÁ REALIZADA NO DIA 26/09/2018 AS 14H, NO ANFITEATRO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/37/oficio_057.2018d._fiscal.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/37/oficio_057.2018d._fiscal.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA O RELATÓRIO E DEMONSTRATIVOS REFERENTES A AVALIAÇÃO DAS METAS FISCAIS DO 2º QUADRIMESTRE  DE 2018.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/166/oficio_059-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/166/oficio_059-2018.pdf</t>
   </si>
   <si>
     <t>REFERENTE AO OFICIO Nº 059/2018 - SECRETARIA MUNICIPAL DE FAZENDA.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/165/oficio_060-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/165/oficio_060-2018.pdf</t>
   </si>
   <si>
     <t>REFERENTE AO OFICIO 060-2018</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Secretaria M. de Fazenda</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/185/oficio_62_sec_fazenda.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/185/oficio_62_sec_fazenda.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 62/2018 - SEMFA REFERENTE A INSPIRAÇÃO DO PRAZO PARA SOLICITAÇÃO DE ISENÇÃO DE IPTU REFERENTE AO EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/208/oficio_066_sec_fazenda_loa_audiencia_loa_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/208/oficio_066_sec_fazenda_loa_audiencia_loa_2019.pdf</t>
   </si>
   <si>
     <t>OFICIO SEMFA Nº 066/2018 REFERENTE A REALIZAÇÃO  DE AUDIÊNCIA  PÚBLICA DA LOA DE 2019.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/239/oficio_n_067-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/239/oficio_n_067-2018.pdf</t>
   </si>
   <si>
     <t>OFÍCIO SEMFA N° 067/2018 - ALTERAÇÃO DO HORÁRIO DA AUDIÊNCIA PÚBLICA - LOA 2019</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Coordenadoria da Defesa Civil</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/369/oficio_resposta_192-2018_defesa_civil_ver_chiquinho.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/369/oficio_resposta_192-2018_defesa_civil_ver_chiquinho.pdf</t>
   </si>
   <si>
     <t>Ofício nº 192/2018 da Coordenadoria da Defesa Civil, em resposta a solicitação do Vereador Francisco Xavier da Conceição Filho referente a colocação de placas sinalizadoras alertando do perigo  na ponte que liga Quissamã à Dores de Macabu que estaria cedendo.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/27/oficio_de_reencaminhamento.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/27/oficio_de_reencaminhamento.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 251/2018 QUE REENCAMINHA O PROJETO DE LEI 0034/2018.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/7/oficio_276_executivo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/7/oficio_276_executivo.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 276/2018 REFERENTE A INDICAÇÃO Nº 041/2018 DE AUTORIA DO VEREADOR DE VEREADOR CÁSSIO MARINS REIS.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/85/oficio_289.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/85/oficio_289.pdf</t>
   </si>
   <si>
     <t>REFORMA DA UNIDADE DE PRONTO ATENDIMENTO MÁRIO BARROS WAGNER - OFICIO 289/2018.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/39/oficio_n_291-18-cmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/39/oficio_n_291-18-cmq.pdf</t>
   </si>
   <si>
     <t>Instalação de cerca de concertina sobre o muro do Parque Aquático.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/52/oficio_289-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/52/oficio_289-2018.pdf</t>
   </si>
   <si>
     <t>REFORMA DA UNIDADE DE PRONTO ATENDIMENTO MÁRIO BARROS WAGNER, REFERENTE AO PROCESSO Nº 8660/2018._x000D_
 _x000D_
 OFÍCIO Nº 289/2018.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/80/oficio_295.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/80/oficio_295.pdf</t>
   </si>
   <si>
     <t>Instalação de ponto de Internet em Machadinha - ofício 295/2018.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/138/oficio_297-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/138/oficio_297-2018.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 297/2018  - ASSUNTO: MUSICOTERAPIA PARA IDOSOS.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/139/oficio_298-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/139/oficio_298-2018.pdf</t>
   </si>
   <si>
     <t>OFICIO 298/2018 - ASSUNTO: INSTALAÇÃO DE INTERNET GRATUITA NO CANTO DA SAUDADE.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/81/oficio_299.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/81/oficio_299.pdf</t>
   </si>
   <si>
     <t>Aquisição de Eletrocardiógrafo para os PSF de Santa Catarina e Matias - Ofício nº 299/2018.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/140/oficio_303-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/140/oficio_303-2018.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 303/2018 - ASSUNTO: INSTALAÇÃO DE INTERNET GRATUITA EM BAIRROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/141/oficio_309-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/141/oficio_309-2018.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 309/2018 - ASSUNTO: AUMENTO NO VALOR DAS DIÁRIAS DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/142/oficio_311-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/142/oficio_311-2018.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 311-2018 - ASSUNTO : REPOSIÇÃO DE BRINQUEDOS NA LOCALIDADE SITIO SANTA LUZIA.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/143/oficio_317-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/143/oficio_317-2018.pdf</t>
   </si>
   <si>
     <t>OFICIO 317/2018 - ASSUNTO: APOIO À COLÔNIA DE PESCADORES Z-27</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/155/oficio_323-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/155/oficio_323-2018.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 323 - VISITA DA PREFEITA À ALEMANHA</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/168/oficio_059-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/168/oficio_059-2018.pdf</t>
   </si>
   <si>
     <t>OFICIO 059-2018 SECRETARIA MUNICIPAL DE FAZENDA.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/191/oficio_n_339-18-cmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/191/oficio_n_339-18-cmq.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 339/2018 - AQUISIÇÃO DEDETECTOR FECAL</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Executivo Municipal - EM</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/195/345.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/195/345.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 345/2018  EM RESPOSTA AO OFÍCIO 0012, QUE SOLICITOU O TRANSPORTE PARA OS USUÁRIOS DA ESCOLINHA DE FUTSAL.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/198/oficio_n_347-18-cmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/198/oficio_n_347-18-cmq.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 347/2018 - DEVOLUÇÃO DO PROJETO DE LEI N° 062/2018 PARA A CÂMARA LEGISLATIVA.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/205/oficio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/205/oficio.pdf</t>
   </si>
   <si>
     <t>OFICIO N° 349/2018 - CERTIDÃO N° 10/2018</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/211/oficio_350-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/211/oficio_350-2018.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 350/2018 - TRANSPORTE PARA PACIENTES DO CAPS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/212/oficio_351-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/212/oficio_351-2018.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 351/2018  -  REFORMA DA USF DE MACHADINHA.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/233/oficio_352-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/233/oficio_352-2018.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 352/2018 - COLOCAÇÃO DE BRAÇO DE LUZ NA ESTRADA DO MEIO.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/240/oficio_n_355-18-cmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/240/oficio_n_355-18-cmq.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Executivo N° 355/2018  referente a resposta à Indicação nº 0022/2018 de autoria do Vereador Luciano Pessanha.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/263/oficio_359-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/263/oficio_359-2018.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 359/2018 - REFORMA DA PRAÇA ALDECI DE MATOS, EM MACHADINHA.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/332/oficio_n_370-18-cmq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/332/oficio_n_370-18-cmq.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 37/2018 - FISCALIZAÇÃO DOS HORÁRIOS DO TRANSPORTE COLETIVO EM CONDE DE ARARUAMA</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/294/oficio_no_372_de_2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/294/oficio_no_372_de_2018.pdf</t>
   </si>
   <si>
     <t>Ofício referente ao Envio dos Balancetes de Receita, Despesa e Certidão de Arrecadação do mês de Novembro de 2018.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/381/oficio_378-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/381/oficio_378-2018.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 378/2018 - PROJETO CINEMA NA PRAÇA NO CANTO DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/382/oficio_380-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/382/oficio_380-2018.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 380/2018 - COLOCAÇÃO DE BOIAS DE SINALIZAÇÃO EM BARRA DO FURADO.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/400/oficio_no_384-2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/400/oficio_no_384-2018.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 384/2018 - REITERAÇÃO DA INDICAÇÃO PARA IMPLANTAÇÃO DA ESCOLINHA DE FUTEBOL_x000D_
  NO SÍTIO BOA VISTA.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/278/of._cir._538.2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/278/of._cir._538.2018.pdf</t>
   </si>
   <si>
     <t>Ofício Circular referente a II Mostra Cultural de Educação Popular em Saúde da Região Norte - RJ</t>
   </si>
   <si>
     <t>PCP</t>
   </si>
   <si>
     <t>PARECERES DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DEPARTAMENTO MUNICIPAL DE         TRÂNSITO_x000D_
  (DEMUTRAN) E DA JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÃO (JARI).</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/152/067_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/152/067_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito suplementar na importância de R$  1.928,000.00 (um milhão novecentos e vinte e oito mil reais).</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/153/066_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/153/066_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito suplementar na importância de R$  2.510.200,00(dois milhões, quinhentos e dez mil e duzentos reais)</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/154/069_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/154/069_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito suplementar na importância de R$  532,000.00 (quinhentos e trinta e dois mil reais).</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/181/parecer_emenda_aditiva.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/181/parecer_emenda_aditiva.pdf</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/182/59_ldo__2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/182/59_ldo__2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária do exercício fiscal de 2019.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/234/parecer_071_proeis.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/234/parecer_071_proeis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de Termo de Cooperação Técnica entre o Município de Quissamã e a Secretaria de Estado de Segurança do Estado do Rio de Janeiro e a Secretaria de Assistência Social e Direitos Humanos e dá outras providências(PROEIS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/235/parecer_lei_062-2018_nova_redacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/235/parecer_lei_062-2018_nova_redacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/245/projeto_076_comercio.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/245/projeto_076_comercio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre permissão de uso de bem imóvel, no âmbito do Programa Municipal de Fomento à Indústria, Agroindústria, Comércio, Prestação de Serviço e Turismo, criado pela Lei Municipal 798/04</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/255/parecer_077_turismo.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/255/parecer_077_turismo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação do conselho municipal de turismo.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/256/079_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/256/079_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito suplementar na importância de R$  4.491.000,00  ( quatro milhões quatrocentos e noventa e um mil reais).</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/257/080_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/257/080_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito suplementar na importância de R$  2.000.000,00.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/258/081_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/258/081_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito suplementar na importância de R$  4.508.391,00 (quatro milhões quinhentos e oito mil e trezentos e noventa e um reais).</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>CASSEC - Com. Assistência Social,Saúde,Educação e Cultura</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/261/078_credito_suplementar.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/261/078_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autorização  da abertura de Crédito_x000D_
 suplementar na importância de R$_x000D_
 984.010,00 (novecentos e oitenta e quatro mil_x000D_
 dez reais).</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/262/082_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/262/082_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autorização da abertura de Crédito_x000D_
 Adicional Especial na importância de R$_x000D_
 455.000,00(quatrocentos e cinquenta e cinco_x000D_
 mil reais).</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/264/consorcio_publico_no60.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/264/consorcio_publico_no60.pdf</t>
   </si>
   <si>
     <t>Autorização da participação do Município de Quissamã no Consórcio Público denominado Consórcio Intermunicipal de Desenvolvimento do Norte e Noroeste Fluminense- CIDENNF.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/265/monumento_a_biblia_sagrada_no85.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/265/monumento_a_biblia_sagrada_no85.pdf</t>
   </si>
   <si>
     <t>Cria o “MONUMENTO À BÍBLIA_x000D_
 SAGRADA”, na praça localizada no bairro_x000D_
 Mathias.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/284/parecer_alteracao_do_nivel_de_salario_agente_com_3h3hUro.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/284/parecer_alteracao_do_nivel_de_salario_agente_com_3h3hUro.pdf</t>
   </si>
   <si>
     <t>Alteração do nível de Salário dos Agentes Comunitários de Saúde para o nível V e VI, no quadro dos empregados do Município.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/291/parecer_090_abono_natalino.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/291/parecer_090_abono_natalino.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono natalino concedido aos empregados públicos efetivos, aos exercentes de cargos comissionados e aos beneficiários dos programas de renda que menciona</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/292/088_credito_adicional_especial.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/292/088_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$   573.300,00 (Quinhentos e setenta e três mil e trezentos reais).</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/311/credito_suplementar_89.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/311/credito_suplementar_89.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar na importância de R$ 589.000,00 (quinhentos e oitenta e nove mil reais).</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/327/parecer_abono_camara_91.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/327/parecer_abono_camara_91.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono natalino aos servidores efetivos e comissionados da Câmara Municipal de Quissamã.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/328/credito_adicional_especial_92.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/328/credito_adicional_especial_92.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$   672.202,00 (seiscentos e setenta e dois mil duzentos e dois reais).</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/329/credito_adicional_especial_94.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/329/credito_adicional_especial_94.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de R$   59.000,00 (cinquenta e nove mil reais).</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>CJRFOOSP - Com J. e Redação Fin e Orçamentos,Obras e Serv pub, CASSEC - Com. Assistência Social,Saúde,Educação e Cultura</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/358/carga_horaria_magisterio_86_PrQcV42.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/358/carga_horaria_magisterio_86_PrQcV42.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a consolidação da carga horária e quantitativo dos servidores do Magistério referente ao Anexo I da Lei 935/2007 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/359/credito_suplementar_93_6aPNxsq.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/359/credito_suplementar_93_6aPNxsq.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar na importância de R$ 6.538.700,00 ( seis milhões quinhentos e trinta e oito mil setecentos reais).</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/360/credito_suplementar_95_aBoSvLF.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/360/credito_suplementar_95_aBoSvLF.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito suplementar na importância de R$   4.199.100,00 (quatro milhões, cento e noventa e nove mil e cem reais).</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/363/revoga_artigos_96.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/363/revoga_artigos_96.pdf</t>
   </si>
   <si>
     <t>Revoga os artigos 2º e 3º da Lei Municipal nº 1.249 de 07 de junho de 2011</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/385/loa_2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/385/loa_2019.pdf</t>
   </si>
   <si>
     <t>Lei Orçamentária Anual que estima a receita e fixa a despesa do Município para 2019</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/387/parecer_modificativa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/387/parecer_modificativa.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao inciso I do artigo 5º do Projeto de Lei nº 087/2018 que estima a receita e fixa a despesa do Município para o exercício de 2019.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/395/parecer_credito_suplementar_103.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/395/parecer_credito_suplementar_103.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito suplementar na importância de R$   173.050,00 (cento e setenta e três mil cinquenta reais).</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/396/parecer_credito_suplementar_102.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/396/parecer_credito_suplementar_102.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito suplementar na importância de R$   1.901.800,00 (Um milhão novecentos e um mil e oitocentos reais).</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/397/parecer_101.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/397/parecer_101.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Saneamento Básico – COMSAB, o Fundo Municipal de Saneamento Básico – FUMSAB e dá outras providências</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/164/decreto_legislativo_mesa_diretora.doc</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/164/decreto_legislativo_mesa_diretora.doc</t>
   </si>
   <si>
     <t>Dispõe sobre afastamento do Prefeito, nos termos dos artigos 73, VII e 81, XXXII da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_034.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_034.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 0034/2018 QUE DISPÕE SOBRE A CRIAÇÃO DO DEPARTAMENTO DE TRÂNSITO - DEMUTRAN, E DA JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÃO - JARI DO MUNICÍPIO DE QUISSAMÃ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$724.000,00.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/22/aline.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/22/aline.odt</t>
   </si>
   <si>
     <t>Projeto de Lei 0052/2018 que dispõe sobre "Dia Municipal do Quilombola" e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_lei_053.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_lei_053.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 87.974,84.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_054.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_054.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 45.000,00.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/28/projeto_055.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/28/projeto_055.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 1.581.350,00.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_056.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_056.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 1.145.000,00.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_057.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_057.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 057/2018 QUE AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 338.037,00.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_-_pai.pdf</t>
-[...8 lines deleted...]
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/61/projeto_de_lei_confere_forcas_normativas..doc</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_-_pai.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/55/projeto_de_lei-ldo.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei-cidennf.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/61/projeto_de_lei_confere_forcas_normativas..doc</t>
   </si>
   <si>
     <t>Confere força normativa de lei ordinária  nas portarias e nas resoluções  que dispõem sobre a fixação dos salários, reajustes e revisões anuais aos servidores do quadro efetivo do Poder Legislativo.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/62/projeto_de_lei_contratacao_2.doc</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/62/projeto_de_lei_contratacao_2.doc</t>
   </si>
   <si>
     <t>Dispõe sobre contratação por tempo determinado.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/63/projeto_de_lei_cessao_1.doc</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/63/projeto_de_lei_cessao_1.doc</t>
   </si>
   <si>
     <t>Regulamenta o procedimento de cessão entre servidores públicos da Câmara Municipal de Quissamã e outros órgãos do poder executivo, legislativo, judiciário, da união, dos estados, do distrito federal e dos municípios.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/79/projeto_de_lei-credito_r_3.900.00000.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/102/projeto_de_lei_2.510.20000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/79/projeto_de_lei-credito_r_3.900.00000.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/83/projeto_de_lei-abono_de_complementacao.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/102/projeto_de_lei_2.510.20000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI REFERENTE A MENSAGEM 051/2018.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/104/projeto_de_lei_1.928.00000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/104/projeto_de_lei_1.928.00000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI REFERENTE A MENSAGEM 052/2018.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/120/projeto_068.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/120/projeto_068.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 3.160.100,00</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/122/projeto_de_lei-credito_r_532.00000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/122/projeto_de_lei-credito_r_532.00000.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 532.000,00</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/158/projeto_de_lei_convalidando_1.doc</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/158/projeto_de_lei_convalidando_1.doc</t>
   </si>
   <si>
     <t>Convalida os atos praticados pelo chefe do Poder Legislativo nas portarias e nas resoluções  que dispõem sobre a fixação dos salários, reajustes e revisões anuais aos servidores do quadro efetivo do Poder Legislativo.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/171/projeto_de_lei-proeis.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/171/projeto_de_lei-proeis.pdf</t>
   </si>
   <si>
     <t>CELEBRAÇÃO DE TERMO DE COOPERAÇÃO TÉCNICA ENTRE O MUNICÍPIO DE QUISSAMÃ E A SECRETARIA DE ESTADO DE SEGURANÇA - PROEIS</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/187/projeto_de_lei-credito_r_620.00000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/187/projeto_de_lei-credito_r_620.00000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 620.000,00</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/189/projeto_de_lei-credito_r_300.00000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/189/projeto_de_lei-credito_r_300.00000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 300.000,00</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/194/projeto_de_lei-credito_r_320.00000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/194/projeto_de_lei-credito_r_320.00000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 320.000,00</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/200/projeto_de_lei-altera_lei_1395.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/200/projeto_de_lei-altera_lei_1395.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL N° 1395 DE 19/12/2013</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/202/projeto_de_lei-uso_de_bem_imovel.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/202/projeto_de_lei-uso_de_bem_imovel.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - PERMISSÃO DE USO DE BEM IMÓVEL, NO ÂMBITO DO PROGRAMA MUNICIPAL DE FOMENTO À INDÚSTRIA, AGROINDÚSTRIA, AO COMÉRCIO, PRESTAÇÃO DE SERVIÇOS E AO TURISMO, CRIADO PELA LEI MUNICIPAL N° 798/2004".</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/204/projeto_de_lei-comtur.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/204/projeto_de_lei-comtur.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 984.010,00</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/216/projeto_de_lei-credito_r_4.491.00000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/216/projeto_de_lei-credito_r_4.491.00000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 4.491.000,00</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/218/projeto_de_lei-credito_r_2.000.00000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/218/projeto_de_lei-credito_r_2.000.00000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 2.000.000,00</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/220/projeto_de_lei-credito_r_4.508.39100.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/220/projeto_de_lei-credito_r_4.508.39100.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ABERTURA DE CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE R$ 4.508.391,00</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/227/projeto_de_lei-credito_r_455.00000.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/227/projeto_de_lei-credito_r_455.00000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 455.000,00</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/242/projeto_de_lei-consolidacao_da_macrolocalizacao.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/242/projeto_de_lei-consolidacao_da_macrolocalizacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSOLIDAÇÃO DA MACROLOCALIZAÇÃO, COMPREENDENDO A DELIMITAÇÃO E A IDENTIFICAÇÃO GEOGRÁFICA OFICIAL DOS BAIRROS NO MUNICIPIO DE QUISSAMÃ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/252/projeto_de_lei-ag.comunitario_de_saude.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/252/projeto_de_lei-ag.comunitario_de_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ALTERA O ANEXO I DA LEI MUNICIPAL N° 1015/2008 DE 12 DE MARÇO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/259/projeto_de_lei_praca_da_biblia_rev_01._085.2018.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/259/projeto_de_lei_praca_da_biblia_rev_01._085.2018.pdf</t>
   </si>
   <si>
     <t>Criação do “MONUMENTO À BÍBLIA SAGRADA”, na praça localizada no bairro Mathias.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/268/projeto_de_lei-consolidacao_da_carga_horaria.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/268/projeto_de_lei-consolidacao_da_carga_horaria.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - DISPÕE SOBRE A CONSOLIDAÇÃO DA CARGA HORÁRIA E QUANTITATIVO DOS SERVIDORES DO MAGISTÉRIO REFERENTE AO ANEXO I DA LEI 935/2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/270/loa.2019.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/270/loa.2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LOA 2019.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/272/pl_de_04.12.2018_-_cae_r_573.30000_-_excesso.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/272/pl_de_04.12.2018_-_cae_r_573.30000_-_excesso.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de abertura de crédito especial</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/281/pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/281/pl.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de abertura de crédito suplementar</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/286/projeto_de_lei_no_90-2018_autoria_do_executivo_c_1Kdq8Od.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/286/projeto_de_lei_no_90-2018_autoria_do_executivo_c_1Kdq8Od.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE TRATA DA CONCESSÃO DE ABONO NATALINO PARA OS EMPREGADOS PÚBLICOS EFETIVOS, AOS EXERCENTES DE CARGOS COMISSIONADOS E AOS BENEFICIÁRIOS DOS PROGRAMAS DE RENDA QUE MENCIONA.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/297/projeto_de_lei_abono_natalino.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/297/projeto_de_lei_abono_natalino.pdf</t>
   </si>
   <si>
     <t>Concede abono natalino aos servidores efetivos e comissionados da Câmara Municipal de Quissamã-RJ.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Projeto de Lei de abertura de crédito adicional especial</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/304/pl.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/304/pl.pdf</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/305/pl_msg_077.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/305/pl_msg_077.pdf</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/306/pl_msg_081.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/306/pl_msg_081.pdf</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>PROJETO DE LEI - REVOGA OS ARTIGOS 2° E 3° DA LEI MUNICIPAL N° 1249 DE 07 DE JUNHO DE 2011.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>PROJETO DE LEI - ESTABELECE NORMAS E CONDIÇÕES À PERMISSÃO DE VEÍCULOS DE ALUGUEL A TAXÍMETRO - TÁXI, NO ÂMBITO DO MUNICÍPIO, SUPLEMENTANDO A LEI FEDERAL N° 12.468, DE 26 DE AGOSTO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/357/pl_msg_085.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/357/pl_msg_085.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de abertura de crédito suplementar no valor de R$ 752.500,00, conforme Mensagem nº 085/2018.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/370/projeto_de_lei_-_fundo_pgm.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/370/projeto_de_lei_-_fundo_pgm.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - CRIA O FUNDO ESPECIAL DA PROCURADORIA GERAL DO MUNICÍPIO DE QUISSAMÃ (FEPGM/QUISS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/376/projeto_de_lei.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/376/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua em Santa Catarina._x000D_
 Lei Orgânica do Município de Quissamã estabelece a denominação de próprias, vias e_x000D_
 logradouros públicos como atribuição da Câmara Municipal (Artigo 16, Inciso XIII) e ressalva_x000D_
 que o Município não poderá dar nomes de pessoas vivas a bens, serviços e logradouros_x000D_
 públicos (Artigo 273).</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/380/projeto_de_lei_-_comsab-fumsab.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/380/projeto_de_lei_-_comsab-fumsab.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - CRIA O CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO - COMSAB, O FUNDO MUNICIPAL DE SANEAMENTO BÁSICO - FUMSAB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/392/brn3c2af455264c_003993.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/392/brn3c2af455264c_003993.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de abertura de crédito suplementar por excesso de arrecadação até 26/12/2018, no valor de R$ 1 .901.800,00</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/394/pl_msg-089.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/394/pl_msg-089.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de abertura de crédito suplementar por  anulação no valor de R$ 173.050,00</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/399/pl_msg_090.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/399/pl_msg_090.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de abertura de crédito suplementar por anulações parciais, no valor de R$ 72.395,30</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/374/projeto_de_lei_-_estatuto_da_guarda_civil_municipal.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/374/projeto_de_lei_-_estatuto_da_guarda_civil_municipal.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR - DISPÕE SOBRE O ESTATUTO DA GUARDA CIVIL MUNICIPAL DE QUISSAMÃ, COMPOSTO POR PLANO DE CARGOS, CARREIRAS E VENCIMENTOS, ORGANIZAÇÃO DA GUARDA CIVIL MUNICIPAL DE QUISSAMÃ E CÓDIGO DISCIPLINAR.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>PMA</t>
   </si>
   <si>
     <t>PROJETO DE MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
     <t>ALEXANDRA MOREIRA, CALICO, CÁSSIO REIS, CHIQUINHO ARUÉ, LEONE CORDEIRO, LUCIANO PESSANHA, LUIZ DE ACIL, MARCOS DA SILVA, XANDE MORENO</t>
   </si>
   <si>
     <t>Moção de Aplausos Clube Recreativo de Quissamã</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/109/resolucao_diaria_5.doc</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/109/resolucao_diaria_5.doc</t>
   </si>
   <si>
     <t>Altera os valores do anexo I da Resolução de n° 149/2013 que dispõe sobre a concessão de diárias aos servidores da Câmara Municipal de Quissamã.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/36/requerimento_08.odt</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/36/requerimento_08.odt</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE INSPEÇÃO REALIZADA EM 19/09/2018 NOS COMÉRCIOS DE QUISSAMÃ PELA COMISSÃO DOS DIREITOS DOS CONSUMIDORES DA OAB/RJ - 15ª SUBSEÇÃO MACAÉ</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/274/requerimento_caminhos_de_damasco.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/274/requerimento_caminhos_de_damasco.pdf</t>
   </si>
   <si>
     <t>Requerimento nos termos do inciso XVIII, do art. 17 da Lei Orgânica do Município e parágrafo §3°, inciso X, do art.117 da Resolução n°163/2018  que dispõe sobre Regimento Interno da Câmara Municipal de Quissamã, para sejam solicitadas da Prefeita Maria de Fátima Pacheco as seguintes informações e cópia integral dos processos que deu origem ao empenho n°1213/2018 no valor de R$1.499.204,61(um milhão, quatrocentos e noventa e nove mil, duzentos e quatro reais e sessenta e um centavos) em favor do credor SOCIEDADE BENEFICENTE CAMINHOS DE DAMASCO motivado por TERMO DE RECONHECIMENTO DE DÍVIDA E AJUSTE DE CONTAS sob a responsabilidade do Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/275/requerimento_abm_02.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/275/requerimento_abm_02.pdf</t>
   </si>
   <si>
     <t>Requerimento nos termos do inciso XVIII, do art. 17 da Lei Orgânica do Município e parágrafo §3°, inciso X, do art.117 da Resolução n°163/2018  que dispõe sobre Regimento Interno da Câmara Municipal de Quissamã, para que sejam solicitadas da Prefeita Maria de Fátima Pacheco informações e cópia integral dos processo que deu origem ao empenho n°1212/2018 no valor de R$950.512,85(novecentos e cinqüenta mil, quinhentos e doze reais e oitenta e cinco centavos) em favor do credor ABM PROJETOS E SOLUÇÕES LTDA motivado por TERMO DE RECONHECIMENTO DE DÍVIDA E AJUSTE DE CONTAS sob a responsabilidade do Fundo Municipal de Saúde.</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/276/requerimento_abm_01.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/276/requerimento_abm_01.pdf</t>
   </si>
   <si>
     <t>Requerimento nos termos do inciso XVIII, do art. 17 da Lei Orgânica do Município e parágrafo §3°, inciso X, do art.117 da Resolução n°163/2018  que dispõe sobre Regimento Interno da Câmara Municipal de Quissamã, para que sejam solicitadas da Prefeita Maria de Fátima Pacheco  informações e cópia integral dos processo que deu origem ao empenho n°933/2018 no valor de R$892.906,01(oitocentos e noventa e dois mil, novecentos e seis reis e um centavo) em favor do credor ABM PROJETOS E SOLUÇÕES LTDA motivado por TERMO DE RECONHECIMENTO DE DÍVIDA E AJUSTE DE CONTAS sob a responsabilidade do Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/279/requerimento_invisa.pdf</t>
+    <t>http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/279/requerimento_invisa.pdf</t>
   </si>
   <si>
     <t>Requerimento nos termos do inciso XVIII, do art. 17 da Lei Orgânica do Município e parágrafo §3°, inciso X, do art.117 da Resolução n°163/2018  que dispõe sobre Regimento Interno da Câmara Municipal de Quissamã, para que sejam solicitadas da Prefeita Maria de Fátima Pacheco  informações e cópia integral do processo de reconhecimento de dívidas em face do credor INVISA – INSTITUTO VIDA E SAÚDE .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4058,68 +4058,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/3/05092018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/4/06092018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/5/12092018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/6/13092018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/31/19092018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/58/26092018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/60/27092018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/110/03102018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/111/04102018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/112/04102018_-_extra.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/126/10102018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/128/11102018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/148/ata_da_sessao_ordinaria_realizada_aos_04_dia_do__lbY6Sts.odt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/149/18102018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/150/18102018_-_extra.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/162/24102018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/163/25102018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/178/01112018_-_extra.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/179/01112018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/180/31102018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/214/07112018_3VwM34w.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/213/08112018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/232/14112018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/250/21112018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/253/22112018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/254/22112018_-_extra.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/277/28112018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/298/29112018_-_extra.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/299/29112018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/310/05122018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/348/06122018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/349/12122018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/355/13122018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/350/oficio_56_assoc_canto_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/131/balancete.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/224/balancete_cmq_outubro2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/318/novembro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/108/balancete_do_mes_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/206/balancetes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/296/balancetee_pmq_receita_e_despesa_mes_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/207/certidao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/295/certidao_do_mes_11_de_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/106/olesq.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/136/1_razoes_de_defesa_proc_211.233-3.18-merged_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/146/razoes_de_defesa_proc.tce-rj_no_211.233-3.2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/226/termo_de_transmissao_cargo_de_prefeito.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/173/oficio_caixa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/243/anexo_1_-_mapa_geral_de_delimitacao_dos_bairros__iOZM3YN.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/247/camara_dos_dep._informacoes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/190/parecer_emenda_supressiva_059_ldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/169/emenda_aditiva.odt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/372/luiz_carlos_-_emenda_parlamentar_1_2.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/371/emenda_03._orcamento.2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/375/emenda_aditiva_202019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/383/emenda_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/384/emenda_aditiva_ao_projeto_de_lei_2018_-_arue.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/386/emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/388/emenda_aditiva_8-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/389/emenda_aditiva_9-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/390/emenda_aditiva_10-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/300/projeto_de_emenda_a_lei_loa_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/170/emenda_supressiva.odt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/2/ind_0095-2018.odt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/13/indicacao_2018_internet.odt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/16/indicacao_kit_de_brinquedos.odt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/23/aline_1.odt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/33/indicacao_acessibilidade_praia.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/42/indicacao_bicicletas_compartilhadas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/44/indicacao_sinais_sonoros.odt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/46/indicacao_tv_digital.odt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/47/indicacao_iluminacao_bacurau.odt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_101_valao_do_sito_de_quissama.odt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_-_balanca_no_machado_1.odt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_home_care.odt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_109.2018_luiz.odt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/71/ind_0003-2018.odt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/84/indicacao_oficio_carro_caeeq.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/99/indicacao_praca_imbiu.odt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/118/ind_0004-2018.odt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/124/indicacao_reforma_da_praca_de_machadinha_e_const_etmNp1q.odt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/125/indicacao_reforma_da_arquibancada_e_instalacao_e_D6NQwTP.odt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/127/indicacao_arborizacao_e_saida_de_emergencia_do_c_lBNdjcg.odt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/129/ind_0005-2018.odt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/130/ind_0006-2018.odt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/132/indicacao_fossa_casa_de_artes.odt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/133/indicacao_de_reforma_ou_demolicao_da_casa_da_bom_CF2pVG4.odt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_reforma_guarita_da_praia_de_joao_francisco.odt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/135/ind_0007-2018.odt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_caminhao_pipa_bacurau.odt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/145/muro_do_ciep.odt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/151/indicacao_reforma_das_janelas_e_portas_da_casa_d_6PxqEZP.odt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_manilhas_santa_catarina.odt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_de_reforma_praca_do_carandiru.odt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_de_reforma_praca_do_carandiru.odt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/167/ind_0009-2018.odt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_substituicao_dos_bancos_da_rodoviaria__9R4LQTj.odt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/183/indicacao_circuito_teatral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_de_nomes_de_logradouros_em_santa_catarina.odt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/196/muro_do_ciep.odt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/222/ind_0012-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/231/indicacao_-_isolamento_do_casarao_machadinha.odt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_construcao_de_banheiro_publico_na_ilha_3u23dE6.odt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_reforma_do_trevo_de_sao_jose_sentido_m_iNgoE5Z.odt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/238/indicacao_tapa_buracos_de_santa_catarina_a_machadinha.odt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_caminhao_pipa_boa_vista.odt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_reposicao_de_brinquedos_conjunto_habitacional.odt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/260/indicao_da_dedetizacao_da_guarda_municipal_de_quissama.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/273/indicacao_abono_natalino.odt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/287/ind_0013-2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/290/indicacao_ginastica_penha.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_reforma_do_banheiro_da_igreja_catolica.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao_projeto_botinho.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao_placas_com_nomes_de_ruas_nos_bairros_c_FZnqWql.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/320/ind_0014-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/321/ind_0015-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_colocacao_de_asfalto_em_2_ruas_em_sant_zUUiZSm.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/325/indicacao_enfeites_natalinos_em_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao_iluminacao_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/352/ind_0017-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/353/ind_0016-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_oficina_de_surf.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/361/indicacao_bicicletario_ekT0sOc.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/362/indicacao_obstrucao_nas_praias_NZOFmCa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/364/indicacao_reforma_da_guarita_guarda-vida.odt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/365/ind_0018-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/377/indicacao_cinema_machado_161.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/378/indicacao_abrigo_de_passageiros_machado_162.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/347/decreto_2.584-2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/345/decreto_2.583-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/343/decreto_2.582-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/341/decreto_2.581-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/339/decreto_2.580-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/333/decreto_2.579-2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/322/decreto_2.578-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/283/lei_1789-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/293/lei_1790-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/334/lei_1791-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/335/lei_1792-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/336/lei_1793-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/337/lei_1794-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/338/lei_1795-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/340/lei_1796-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/342/lei_1797-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/344/lei_1798-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/346/lei_1799-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/413/lei-1814.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/414/lei-1815.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/415/lei-1816.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/416/lei-1817.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/24/mensagem_026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/9/mensagem.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/26/mensagem_040.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/29/mensagem_041.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/11/mensagem_042.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/34/mensagem_044.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/40/mensagem-045-altera_lei_1395-13-pai.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/82/mensagem-046-abono_de_complementacao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/54/mensagem-047-ldo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/56/mensagem-048-cidennf.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/78/mensagem-049-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/100/mensagem_052.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/103/mensagem_051.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/117/mensagem-052-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/119/mensagem-054-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/121/mensagem-055-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/172/mensagem-057-proeis.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/193/mensagem-059-cred.suplementar_r_320.00000.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/186/mensagem-060-cred.ad.especial_r_620.00000.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/188/mensagem-061-cred.suplementar_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/219/mensagem-062-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/199/mensagem-063-altera_lei_1395-18.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/201/mensagem-064-uso_de_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/209/mensagem-065-cred.suplementar_r_984.01000.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/225/mensagem-066-cred.ad.especial_r_455.00000.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/203/mensagem-068-comtur.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/217/mensagem-069-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/215/mensagem-070-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/241/mensagem-071-consolidacao_da_macrolocalizacao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/251/mensagem-072-altera_lei-1015-18.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/269/mensagem.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/267/mensagem-074-consolidacao_da_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/280/msg.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/271/mensagem_076-2018_-_cae_excesso.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/301/msg_077.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/312/mensagem-078-revoga_artigos_da_lei_1249-2011.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/285/mensagem_079-2018_concessao_de_abono_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/303/msg.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/308/msg_081.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/307/msg_082.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/330/mensagem-083-servico_de_taxi.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/366/mensagem-084-fundo_pgm.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/356/msg_085.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/379/mensagem_n_086-comsab-fumsab.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/373/mensagem-087-estatuto_da_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/391/brn3c2af455264c_003992.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/393/msg-089.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/398/msg_090.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/17/0019-2018.odt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/18/0020-2018.odt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/19/0023-2018.odt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/20/0024-2018.odt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/21/0021-2018.odt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/43/oficio_tapa-buracos.odt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/59/oficio_obra_-_caeeq.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/69/0025-2018.odt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/72/0025-2018.odt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/107/0026-2018.odt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/123/0027-2018.odt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/137/oficio_controladoria.odt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/147/oficio_poda_de_plantas_na_praca_de_santa_catarina.odt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/160/oficio_no_001-2018_manutencao_de_iluminacao_casa_Z81KVEt.odt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/161/oficio_no_002-2018_guarda_municipal_para_casa_de_artes.odt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/176/oficio_poda_arvore_em_caxias.odt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/177/oficio_poda_arvore_em_santa_catarina.odt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/197/oficio_faixa_e_placa_iff.odt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/228/oficio_caminhao_suga_fossa_em_boa_vista_e_sitio_bonfim.odt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/229/oficio_patrol_sitio_bonfim_e_boa_vista.odt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/230/oficio_placa_indicativa_trevos_de_sao_jose_e_alto_grande.odt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/266/0033-2018_pgNnyrn.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/315/oficio-0001-2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/221/0031-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/246/0032-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/288/0034-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/289/0035-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/319/0036-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/282/oficio_poda_da_arvore_canto_da_saudade_eszpyj1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/223/oficio_no_004-2018_extensao_de_rede_eletrica_-_c_I1qNoQs.odt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/324/oficio_561_sec_saude_camp._doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/48/slides_audiencia_2qd_final.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/244/oficio_executivo_no_355-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/8/oficio_058_executivo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/37/oficio_057.2018d._fiscal.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/166/oficio_059-2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/165/oficio_060-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/185/oficio_62_sec_fazenda.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/208/oficio_066_sec_fazenda_loa_audiencia_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/239/oficio_n_067-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/369/oficio_resposta_192-2018_defesa_civil_ver_chiquinho.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/27/oficio_de_reencaminhamento.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/7/oficio_276_executivo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/85/oficio_289.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/39/oficio_n_291-18-cmq.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/52/oficio_289-2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/80/oficio_295.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/138/oficio_297-2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/139/oficio_298-2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/81/oficio_299.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/140/oficio_303-2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/141/oficio_309-2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/142/oficio_311-2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/143/oficio_317-2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/155/oficio_323-2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/168/oficio_059-2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/191/oficio_n_339-18-cmq.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/195/345.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/198/oficio_n_347-18-cmq.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/205/oficio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/211/oficio_350-2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/212/oficio_351-2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/233/oficio_352-2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/240/oficio_n_355-18-cmq.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/263/oficio_359-2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/332/oficio_n_370-18-cmq.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/294/oficio_no_372_de_2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/381/oficio_378-2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/382/oficio_380-2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/400/oficio_no_384-2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/278/of._cir._538.2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/152/067_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/153/066_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/154/069_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/181/parecer_emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/182/59_ldo__2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/234/parecer_071_proeis.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/235/parecer_lei_062-2018_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/245/projeto_076_comercio.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/255/parecer_077_turismo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/256/079_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/257/080_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/258/081_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/261/078_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/262/082_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/264/consorcio_publico_no60.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/265/monumento_a_biblia_sagrada_no85.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/284/parecer_alteracao_do_nivel_de_salario_agente_com_3h3hUro.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/291/parecer_090_abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/292/088_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/311/credito_suplementar_89.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/327/parecer_abono_camara_91.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/328/credito_adicional_especial_92.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/329/credito_adicional_especial_94.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/358/carga_horaria_magisterio_86_PrQcV42.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/359/credito_suplementar_93_6aPNxsq.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/360/credito_suplementar_95_aBoSvLF.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/363/revoga_artigos_96.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/385/loa_2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/387/parecer_modificativa.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/395/parecer_credito_suplementar_103.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/396/parecer_credito_suplementar_102.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/397/parecer_101.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/164/decreto_legislativo_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_034.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/22/aline.odt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_lei_053.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_054.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/28/projeto_055.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_056.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_057.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_-_pai.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/55/projeto_de_lei-ldo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei-cidennf.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/61/projeto_de_lei_confere_forcas_normativas..doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/62/projeto_de_lei_contratacao_2.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/63/projeto_de_lei_cessao_1.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/79/projeto_de_lei-credito_r_3.900.00000.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/83/projeto_de_lei-abono_de_complementacao.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/102/projeto_de_lei_2.510.20000.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/104/projeto_de_lei_1.928.00000.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/120/projeto_068.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/122/projeto_de_lei-credito_r_532.00000.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/158/projeto_de_lei_convalidando_1.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/171/projeto_de_lei-proeis.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/187/projeto_de_lei-credito_r_620.00000.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/189/projeto_de_lei-credito_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/194/projeto_de_lei-credito_r_320.00000.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/200/projeto_de_lei-altera_lei_1395.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/202/projeto_de_lei-uso_de_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/204/projeto_de_lei-comtur.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/216/projeto_de_lei-credito_r_4.491.00000.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/218/projeto_de_lei-credito_r_2.000.00000.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/220/projeto_de_lei-credito_r_4.508.39100.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/227/projeto_de_lei-credito_r_455.00000.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/242/projeto_de_lei-consolidacao_da_macrolocalizacao.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/252/projeto_de_lei-ag.comunitario_de_saude.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/259/projeto_de_lei_praca_da_biblia_rev_01._085.2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/268/projeto_de_lei-consolidacao_da_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/270/loa.2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/272/pl_de_04.12.2018_-_cae_r_573.30000_-_excesso.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/281/pl.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/286/projeto_de_lei_no_90-2018_autoria_do_executivo_c_1Kdq8Od.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/297/projeto_de_lei_abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/304/pl.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/305/pl_msg_077.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/306/pl_msg_081.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/357/pl_msg_085.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/370/projeto_de_lei_-_fundo_pgm.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/376/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/380/projeto_de_lei_-_comsab-fumsab.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/392/brn3c2af455264c_003993.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/394/pl_msg-089.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/399/pl_msg_090.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/374/projeto_de_lei_-_estatuto_da_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/109/resolucao_diaria_5.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/36/requerimento_08.odt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/274/requerimento_caminhos_de_damasco.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/275/requerimento_abm_02.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/276/requerimento_abm_01.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/279/requerimento_invisa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/3/05092018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/4/06092018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/5/12092018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/6/13092018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/31/19092018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/58/26092018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/60/27092018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/110/03102018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/111/04102018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/112/04102018_-_extra.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/126/10102018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/128/11102018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/148/ata_da_sessao_ordinaria_realizada_aos_04_dia_do__lbY6Sts.odt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/149/18102018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/150/18102018_-_extra.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/162/24102018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/163/25102018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/178/01112018_-_extra.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/179/01112018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/180/31102018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/214/07112018_3VwM34w.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/213/08112018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/232/14112018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/250/21112018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/253/22112018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/254/22112018_-_extra.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/277/28112018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/298/29112018_-_extra.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/299/29112018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/310/05122018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/348/06122018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/349/12122018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/355/13122018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/350/oficio_56_assoc_canto_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/131/balancete.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/224/balancete_cmq_outubro2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/318/novembro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/108/balancete_do_mes_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/206/balancetes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/296/balancetee_pmq_receita_e_despesa_mes_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/207/certidao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/295/certidao_do_mes_11_de_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/106/olesq.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/136/1_razoes_de_defesa_proc_211.233-3.18-merged_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/146/razoes_de_defesa_proc.tce-rj_no_211.233-3.2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/226/termo_de_transmissao_cargo_de_prefeito.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/173/oficio_caixa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/243/anexo_1_-_mapa_geral_de_delimitacao_dos_bairros__iOZM3YN.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/247/camara_dos_dep._informacoes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/190/parecer_emenda_supressiva_059_ldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/169/emenda_aditiva.odt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/372/luiz_carlos_-_emenda_parlamentar_1_2.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/371/emenda_03._orcamento.2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/375/emenda_aditiva_202019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/383/emenda_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/384/emenda_aditiva_ao_projeto_de_lei_2018_-_arue.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/386/emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/388/emenda_aditiva_8-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/389/emenda_aditiva_9-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/390/emenda_aditiva_10-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/300/projeto_de_emenda_a_lei_loa_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/170/emenda_supressiva.odt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/2/ind_0095-2018.odt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/13/indicacao_2018_internet.odt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/16/indicacao_kit_de_brinquedos.odt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/23/aline_1.odt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/33/indicacao_acessibilidade_praia.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/42/indicacao_bicicletas_compartilhadas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/44/indicacao_sinais_sonoros.odt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/46/indicacao_tv_digital.odt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/47/indicacao_iluminacao_bacurau.odt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_101_valao_do_sito_de_quissama.odt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_-_balanca_no_machado_1.odt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_home_care.odt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_109.2018_luiz.odt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/71/ind_0003-2018.odt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/84/indicacao_oficio_carro_caeeq.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/99/indicacao_praca_imbiu.odt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/118/ind_0004-2018.odt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/124/indicacao_reforma_da_praca_de_machadinha_e_const_etmNp1q.odt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/125/indicacao_reforma_da_arquibancada_e_instalacao_e_D6NQwTP.odt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/127/indicacao_arborizacao_e_saida_de_emergencia_do_c_lBNdjcg.odt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/129/ind_0005-2018.odt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/130/ind_0006-2018.odt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/132/indicacao_fossa_casa_de_artes.odt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/133/indicacao_de_reforma_ou_demolicao_da_casa_da_bom_CF2pVG4.odt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_reforma_guarita_da_praia_de_joao_francisco.odt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/135/ind_0007-2018.odt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_caminhao_pipa_bacurau.odt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/145/muro_do_ciep.odt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/151/indicacao_reforma_das_janelas_e_portas_da_casa_d_6PxqEZP.odt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_manilhas_santa_catarina.odt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_de_reforma_praca_do_carandiru.odt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_de_reforma_praca_do_carandiru.odt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/167/ind_0009-2018.odt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_substituicao_dos_bancos_da_rodoviaria__9R4LQTj.odt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/183/indicacao_circuito_teatral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_de_nomes_de_logradouros_em_santa_catarina.odt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/196/muro_do_ciep.odt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/222/ind_0012-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/231/indicacao_-_isolamento_do_casarao_machadinha.odt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_construcao_de_banheiro_publico_na_ilha_3u23dE6.odt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_reforma_do_trevo_de_sao_jose_sentido_m_iNgoE5Z.odt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/238/indicacao_tapa_buracos_de_santa_catarina_a_machadinha.odt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_caminhao_pipa_boa_vista.odt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_reposicao_de_brinquedos_conjunto_habitacional.odt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/260/indicao_da_dedetizacao_da_guarda_municipal_de_quissama.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/273/indicacao_abono_natalino.odt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/287/ind_0013-2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/290/indicacao_ginastica_penha.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_reforma_do_banheiro_da_igreja_catolica.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao_projeto_botinho.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao_placas_com_nomes_de_ruas_nos_bairros_c_FZnqWql.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/320/ind_0014-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/321/ind_0015-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_colocacao_de_asfalto_em_2_ruas_em_sant_zUUiZSm.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/325/indicacao_enfeites_natalinos_em_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/326/indicacao_iluminacao_barra_do_furado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/352/ind_0017-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/353/ind_0016-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/354/indicacao_oficina_de_surf.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/361/indicacao_bicicletario_ekT0sOc.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/362/indicacao_obstrucao_nas_praias_NZOFmCa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/364/indicacao_reforma_da_guarita_guarda-vida.odt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/365/ind_0018-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/377/indicacao_cinema_machado_161.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/378/indicacao_abrigo_de_passageiros_machado_162.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/347/decreto_2.584-2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/345/decreto_2.583-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/343/decreto_2.582-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/341/decreto_2.581-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/339/decreto_2.580-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/333/decreto_2.579-2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/322/decreto_2.578-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/283/lei_1789-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/293/lei_1790-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/334/lei_1791-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/335/lei_1792-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/336/lei_1793-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/337/lei_1794-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/338/lei_1795-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/340/lei_1796-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/342/lei_1797-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/344/lei_1798-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/346/lei_1799-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/413/lei-1814.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/414/lei-1815.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/415/lei-1816.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2019/416/lei-1817.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/24/mensagem_026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/9/mensagem.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/26/mensagem_040.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/29/mensagem_041.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/11/mensagem_042.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/34/mensagem_044.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/40/mensagem-045-altera_lei_1395-13-pai.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/82/mensagem-046-abono_de_complementacao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/54/mensagem-047-ldo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/56/mensagem-048-cidennf.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/78/mensagem-049-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/100/mensagem_052.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/103/mensagem_051.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/117/mensagem-052-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/119/mensagem-054-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/121/mensagem-055-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/172/mensagem-057-proeis.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/193/mensagem-059-cred.suplementar_r_320.00000.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/186/mensagem-060-cred.ad.especial_r_620.00000.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/188/mensagem-061-cred.suplementar_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/219/mensagem-062-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/199/mensagem-063-altera_lei_1395-18.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/201/mensagem-064-uso_de_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/209/mensagem-065-cred.suplementar_r_984.01000.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/225/mensagem-066-cred.ad.especial_r_455.00000.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/203/mensagem-068-comtur.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/217/mensagem-069-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/215/mensagem-070-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/241/mensagem-071-consolidacao_da_macrolocalizacao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/251/mensagem-072-altera_lei-1015-18.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/269/mensagem.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/267/mensagem-074-consolidacao_da_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/280/msg.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/271/mensagem_076-2018_-_cae_excesso.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/301/msg_077.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/312/mensagem-078-revoga_artigos_da_lei_1249-2011.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/285/mensagem_079-2018_concessao_de_abono_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/303/msg.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/308/msg_081.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/307/msg_082.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/330/mensagem-083-servico_de_taxi.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/366/mensagem-084-fundo_pgm.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/356/msg_085.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/379/mensagem_n_086-comsab-fumsab.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/373/mensagem-087-estatuto_da_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/391/brn3c2af455264c_003992.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/393/msg-089.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/398/msg_090.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/17/0019-2018.odt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/18/0020-2018.odt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/19/0023-2018.odt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/20/0024-2018.odt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/21/0021-2018.odt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/43/oficio_tapa-buracos.odt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/59/oficio_obra_-_caeeq.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/69/0025-2018.odt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/72/0025-2018.odt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/107/0026-2018.odt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/123/0027-2018.odt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/137/oficio_controladoria.odt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/147/oficio_poda_de_plantas_na_praca_de_santa_catarina.odt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/160/oficio_no_001-2018_manutencao_de_iluminacao_casa_Z81KVEt.odt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/161/oficio_no_002-2018_guarda_municipal_para_casa_de_artes.odt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/176/oficio_poda_arvore_em_caxias.odt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/177/oficio_poda_arvore_em_santa_catarina.odt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/197/oficio_faixa_e_placa_iff.odt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/228/oficio_caminhao_suga_fossa_em_boa_vista_e_sitio_bonfim.odt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/229/oficio_patrol_sitio_bonfim_e_boa_vista.odt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/230/oficio_placa_indicativa_trevos_de_sao_jose_e_alto_grande.odt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/266/0033-2018_pgNnyrn.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/315/oficio-0001-2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/221/0031-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/246/0032-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/288/0034-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/289/0035-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/319/0036-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/282/oficio_poda_da_arvore_canto_da_saudade_eszpyj1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/223/oficio_no_004-2018_extensao_de_rede_eletrica_-_c_I1qNoQs.odt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/324/oficio_561_sec_saude_camp._doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/48/slides_audiencia_2qd_final.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/244/oficio_executivo_no_355-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/8/oficio_058_executivo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/37/oficio_057.2018d._fiscal.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/166/oficio_059-2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/165/oficio_060-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/185/oficio_62_sec_fazenda.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/208/oficio_066_sec_fazenda_loa_audiencia_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/239/oficio_n_067-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/369/oficio_resposta_192-2018_defesa_civil_ver_chiquinho.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/27/oficio_de_reencaminhamento.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/7/oficio_276_executivo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/85/oficio_289.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/39/oficio_n_291-18-cmq.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/52/oficio_289-2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/80/oficio_295.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/138/oficio_297-2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/139/oficio_298-2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/81/oficio_299.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/140/oficio_303-2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/141/oficio_309-2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/142/oficio_311-2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/143/oficio_317-2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/155/oficio_323-2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/168/oficio_059-2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/191/oficio_n_339-18-cmq.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/195/345.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/198/oficio_n_347-18-cmq.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/205/oficio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/211/oficio_350-2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/212/oficio_351-2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/233/oficio_352-2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/240/oficio_n_355-18-cmq.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/263/oficio_359-2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/332/oficio_n_370-18-cmq.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/294/oficio_no_372_de_2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/381/oficio_378-2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/382/oficio_380-2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/400/oficio_no_384-2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/278/of._cir._538.2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/152/067_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/153/066_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/154/069_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/181/parecer_emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/182/59_ldo__2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/234/parecer_071_proeis.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/235/parecer_lei_062-2018_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/245/projeto_076_comercio.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/255/parecer_077_turismo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/256/079_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/257/080_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/258/081_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/261/078_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/262/082_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/264/consorcio_publico_no60.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/265/monumento_a_biblia_sagrada_no85.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/284/parecer_alteracao_do_nivel_de_salario_agente_com_3h3hUro.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/291/parecer_090_abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/292/088_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/311/credito_suplementar_89.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/327/parecer_abono_camara_91.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/328/credito_adicional_especial_92.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/329/credito_adicional_especial_94.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/358/carga_horaria_magisterio_86_PrQcV42.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/359/credito_suplementar_93_6aPNxsq.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/360/credito_suplementar_95_aBoSvLF.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/363/revoga_artigos_96.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/385/loa_2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/387/parecer_modificativa.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/395/parecer_credito_suplementar_103.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/396/parecer_credito_suplementar_102.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/397/parecer_101.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/164/decreto_legislativo_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_034.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/22/aline.odt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_lei_053.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_054.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/28/projeto_055.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_056.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_057.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_-_pai.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/55/projeto_de_lei-ldo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei-cidennf.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/61/projeto_de_lei_confere_forcas_normativas..doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/62/projeto_de_lei_contratacao_2.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/63/projeto_de_lei_cessao_1.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/79/projeto_de_lei-credito_r_3.900.00000.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/83/projeto_de_lei-abono_de_complementacao.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/102/projeto_de_lei_2.510.20000.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/104/projeto_de_lei_1.928.00000.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/120/projeto_068.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/122/projeto_de_lei-credito_r_532.00000.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/158/projeto_de_lei_convalidando_1.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/171/projeto_de_lei-proeis.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/187/projeto_de_lei-credito_r_620.00000.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/189/projeto_de_lei-credito_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/194/projeto_de_lei-credito_r_320.00000.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/200/projeto_de_lei-altera_lei_1395.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/202/projeto_de_lei-uso_de_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/204/projeto_de_lei-comtur.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/216/projeto_de_lei-credito_r_4.491.00000.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/218/projeto_de_lei-credito_r_2.000.00000.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/220/projeto_de_lei-credito_r_4.508.39100.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/227/projeto_de_lei-credito_r_455.00000.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/242/projeto_de_lei-consolidacao_da_macrolocalizacao.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/252/projeto_de_lei-ag.comunitario_de_saude.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/259/projeto_de_lei_praca_da_biblia_rev_01._085.2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/268/projeto_de_lei-consolidacao_da_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/270/loa.2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/272/pl_de_04.12.2018_-_cae_r_573.30000_-_excesso.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/281/pl.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/286/projeto_de_lei_no_90-2018_autoria_do_executivo_c_1Kdq8Od.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/297/projeto_de_lei_abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/304/pl.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/305/pl_msg_077.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/306/pl_msg_081.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/357/pl_msg_085.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/370/projeto_de_lei_-_fundo_pgm.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/376/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/380/projeto_de_lei_-_comsab-fumsab.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/392/brn3c2af455264c_003993.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/394/pl_msg-089.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/399/pl_msg_090.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/374/projeto_de_lei_-_estatuto_da_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/109/resolucao_diaria_5.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/36/requerimento_08.odt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/274/requerimento_caminhos_de_damasco.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/275/requerimento_abm_02.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/276/requerimento_abm_01.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quissama.rj.leg.br/media/sapl/public/materialegislativa/2018/279/requerimento_invisa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H370"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="135.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>